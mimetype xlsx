--- v1 (2026-03-17)
+++ v2 (2026-06-27)
@@ -12,983 +12,980 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>มกราคม 2569</t>
-[...5 lines deleted...]
-    <t>พฤศจิกายน 2568</t>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
+  </si>
+  <si>
+    <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>9,188,864,321</t>
-[...5 lines deleted...]
-    <t>23,486,360,917</t>
+    <t>11,650,224,435</t>
+  </si>
+  <si>
+    <t>29,418,686,031</t>
+  </si>
+  <si>
+    <t>25,613,225,831</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
+    <t>12,829</t>
+  </si>
+  <si>
+    <t>17,748</t>
+  </si>
+  <si>
+    <t>5,000</t>
+  </si>
+  <si>
+    <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
+  </si>
+  <si>
+    <t>5,045</t>
+  </si>
+  <si>
+    <t>5,190</t>
+  </si>
+  <si>
+    <t>1,445</t>
+  </si>
+  <si>
+    <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>9,117</t>
-[...14 lines deleted...]
-    <t>437,722</t>
+    <t>693</t>
   </si>
   <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
-    <t>398,509</t>
-[...5 lines deleted...]
-    <t>3,616</t>
+    <t>3,795</t>
+  </si>
+  <si>
+    <t>141,446</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>1,234</t>
+    <t>98</t>
+  </si>
+  <si>
+    <t>546</t>
   </si>
   <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
-    <t>214</t>
+    <t>5,856</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>118,369</t>
-[...14 lines deleted...]
-    <t>7,278</t>
+    <t>2,549</t>
+  </si>
+  <si>
+    <t>396,620</t>
+  </si>
+  <si>
+    <t>691,892</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>888,218</t>
-[...5 lines deleted...]
-    <t>413,052</t>
+    <t>79,184</t>
+  </si>
+  <si>
+    <t>29,993</t>
+  </si>
+  <si>
+    <t>1,004,669</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>63,451</t>
-[...5 lines deleted...]
-    <t>13,422</t>
+    <t>5,842</t>
+  </si>
+  <si>
+    <t>1,563</t>
+  </si>
+  <si>
+    <t>3,076</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>13,873,938</t>
-[...5 lines deleted...]
-    <t>21,121,364</t>
+    <t>4,923</t>
+  </si>
+  <si>
+    <t>3,375,697</t>
+  </si>
+  <si>
+    <t>19,522,747</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>274,574</t>
-[...5 lines deleted...]
-    <t>7,136</t>
+    <t>621</t>
+  </si>
+  <si>
+    <t>292,915</t>
+  </si>
+  <si>
+    <t>9,428</t>
   </si>
   <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
-    <t>2,301</t>
-[...2 lines deleted...]
-    <t>1,196,373</t>
+    <t>248,094</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>6,991,433</t>
-[...5 lines deleted...]
-    <t>4,498,801</t>
+    <t>6,614,354</t>
+  </si>
+  <si>
+    <t>6,170,560</t>
+  </si>
+  <si>
+    <t>5,423,959</t>
   </si>
   <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
-    <t>68,085,148</t>
-[...5 lines deleted...]
-    <t>101,439,229</t>
+    <t>73,687,334</t>
+  </si>
+  <si>
+    <t>82,601,987</t>
+  </si>
+  <si>
+    <t>92,699,598</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>2,927,148</t>
-[...5 lines deleted...]
-    <t>905,906</t>
+    <t>14,944,279</t>
+  </si>
+  <si>
+    <t>1,414,728</t>
+  </si>
+  <si>
+    <t>907,886</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>7,660,297</t>
-[...5 lines deleted...]
-    <t>6,779,766</t>
+    <t>877,442</t>
+  </si>
+  <si>
+    <t>6,072,146</t>
+  </si>
+  <si>
+    <t>1,046,716</t>
+  </si>
+  <si>
+    <t>31 ปุ๋ย</t>
+  </si>
+  <si>
+    <t>1,572</t>
+  </si>
+  <si>
+    <t>1,136</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>5,649,515</t>
-[...5 lines deleted...]
-    <t>5,365,231</t>
+    <t>6,169,720</t>
+  </si>
+  <si>
+    <t>10,094,867</t>
+  </si>
+  <si>
+    <t>4,009,890</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>7,641,598</t>
-[...5 lines deleted...]
-    <t>6,894,816</t>
+    <t>5,093,441</t>
+  </si>
+  <si>
+    <t>896,402</t>
+  </si>
+  <si>
+    <t>6,929,314</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>1,975,902</t>
-[...5 lines deleted...]
-    <t>2,965,110</t>
+    <t>6,953,178</t>
+  </si>
+  <si>
+    <t>5,115,092</t>
+  </si>
+  <si>
+    <t>1,759,704</t>
   </si>
   <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
-    <t>49,802</t>
-[...5 lines deleted...]
-    <t>6,116,402</t>
+    <t>218,996</t>
+  </si>
+  <si>
+    <t>316,693</t>
+  </si>
+  <si>
+    <t>318,599</t>
+  </si>
+  <si>
+    <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
+  </si>
+  <si>
+    <t>72,820</t>
   </si>
   <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
-    <t>48,010</t>
-[...5 lines deleted...]
-    <t>24,063</t>
+    <t>38,419</t>
+  </si>
+  <si>
+    <t>31,906</t>
+  </si>
+  <si>
+    <t>31,276</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>4,805,462</t>
-[...5 lines deleted...]
-    <t>10,132,662</t>
+    <t>8,643,506</t>
+  </si>
+  <si>
+    <t>7,734,436</t>
+  </si>
+  <si>
+    <t>4,388,195</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>75,136,918</t>
-[...5 lines deleted...]
-    <t>50,424,919</t>
+    <t>60,622,396</t>
+  </si>
+  <si>
+    <t>52,395,827</t>
+  </si>
+  <si>
+    <t>52,789,699</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>7,970,849</t>
-[...5 lines deleted...]
-    <t>10,944,738</t>
+    <t>11,974,011</t>
+  </si>
+  <si>
+    <t>6,838,908</t>
+  </si>
+  <si>
+    <t>2,601,283</t>
   </si>
   <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
-    <t>1,169</t>
-[...5 lines deleted...]
-    <t>26,518</t>
+    <t>439,803</t>
+  </si>
+  <si>
+    <t>11,953</t>
+  </si>
+  <si>
+    <t>38,465</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>4,317,345</t>
-[...5 lines deleted...]
-    <t>3,354,637</t>
+    <t>3,108,220</t>
+  </si>
+  <si>
+    <t>4,702,413</t>
+  </si>
+  <si>
+    <t>3,295,535</t>
   </si>
   <si>
     <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
   </si>
   <si>
-    <t>329,281</t>
-[...5 lines deleted...]
-    <t>136,718</t>
+    <t>170,476</t>
+  </si>
+  <si>
+    <t>206,211</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>14,803</t>
-[...5 lines deleted...]
-    <t>26,057</t>
+    <t>20,772</t>
+  </si>
+  <si>
+    <t>10,176</t>
+  </si>
+  <si>
+    <t>230,905</t>
   </si>
   <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
-    <t>7,884</t>
+    <t>62,885</t>
+  </si>
+  <si>
+    <t>6,296</t>
   </si>
   <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
-    <t>8,409</t>
-[...2 lines deleted...]
-    <t>1,500</t>
+    <t>3,635</t>
+  </si>
+  <si>
+    <t>4,173</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>732,863</t>
-[...2 lines deleted...]
-    <t>1,118</t>
+    <t>1,175</t>
+  </si>
+  <si>
+    <t>3,487,419</t>
+  </si>
+  <si>
+    <t>2,365,638</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>18,924,758</t>
-[...5 lines deleted...]
-    <t>11,657,420</t>
+    <t>11,863,485</t>
+  </si>
+  <si>
+    <t>15,469,091</t>
+  </si>
+  <si>
+    <t>9,048,645</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>30,446,314</t>
-[...5 lines deleted...]
-    <t>23,799,745</t>
+    <t>27,279,466</t>
+  </si>
+  <si>
+    <t>47,530,373</t>
+  </si>
+  <si>
+    <t>30,492,594</t>
   </si>
   <si>
     <t>50 ไหม</t>
   </si>
   <si>
-    <t>2,137</t>
-[...2 lines deleted...]
-    <t>688</t>
+    <t>1,459</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>42,402</t>
-[...5 lines deleted...]
-    <t>3,548</t>
+    <t>17,082</t>
+  </si>
+  <si>
+    <t>4,272</t>
+  </si>
+  <si>
+    <t>5,081</t>
   </si>
   <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
-    <t>577,590</t>
-[...5 lines deleted...]
-    <t>59,106</t>
+    <t>44,064</t>
+  </si>
+  <si>
+    <t>197,748</t>
+  </si>
+  <si>
+    <t>227,820</t>
   </si>
   <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
-    <t>11,856</t>
-[...2 lines deleted...]
-    <t>453,494</t>
+    <t>257</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>328,210</t>
-[...5 lines deleted...]
-    <t>528,128</t>
+    <t>380,024</t>
+  </si>
+  <si>
+    <t>220,022</t>
+  </si>
+  <si>
+    <t>242,549</t>
   </si>
   <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
-    <t>122,318</t>
-[...5 lines deleted...]
-    <t>294,498</t>
+    <t>35,772</t>
+  </si>
+  <si>
+    <t>202,136</t>
+  </si>
+  <si>
+    <t>58,387</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>244,049</t>
-[...5 lines deleted...]
-    <t>247,260</t>
+    <t>702,499</t>
+  </si>
+  <si>
+    <t>548,018</t>
+  </si>
+  <si>
+    <t>712,725</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>47,559</t>
-[...5 lines deleted...]
-    <t>3,274</t>
+    <t>30,182</t>
+  </si>
+  <si>
+    <t>3,194</t>
+  </si>
+  <si>
+    <t>40,321</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>17,010,954</t>
-[...5 lines deleted...]
-    <t>23,101,345</t>
+    <t>8,273,342</t>
+  </si>
+  <si>
+    <t>8,605,800</t>
+  </si>
+  <si>
+    <t>13,084,909</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>838,083</t>
-[...5 lines deleted...]
-    <t>266,524</t>
+    <t>606,214</t>
+  </si>
+  <si>
+    <t>340,103</t>
+  </si>
+  <si>
+    <t>523,027</t>
   </si>
   <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>579,653</t>
-[...5 lines deleted...]
-    <t>4,050,005</t>
+    <t>2,068,806</t>
+  </si>
+  <si>
+    <t>767,079</t>
+  </si>
+  <si>
+    <t>665,879</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>3,387,385</t>
-[...5 lines deleted...]
-    <t>4,153,533</t>
+    <t>4,828,015</t>
+  </si>
+  <si>
+    <t>6,664,942</t>
+  </si>
+  <si>
+    <t>8,775,122</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>12,525,662</t>
-[...5 lines deleted...]
-    <t>13,901,153</t>
+    <t>10,032,640</t>
+  </si>
+  <si>
+    <t>12,000,197</t>
+  </si>
+  <si>
+    <t>23,778,431</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>1,162,658</t>
-[...5 lines deleted...]
-    <t>1,160,753</t>
+    <t>1,455,519</t>
+  </si>
+  <si>
+    <t>1,602,700</t>
+  </si>
+  <si>
+    <t>1,558,434</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>7,990,920</t>
-[...5 lines deleted...]
-    <t>44,106,900</t>
+    <t>5,978,170</t>
+  </si>
+  <si>
+    <t>5,845,308</t>
+  </si>
+  <si>
+    <t>7,339,470</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>196,331</t>
-[...5 lines deleted...]
-    <t>204,589</t>
+    <t>146,728</t>
+  </si>
+  <si>
+    <t>262,731</t>
+  </si>
+  <si>
+    <t>175,302</t>
   </si>
   <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
-    <t>30,232</t>
-[...5 lines deleted...]
-    <t>19,933</t>
+    <t>27,557</t>
+  </si>
+  <si>
+    <t>99,074</t>
+  </si>
+  <si>
+    <t>1,218</t>
   </si>
   <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
-    <t>5,724</t>
-[...2 lines deleted...]
-    <t>1,444</t>
+    <t>4,100</t>
+  </si>
+  <si>
+    <t>130,729</t>
+  </si>
+  <si>
+    <t>45,013</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>1,892,005</t>
-[...5 lines deleted...]
-    <t>172,353</t>
+    <t>850,911</t>
+  </si>
+  <si>
+    <t>205,010</t>
+  </si>
+  <si>
+    <t>807,971</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>539,308</t>
-[...5 lines deleted...]
-    <t>913,669</t>
+    <t>382,478</t>
+  </si>
+  <si>
+    <t>399,163</t>
+  </si>
+  <si>
+    <t>423,590</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>455,245</t>
-[...5 lines deleted...]
-    <t>1,353,477</t>
+    <t>848,452</t>
+  </si>
+  <si>
+    <t>1,004,526</t>
+  </si>
+  <si>
+    <t>306,011</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>8,127,198,744</t>
-[...5 lines deleted...]
-    <t>22,405,870,770</t>
+    <t>10,171,443,814</t>
+  </si>
+  <si>
+    <t>28,333,541,678</t>
+  </si>
+  <si>
+    <t>24,458,165,734</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>30,784,222</t>
-[...5 lines deleted...]
-    <t>26,955,715</t>
+    <t>60,241,221</t>
+  </si>
+  <si>
+    <t>75,087,006</t>
+  </si>
+  <si>
+    <t>20,476,725</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>38,310,253</t>
-[...5 lines deleted...]
-    <t>67,500,026</t>
+    <t>14,847,048</t>
+  </si>
+  <si>
+    <t>17,377,961</t>
+  </si>
+  <si>
+    <t>28,704,065</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>77,789,069</t>
-[...5 lines deleted...]
-    <t>29,350,303</t>
+    <t>29,869,017</t>
+  </si>
+  <si>
+    <t>77,679,502</t>
+  </si>
+  <si>
+    <t>121,142,507</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>6,089</t>
-[...5 lines deleted...]
-    <t>29,009</t>
+    <t>4,376</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>32,154,259</t>
-[...14 lines deleted...]
-    <t>33,182</t>
+    <t>23,008,075</t>
+  </si>
+  <si>
+    <t>16,181,562</t>
+  </si>
+  <si>
+    <t>12,883,642</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
-    <t>111,706,727</t>
-[...5 lines deleted...]
-    <t>5,467,161</t>
+    <t>96,531,020</t>
+  </si>
+  <si>
+    <t>61,311,111</t>
+  </si>
+  <si>
+    <t>36,688,052</t>
   </si>
   <si>
     <t>80 ดีบุกและของทำด้วยดีบุก</t>
   </si>
   <si>
-    <t>6,052,132</t>
-[...2 lines deleted...]
-    <t>7,716,677</t>
+    <t>5,426,820</t>
+  </si>
+  <si>
+    <t>2,894,807</t>
+  </si>
+  <si>
+    <t>4,375,068</t>
   </si>
   <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
-    <t>107,158</t>
-[...5 lines deleted...]
-    <t>51,036</t>
+    <t>66,819</t>
+  </si>
+  <si>
+    <t>3,107,684</t>
+  </si>
+  <si>
+    <t>13,484</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>3,853,450</t>
-[...5 lines deleted...]
-    <t>5,195,779</t>
+    <t>6,116,118</t>
+  </si>
+  <si>
+    <t>5,552,395</t>
+  </si>
+  <si>
+    <t>2,925,483</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>3,933,309</t>
-[...5 lines deleted...]
-    <t>4,493,058</t>
+    <t>5,231,486</t>
+  </si>
+  <si>
+    <t>3,356,244</t>
+  </si>
+  <si>
+    <t>5,103,208</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>81,634,765</t>
-[...5 lines deleted...]
-    <t>162,226,138</t>
+    <t>87,329,316</t>
+  </si>
+  <si>
+    <t>126,401,112</t>
+  </si>
+  <si>
+    <t>113,019,988</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>322,690,904</t>
-[...5 lines deleted...]
-    <t>316,782,159</t>
+    <t>793,388,406</t>
+  </si>
+  <si>
+    <t>331,530,471</t>
+  </si>
+  <si>
+    <t>461,581,138</t>
   </si>
   <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
-    <t>188,610</t>
-[...2 lines deleted...]
-    <t>41,216</t>
+    <t>188,276</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>1,383,904</t>
-[...5 lines deleted...]
-    <t>1,777,970</t>
+    <t>738,811</t>
+  </si>
+  <si>
+    <t>727,685</t>
+  </si>
+  <si>
+    <t>1,188,259</t>
   </si>
   <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
-    <t>181,305</t>
-[...5 lines deleted...]
-    <t>131,857</t>
+    <t>966,162</t>
+  </si>
+  <si>
+    <t>3,180,526</t>
+  </si>
+  <si>
+    <t>1,488,405</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>40,453</t>
-[...2 lines deleted...]
-    <t>9,917</t>
+    <t>9,012</t>
+  </si>
+  <si>
+    <t>11,612</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>22,610,970</t>
-[...5 lines deleted...]
-    <t>28,946,096</t>
+    <t>51,571,250</t>
+  </si>
+  <si>
+    <t>31,195,327</t>
+  </si>
+  <si>
+    <t>22,393,410</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>11,887,126</t>
-[...5 lines deleted...]
-    <t>9,822,658</t>
+    <t>13,038,480</t>
+  </si>
+  <si>
+    <t>19,226,293</t>
+  </si>
+  <si>
+    <t>9,530,438</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>107,220</t>
-[...5 lines deleted...]
-    <t>48,034</t>
+    <t>52,943</t>
+  </si>
+  <si>
+    <t>67,845</t>
+  </si>
+  <si>
+    <t>91,500</t>
   </si>
   <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
-    <t>1,822</t>
-[...5 lines deleted...]
-    <t>7,003</t>
+    <t>3,332,921</t>
+  </si>
+  <si>
+    <t>7,815</t>
+  </si>
+  <si>
+    <t>2,339,119</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>1,746,672</t>
-[...5 lines deleted...]
-    <t>7,943,641</t>
+    <t>1,071,328</t>
+  </si>
+  <si>
+    <t>4,184,771</t>
+  </si>
+  <si>
+    <t>1,322,314</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>1,842,404</t>
-[...5 lines deleted...]
-    <t>1,997,598</t>
+    <t>2,784,769</t>
+  </si>
+  <si>
+    <t>2,464,169</t>
+  </si>
+  <si>
+    <t>3,853,065</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>4,795,100</t>
-[...5 lines deleted...]
-    <t>3,687,018</t>
+    <t>6,051,290</t>
+  </si>
+  <si>
+    <t>6,989,356</t>
+  </si>
+  <si>
+    <t>6,584,919</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>199,088</t>
-[...5 lines deleted...]
-    <t>2,749,172</t>
+    <t>1,316,106</t>
+  </si>
+  <si>
+    <t>2,351,411</t>
+  </si>
+  <si>
+    <t>402,681</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1331,389 +1328,389 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A92" sqref="A92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>86</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
@@ -1764,373 +1761,373 @@
         <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>106</v>
       </c>
       <c r="B30" t="s">
         <v>107</v>
       </c>
       <c r="C30" t="s">
         <v>108</v>
       </c>
       <c r="D30" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
         <v>114</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
-        <v>9</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C34" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C35" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D35" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" t="s">
-        <v>9</v>
+        <v>133</v>
       </c>
       <c r="D37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="C38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D38" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>137</v>
       </c>
       <c r="B39" t="s">
         <v>138</v>
       </c>
       <c r="C39" t="s">
         <v>139</v>
       </c>
       <c r="D39" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" t="s">
         <v>143</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="C41" t="s">
         <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" t="s">
         <v>148</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>149</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" t="s">
         <v>152</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>153</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" t="s">
         <v>156</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>157</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B45" t="s">
         <v>160</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>161</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" t="s">
         <v>164</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>165</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>169</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>171</v>
+      </c>
+      <c r="B48" t="s">
         <v>172</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>173</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>175</v>
+      </c>
+      <c r="B49" t="s">
         <v>176</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>177</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" t="s">
         <v>180</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>181</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" t="s">
         <v>184</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>185</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
+        <v>187</v>
+      </c>
+      <c r="B52" t="s">
         <v>188</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>189</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>191</v>
+      </c>
+      <c r="B53" t="s">
         <v>192</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>193</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>195</v>
+      </c>
+      <c r="B54" t="s">
         <v>196</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D54" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>199</v>
       </c>
       <c r="B55" t="s">
         <v>200</v>
       </c>
       <c r="C55" t="s">
         <v>201</v>
       </c>
       <c r="D55" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>203</v>
       </c>
       <c r="B56" t="s">
         <v>204</v>
@@ -2209,96 +2206,96 @@
         <v>225</v>
       </c>
       <c r="D61" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>227</v>
       </c>
       <c r="B62" t="s">
         <v>228</v>
       </c>
       <c r="C62" t="s">
         <v>229</v>
       </c>
       <c r="D62" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>231</v>
       </c>
       <c r="B63" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
+        <v>233</v>
+      </c>
+      <c r="B64" t="s">
+        <v>234</v>
+      </c>
+      <c r="C64" t="s">
         <v>235</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
+        <v>237</v>
+      </c>
+      <c r="B65" t="s">
         <v>238</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>239</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
+        <v>241</v>
+      </c>
+      <c r="B66" t="s">
         <v>242</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D66" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>245</v>
       </c>
       <c r="B67" t="s">
         <v>246</v>
       </c>
       <c r="C67" t="s">
         <v>247</v>
       </c>
       <c r="D67" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>249</v>
       </c>
       <c r="B68" t="s">
         <v>250</v>
@@ -2335,211 +2332,211 @@
         <v>259</v>
       </c>
       <c r="D70" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>261</v>
       </c>
       <c r="B71" t="s">
         <v>262</v>
       </c>
       <c r="C71" t="s">
         <v>263</v>
       </c>
       <c r="D71" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>265</v>
       </c>
       <c r="B72" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>267</v>
+      </c>
+      <c r="B73" t="s">
         <v>268</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>269</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
+        <v>271</v>
+      </c>
+      <c r="B74" t="s">
         <v>272</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>273</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
+        <v>275</v>
+      </c>
+      <c r="B75" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" t="s">
         <v>276</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" t="s">
         <v>279</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>280</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
+        <v>282</v>
+      </c>
+      <c r="B77" t="s">
         <v>283</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>284</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
+        <v>286</v>
+      </c>
+      <c r="B78" t="s">
         <v>287</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>288</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
+        <v>290</v>
+      </c>
+      <c r="B79" t="s">
         <v>291</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>292</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
+        <v>294</v>
+      </c>
+      <c r="B80" t="s">
         <v>295</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>296</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
+        <v>298</v>
+      </c>
+      <c r="B81" t="s">
         <v>299</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>300</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>302</v>
+      </c>
+      <c r="B82" t="s">
         <v>303</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>304</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
+        <v>306</v>
+      </c>
+      <c r="B83" t="s">
         <v>307</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>308</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="3"/>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="3"/>
       <c r="B92" s="3"/>