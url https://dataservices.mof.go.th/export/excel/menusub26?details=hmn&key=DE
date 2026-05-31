--- v1 (2026-03-17)
+++ v2 (2026-05-31)
@@ -17,1146 +17,1146 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>มกราคม 2569</t>
-[...5 lines deleted...]
-    <t>พฤศจิกายน 2568</t>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
+  </si>
+  <si>
+    <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>13,646,895,041</t>
-[...5 lines deleted...]
-    <t>14,458,963,849</t>
+    <t>19,648,188,846</t>
+  </si>
+  <si>
+    <t>15,422,856,133</t>
+  </si>
+  <si>
+    <t>15,070,220,121</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
-    <t>1,142,670</t>
-[...5 lines deleted...]
-    <t>11,340,424</t>
+    <t>1,759,991</t>
+  </si>
+  <si>
+    <t>705,037</t>
+  </si>
+  <si>
+    <t>1,807,174</t>
   </si>
   <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
-    <t>1,768,593</t>
-[...5 lines deleted...]
-    <t>18,114</t>
+    <t>1,558,048</t>
+  </si>
+  <si>
+    <t>1,602,161</t>
+  </si>
+  <si>
+    <t>91,074</t>
   </si>
   <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>14,498,557</t>
-[...5 lines deleted...]
-    <t>64,920,201</t>
+    <t>67,156,606</t>
+  </si>
+  <si>
+    <t>112,542,178</t>
+  </si>
+  <si>
+    <t>40,872,023</t>
   </si>
   <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
+    <t>644,074</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>498,281</t>
+    <t>5,144</t>
   </si>
   <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
-    <t>446</t>
-[...5 lines deleted...]
-    <t>64,134</t>
+    <t>4,516</t>
+  </si>
+  <si>
+    <t>3,415</t>
+  </si>
+  <si>
+    <t>65,290</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>356,555</t>
-[...17 lines deleted...]
-    <t>10,475</t>
+    <t>135,901</t>
+  </si>
+  <si>
+    <t>15,883,823</t>
   </si>
   <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
-    <t>813,732</t>
-[...5 lines deleted...]
-    <t>1,188,287</t>
+    <t>774,266</t>
+  </si>
+  <si>
+    <t>367,579</t>
+  </si>
+  <si>
+    <t>506,279</t>
   </si>
   <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
-    <t>498,954</t>
+    <t>56,653</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>59,458,795</t>
-[...5 lines deleted...]
-    <t>33,796,640</t>
+    <t>83,575,409</t>
+  </si>
+  <si>
+    <t>78,491,614</t>
+  </si>
+  <si>
+    <t>31,296,469</t>
   </si>
   <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
-    <t>25,245,305</t>
-[...5 lines deleted...]
-    <t>23,740,944</t>
+    <t>54,275,173</t>
+  </si>
+  <si>
+    <t>87,718,051</t>
+  </si>
+  <si>
+    <t>21,479,563</t>
   </si>
   <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
-    <t>4,261,206</t>
-[...5 lines deleted...]
-    <t>16,095,104</t>
+    <t>9,368,949</t>
+  </si>
+  <si>
+    <t>4,299,053</t>
+  </si>
+  <si>
+    <t>3,043,156</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>3,424,979</t>
-[...5 lines deleted...]
-    <t>5,907,433</t>
+    <t>16,594,358</t>
+  </si>
+  <si>
+    <t>7,925,460</t>
+  </si>
+  <si>
+    <t>8,562,810</t>
   </si>
   <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
-    <t>110,722</t>
-[...5 lines deleted...]
-    <t>16,996</t>
+    <t>5,996</t>
+  </si>
+  <si>
+    <t>300,417</t>
+  </si>
+  <si>
+    <t>168,808</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>42,842,140</t>
-[...5 lines deleted...]
-    <t>45,805,965</t>
+    <t>43,641,246</t>
+  </si>
+  <si>
+    <t>50,196,338</t>
+  </si>
+  <si>
+    <t>36,292,104</t>
   </si>
   <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
-    <t>17,078,571</t>
-[...5 lines deleted...]
-    <t>22,577,086</t>
+    <t>9,512,632</t>
+  </si>
+  <si>
+    <t>31,089,266</t>
+  </si>
+  <si>
+    <t>12,610,885</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>13,834,997</t>
-[...5 lines deleted...]
-    <t>8,873,759</t>
+    <t>15,620,623</t>
+  </si>
+  <si>
+    <t>12,139,271</t>
+  </si>
+  <si>
+    <t>11,967,042</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>16,694,677</t>
-[...5 lines deleted...]
-    <t>5,330,400</t>
+    <t>16,450,249</t>
+  </si>
+  <si>
+    <t>4,851,854</t>
+  </si>
+  <si>
+    <t>1,421,947</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>52,141,329</t>
-[...5 lines deleted...]
-    <t>46,990,093</t>
+    <t>60,831,205</t>
+  </si>
+  <si>
+    <t>40,428,722</t>
+  </si>
+  <si>
+    <t>23,751,447</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>22,597,917</t>
-[...5 lines deleted...]
-    <t>17,756,311</t>
+    <t>17,392,934</t>
+  </si>
+  <si>
+    <t>10,526,130</t>
+  </si>
+  <si>
+    <t>24,511,254</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>220,286,374</t>
-[...5 lines deleted...]
-    <t>148,111,819</t>
+    <t>170,161,889</t>
+  </si>
+  <si>
+    <t>109,632,807</t>
+  </si>
+  <si>
+    <t>165,186,510</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>6,152,036</t>
-[...5 lines deleted...]
-    <t>1,068,338</t>
+    <t>5,911,884</t>
+  </si>
+  <si>
+    <t>7,193,089</t>
+  </si>
+  <si>
+    <t>2,001,733</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>9,267,038</t>
-[...5 lines deleted...]
-    <t>6,878,413</t>
+    <t>8,563,408</t>
+  </si>
+  <si>
+    <t>6,374,866</t>
+  </si>
+  <si>
+    <t>2,685,616</t>
   </si>
   <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
-    <t>7,244,605</t>
-[...5 lines deleted...]
-    <t>531,090</t>
+    <t>76,806,771</t>
+  </si>
+  <si>
+    <t>466,465,087</t>
+  </si>
+  <si>
+    <t>212,752,055</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>75,838,887</t>
-[...5 lines deleted...]
-    <t>57,202,902</t>
+    <t>119,572,882</t>
+  </si>
+  <si>
+    <t>57,746,006</t>
+  </si>
+  <si>
+    <t>55,412,850</t>
   </si>
   <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
-    <t>342,041,050</t>
-[...5 lines deleted...]
-    <t>190,407,907</t>
+    <t>360,058,895</t>
+  </si>
+  <si>
+    <t>920,923,902</t>
+  </si>
+  <si>
+    <t>224,843,518</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>233,583,157</t>
-[...5 lines deleted...]
-    <t>252,955,584</t>
+    <t>293,520,485</t>
+  </si>
+  <si>
+    <t>329,383,155</t>
+  </si>
+  <si>
+    <t>177,405,791</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>1,402,493,026</t>
-[...5 lines deleted...]
-    <t>1,567,839,541</t>
+    <t>1,219,900,923</t>
+  </si>
+  <si>
+    <t>1,139,981,173</t>
+  </si>
+  <si>
+    <t>1,143,686,153</t>
   </si>
   <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
-    <t>23,215,606</t>
-[...5 lines deleted...]
-    <t>45,918,948</t>
+    <t>67,815,405</t>
+  </si>
+  <si>
+    <t>22,900,995</t>
+  </si>
+  <si>
+    <t>26,842,472</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>252,806,104</t>
-[...5 lines deleted...]
-    <t>186,815,026</t>
+    <t>289,946,648</t>
+  </si>
+  <si>
+    <t>207,062,783</t>
+  </si>
+  <si>
+    <t>173,146,127</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>72,711,993</t>
-[...5 lines deleted...]
-    <t>32,092,222</t>
+    <t>36,087,705</t>
+  </si>
+  <si>
+    <t>51,712,450</t>
+  </si>
+  <si>
+    <t>42,595,750</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>165,525,054</t>
-[...5 lines deleted...]
-    <t>146,529,481</t>
+    <t>181,098,418</t>
+  </si>
+  <si>
+    <t>166,296,462</t>
+  </si>
+  <si>
+    <t>112,910,302</t>
   </si>
   <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
-    <t>84,506,606</t>
-[...5 lines deleted...]
-    <t>39,056,777</t>
+    <t>88,050,257</t>
+  </si>
+  <si>
+    <t>81,369,978</t>
+  </si>
+  <si>
+    <t>60,591,878</t>
   </si>
   <si>
     <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
   </si>
   <si>
-    <t>13,925,752</t>
-[...5 lines deleted...]
-    <t>8,162,502</t>
+    <t>7,845,382</t>
+  </si>
+  <si>
+    <t>12,888,202</t>
+  </si>
+  <si>
+    <t>4,144,574</t>
   </si>
   <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
-    <t>2,475,542</t>
-[...5 lines deleted...]
-    <t>5,426,546</t>
+    <t>4,393,390</t>
+  </si>
+  <si>
+    <t>6,152,611</t>
+  </si>
+  <si>
+    <t>3,870,254</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>458,504,881</t>
-[...5 lines deleted...]
-    <t>437,055,036</t>
+    <t>589,744,918</t>
+  </si>
+  <si>
+    <t>613,665,874</t>
+  </si>
+  <si>
+    <t>456,015,817</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>730,751,230</t>
-[...5 lines deleted...]
-    <t>613,593,037</t>
+    <t>805,653,859</t>
+  </si>
+  <si>
+    <t>790,151,676</t>
+  </si>
+  <si>
+    <t>510,731,297</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>225,101,221</t>
-[...5 lines deleted...]
-    <t>233,525,310</t>
+    <t>311,782,716</t>
+  </si>
+  <si>
+    <t>335,590,915</t>
+  </si>
+  <si>
+    <t>226,310,587</t>
   </si>
   <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
-    <t>8,671,991</t>
-[...5 lines deleted...]
-    <t>8,100,442</t>
+    <t>3,599,096</t>
+  </si>
+  <si>
+    <t>1,606,996</t>
+  </si>
+  <si>
+    <t>5,386,013</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>10,104,321</t>
-[...5 lines deleted...]
-    <t>14,614,104</t>
+    <t>8,891,943</t>
+  </si>
+  <si>
+    <t>11,188,378</t>
+  </si>
+  <si>
+    <t>10,746,768</t>
   </si>
   <si>
     <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
   </si>
   <si>
-    <t>29,119</t>
+    <t>27,636</t>
+  </si>
+  <si>
+    <t>1,325</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>19,240,366</t>
-[...5 lines deleted...]
-    <t>20,248,921</t>
+    <t>9,591,067</t>
+  </si>
+  <si>
+    <t>18,241,587</t>
+  </si>
+  <si>
+    <t>11,071,985</t>
   </si>
   <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
-    <t>904</t>
+    <t>28,679</t>
+  </si>
+  <si>
+    <t>1,392</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>11,269,347</t>
-[...5 lines deleted...]
-    <t>20,533,036</t>
+    <t>17,889,080</t>
+  </si>
+  <si>
+    <t>10,994,533</t>
+  </si>
+  <si>
+    <t>5,467,130</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>61,353,275</t>
-[...5 lines deleted...]
-    <t>59,957,889</t>
+    <t>69,831,325</t>
+  </si>
+  <si>
+    <t>51,421,249</t>
+  </si>
+  <si>
+    <t>152,134,343</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>11,176,717</t>
-[...5 lines deleted...]
-    <t>8,717,222</t>
+    <t>4,326,991</t>
+  </si>
+  <si>
+    <t>6,269,104</t>
+  </si>
+  <si>
+    <t>6,970,680</t>
+  </si>
+  <si>
+    <t>50 ไหม</t>
+  </si>
+  <si>
+    <t>2,494</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>359,849</t>
-[...5 lines deleted...]
-    <t>274,510</t>
+    <t>57,975</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>46,204</t>
   </si>
   <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
-    <t>16,854</t>
-[...5 lines deleted...]
-    <t>38,588</t>
+    <t>29,637</t>
+  </si>
+  <si>
+    <t>109,641</t>
+  </si>
+  <si>
+    <t>277,868</t>
   </si>
   <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
-    <t>267,833</t>
-[...2 lines deleted...]
-    <t>261,760</t>
+    <t>263,361</t>
+  </si>
+  <si>
+    <t>263,046</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>19,298,232</t>
-[...5 lines deleted...]
-    <t>27,195,488</t>
+    <t>20,670,533</t>
+  </si>
+  <si>
+    <t>13,976,927</t>
+  </si>
+  <si>
+    <t>6,306,351</t>
   </si>
   <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
-    <t>56,984,417</t>
-[...5 lines deleted...]
-    <t>84,003,301</t>
+    <t>91,573,581</t>
+  </si>
+  <si>
+    <t>37,581,895</t>
+  </si>
+  <si>
+    <t>32,145,740</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>18,833,002</t>
-[...5 lines deleted...]
-    <t>12,509,119</t>
+    <t>8,577,040</t>
+  </si>
+  <si>
+    <t>23,362,795</t>
+  </si>
+  <si>
+    <t>11,783,486</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>2,367,892</t>
-[...5 lines deleted...]
-    <t>1,864,541</t>
+    <t>1,509,956</t>
+  </si>
+  <si>
+    <t>698,042</t>
+  </si>
+  <si>
+    <t>1,484,165</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>5,369,386</t>
-[...5 lines deleted...]
-    <t>4,780,282</t>
+    <t>6,798,046</t>
+  </si>
+  <si>
+    <t>5,459,221</t>
+  </si>
+  <si>
+    <t>5,831,687</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>33,875,932</t>
-[...5 lines deleted...]
-    <t>53,713,208</t>
+    <t>35,855,033</t>
+  </si>
+  <si>
+    <t>34,560,098</t>
+  </si>
+  <si>
+    <t>44,019,893</t>
   </si>
   <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>2,935,878</t>
-[...5 lines deleted...]
-    <t>1,663,209</t>
+    <t>3,148,706</t>
+  </si>
+  <si>
+    <t>904,547</t>
+  </si>
+  <si>
+    <t>1,333,662</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>2,942,413</t>
-[...5 lines deleted...]
-    <t>1,009,233</t>
+    <t>2,070,216</t>
+  </si>
+  <si>
+    <t>5,232,816</t>
+  </si>
+  <si>
+    <t>1,167,353</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>42,427,704</t>
-[...5 lines deleted...]
-    <t>1,886,803</t>
+    <t>855,323</t>
+  </si>
+  <si>
+    <t>710,471</t>
+  </si>
+  <si>
+    <t>743,563</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>2,914,923</t>
-[...5 lines deleted...]
-    <t>3,688,730</t>
+    <t>3,464,201</t>
+  </si>
+  <si>
+    <t>2,764,692</t>
+  </si>
+  <si>
+    <t>3,471,639</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>30,288,716</t>
-[...5 lines deleted...]
-    <t>1,805,563</t>
+    <t>47,701,572</t>
+  </si>
+  <si>
+    <t>24,018,926</t>
+  </si>
+  <si>
+    <t>22,038,472</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>185,911</t>
-[...5 lines deleted...]
-    <t>578,927</t>
+    <t>175,808</t>
+  </si>
+  <si>
+    <t>598,043</t>
+  </si>
+  <si>
+    <t>386,314</t>
   </si>
   <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
-    <t>3,500</t>
-[...5 lines deleted...]
-    <t>330,262</t>
+    <t>28,597</t>
+  </si>
+  <si>
+    <t>6,119</t>
+  </si>
+  <si>
+    <t>5,439</t>
   </si>
   <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
-    <t>269,203</t>
-[...5 lines deleted...]
-    <t>138,815</t>
+    <t>85,212</t>
+  </si>
+  <si>
+    <t>634,508</t>
+  </si>
+  <si>
+    <t>983,828</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>29,705,207</t>
-[...5 lines deleted...]
-    <t>17,970,644</t>
+    <t>24,735,180</t>
+  </si>
+  <si>
+    <t>27,731,910</t>
+  </si>
+  <si>
+    <t>27,275,810</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>9,716,609</t>
-[...5 lines deleted...]
-    <t>7,743,265</t>
+    <t>32,879,894</t>
+  </si>
+  <si>
+    <t>17,728,178</t>
+  </si>
+  <si>
+    <t>6,306,157</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>51,553,246</t>
-[...5 lines deleted...]
-    <t>20,589,272</t>
+    <t>41,122,144</t>
+  </si>
+  <si>
+    <t>41,968,952</t>
+  </si>
+  <si>
+    <t>22,586,212</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>542,496,388</t>
-[...5 lines deleted...]
-    <t>455,527,746</t>
+    <t>720,532,372</t>
+  </si>
+  <si>
+    <t>948,474,613</t>
+  </si>
+  <si>
+    <t>294,609,576</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>108,496,694</t>
-[...5 lines deleted...]
-    <t>41,000,673</t>
+    <t>131,791,696</t>
+  </si>
+  <si>
+    <t>103,704,267</t>
+  </si>
+  <si>
+    <t>79,043,797</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>381,091,031</t>
-[...5 lines deleted...]
-    <t>602,968,984</t>
+    <t>398,524,233</t>
+  </si>
+  <si>
+    <t>450,554,238</t>
+  </si>
+  <si>
+    <t>340,007,638</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>62,971,978</t>
-[...5 lines deleted...]
-    <t>87,837,974</t>
+    <t>103,312,399</t>
+  </si>
+  <si>
+    <t>53,979,549</t>
+  </si>
+  <si>
+    <t>35,291,289</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>37,519,941</t>
-[...5 lines deleted...]
-    <t>26,468,987</t>
+    <t>20,468,153</t>
+  </si>
+  <si>
+    <t>25,533,360</t>
+  </si>
+  <si>
+    <t>12,363,206</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>184,040,015</t>
-[...5 lines deleted...]
-    <t>162,001,724</t>
+    <t>264,144,736</t>
+  </si>
+  <si>
+    <t>173,111,768</t>
+  </si>
+  <si>
+    <t>213,058,127</t>
   </si>
   <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
-    <t>2,222,095</t>
-[...5 lines deleted...]
-    <t>279,778</t>
+    <t>3,001,650</t>
+  </si>
+  <si>
+    <t>78,799</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
-    <t>137,136</t>
-[...5 lines deleted...]
-    <t>2,499,869</t>
+    <t>4,938,143</t>
+  </si>
+  <si>
+    <t>4,104,318</t>
+  </si>
+  <si>
+    <t>5,632,338</t>
   </si>
   <si>
     <t>80 ดีบุกและของทำด้วยดีบุก</t>
   </si>
   <si>
-    <t>1,588,223</t>
-[...5 lines deleted...]
-    <t>252,803</t>
+    <t>1,635</t>
+  </si>
+  <si>
+    <t>509,182</t>
+  </si>
+  <si>
+    <t>311,481</t>
   </si>
   <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
-    <t>12,597,380</t>
-[...5 lines deleted...]
-    <t>7,964,230</t>
+    <t>20,074,107</t>
+  </si>
+  <si>
+    <t>8,125,229</t>
+  </si>
+  <si>
+    <t>8,513,909</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>103,486,386</t>
-[...5 lines deleted...]
-    <t>133,851,470</t>
+    <t>138,975,849</t>
+  </si>
+  <si>
+    <t>136,736,664</t>
+  </si>
+  <si>
+    <t>104,247,403</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>39,046,238</t>
-[...5 lines deleted...]
-    <t>56,484,340</t>
+    <t>80,313,840</t>
+  </si>
+  <si>
+    <t>82,690,736</t>
+  </si>
+  <si>
+    <t>57,825,263</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>2,683,114,136</t>
-[...5 lines deleted...]
-    <t>3,622,801,981</t>
+    <t>2,616,663,361</t>
+  </si>
+  <si>
+    <t>2,413,194,573</t>
+  </si>
+  <si>
+    <t>3,338,110,666</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>2,492,714,869</t>
-[...5 lines deleted...]
-    <t>2,669,655,760</t>
+    <t>2,483,524,179</t>
+  </si>
+  <si>
+    <t>2,490,180,440</t>
+  </si>
+  <si>
+    <t>2,348,934,385</t>
   </si>
   <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
-    <t>787,614</t>
-[...5 lines deleted...]
-    <t>787,985</t>
+    <t>4,600,011</t>
+  </si>
+  <si>
+    <t>35,829,785</t>
+  </si>
+  <si>
+    <t>7,528,975</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>775,051,612</t>
-[...5 lines deleted...]
-    <t>750,441,400</t>
+    <t>883,906,968</t>
+  </si>
+  <si>
+    <t>923,290,058</t>
+  </si>
+  <si>
+    <t>718,000,672</t>
   </si>
   <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
-    <t>34,274,441</t>
-[...5 lines deleted...]
-    <t>14,325,926</t>
+    <t>4,727,283,578</t>
+  </si>
+  <si>
+    <t>30,527,712</t>
+  </si>
+  <si>
+    <t>2,378,964,009</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>186,367</t>
-[...5 lines deleted...]
-    <t>1,648,753</t>
+    <t>17,262,256</t>
+  </si>
+  <si>
+    <t>744,612</t>
+  </si>
+  <si>
+    <t>103,316</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>1,011,862,101</t>
-[...5 lines deleted...]
-    <t>958,001,377</t>
+    <t>1,440,332,929</t>
+  </si>
+  <si>
+    <t>1,284,590,836</t>
+  </si>
+  <si>
+    <t>780,931,264</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>29,962,207</t>
-[...5 lines deleted...]
-    <t>23,566,052</t>
+    <t>13,104,476</t>
+  </si>
+  <si>
+    <t>24,890,824</t>
+  </si>
+  <si>
+    <t>15,668,128</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>4,872,096</t>
-[...5 lines deleted...]
-    <t>3,062,790</t>
+    <t>6,338,065</t>
+  </si>
+  <si>
+    <t>3,857,451</t>
+  </si>
+  <si>
+    <t>6,951,617</t>
   </si>
   <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
-    <t>157,567</t>
-[...2 lines deleted...]
-    <t>153,371</t>
+    <t>204,558</t>
+  </si>
+  <si>
+    <t>37,211</t>
+  </si>
+  <si>
+    <t>38,557</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>82,564,722</t>
-[...5 lines deleted...]
-    <t>66,499,045</t>
+    <t>62,391,759</t>
+  </si>
+  <si>
+    <t>73,134,278</t>
+  </si>
+  <si>
+    <t>57,469,042</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>3,947,673</t>
-[...5 lines deleted...]
-    <t>8,635,950</t>
+    <t>9,601,823</t>
+  </si>
+  <si>
+    <t>4,838,347</t>
+  </si>
+  <si>
+    <t>3,145,174</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>16,697,925</t>
-[...5 lines deleted...]
-    <t>23,122,200</t>
+    <t>24,308,416</t>
+  </si>
+  <si>
+    <t>43,353,630</t>
+  </si>
+  <si>
+    <t>46,421,887</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>150,358</t>
-[...5 lines deleted...]
-    <t>1,706,795</t>
+    <t>610,490</t>
+  </si>
+  <si>
+    <t>43,589</t>
+  </si>
+  <si>
+    <t>1,546,200</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1501,51 +1501,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A103" sqref="A103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
@@ -1585,121 +1585,121 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
         <v>39</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
@@ -2086,180 +2086,180 @@
         <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>157</v>
       </c>
       <c r="B41" t="s">
         <v>158</v>
       </c>
       <c r="C41" t="s">
         <v>159</v>
       </c>
       <c r="D41" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>161</v>
       </c>
       <c r="B42" t="s">
         <v>162</v>
       </c>
       <c r="C42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" t="s">
         <v>165</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B44" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="C44" t="s">
         <v>169</v>
       </c>
       <c r="D44" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>171</v>
       </c>
       <c r="B45" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="C45" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="D45" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B46" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C46" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D46" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B47" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C47" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B48" t="s">
-        <v>182</v>
+        <v>22</v>
       </c>
       <c r="C48" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="D48" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>185</v>
       </c>
       <c r="B49" t="s">
         <v>186</v>
       </c>
       <c r="C49" t="s">
         <v>187</v>
       </c>
       <c r="D49" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>189</v>
       </c>
       <c r="B50" t="s">
         <v>190</v>
       </c>
       <c r="C50" t="s">
         <v>191</v>
       </c>
       <c r="D50" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>193</v>
       </c>
       <c r="B51" t="s">
         <v>194</v>
       </c>
       <c r="C51" t="s">
         <v>195</v>
       </c>
       <c r="D51" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>196</v>
       </c>
       <c r="B52" t="s">
         <v>197</v>
       </c>
       <c r="C52" t="s">
         <v>198</v>
       </c>
       <c r="D52" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>200</v>
       </c>
       <c r="B53" t="s">
         <v>201</v>
       </c>
       <c r="C53" t="s">
         <v>202</v>
@@ -2551,261 +2551,261 @@
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>284</v>
       </c>
       <c r="B74" t="s">
         <v>285</v>
       </c>
       <c r="C74" t="s">
         <v>286</v>
       </c>
       <c r="D74" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>288</v>
       </c>
       <c r="B75" t="s">
         <v>289</v>
       </c>
       <c r="C75" t="s">
         <v>290</v>
       </c>
       <c r="D75" t="s">
-        <v>291</v>
+        <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
+        <v>291</v>
+      </c>
+      <c r="B76" t="s">
         <v>292</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>293</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
+        <v>295</v>
+      </c>
+      <c r="B77" t="s">
         <v>296</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>297</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
+        <v>299</v>
+      </c>
+      <c r="B78" t="s">
         <v>300</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>301</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
+        <v>303</v>
+      </c>
+      <c r="B79" t="s">
         <v>304</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>305</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" t="s">
         <v>308</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>309</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
+        <v>311</v>
+      </c>
+      <c r="B81" t="s">
         <v>312</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>313</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" t="s">
         <v>316</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>317</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
+        <v>319</v>
+      </c>
+      <c r="B83" t="s">
         <v>320</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>321</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
+        <v>323</v>
+      </c>
+      <c r="B84" t="s">
         <v>324</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>325</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
+        <v>327</v>
+      </c>
+      <c r="B85" t="s">
         <v>328</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>329</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
+        <v>331</v>
+      </c>
+      <c r="B86" t="s">
         <v>332</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>333</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
+        <v>335</v>
+      </c>
+      <c r="B87" t="s">
         <v>336</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>337</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
+        <v>339</v>
+      </c>
+      <c r="B88" t="s">
         <v>340</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>341</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
+        <v>343</v>
+      </c>
+      <c r="B89" t="s">
         <v>344</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>345</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
+        <v>347</v>
+      </c>
+      <c r="B90" t="s">
         <v>348</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>349</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>351</v>
       </c>
       <c r="B91" t="s">
         <v>352</v>
       </c>
       <c r="C91" t="s">
         <v>353</v>
       </c>
       <c r="D91" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>355</v>
       </c>
       <c r="B92" t="s">
         <v>356</v>
       </c>
       <c r="C92" t="s">
         <v>357</v>