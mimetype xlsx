--- v1 (2026-03-17)
+++ v2 (2026-06-25)
@@ -17,1209 +17,1209 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>มกราคม 2569</t>
-[...5 lines deleted...]
-    <t>พฤศจิกายน 2568</t>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
+  </si>
+  <si>
+    <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>335,243,475,362</t>
-[...5 lines deleted...]
-    <t>310,384,237,593</t>
+    <t>393,749,276,058</t>
+  </si>
+  <si>
+    <t>335,263,920,302</t>
+  </si>
+  <si>
+    <t>308,652,640,201</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
-    <t>182,697</t>
-[...5 lines deleted...]
-    <t>200,518</t>
+    <t>180,265</t>
+  </si>
+  <si>
+    <t>114,998</t>
+  </si>
+  <si>
+    <t>82,975</t>
   </si>
   <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
-    <t>655,827,740</t>
-[...5 lines deleted...]
-    <t>758,538,231</t>
+    <t>565,825,839</t>
+  </si>
+  <si>
+    <t>376,009,184</t>
+  </si>
+  <si>
+    <t>723,932,877</t>
   </si>
   <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>89,119,836</t>
-[...5 lines deleted...]
-    <t>77,140,306</t>
+    <t>72,089,203</t>
+  </si>
+  <si>
+    <t>45,381,941</t>
+  </si>
+  <si>
+    <t>41,859,329</t>
   </si>
   <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
-    <t>47,626,450</t>
-[...5 lines deleted...]
-    <t>22,266,771</t>
+    <t>40,266,419</t>
+  </si>
+  <si>
+    <t>12,580,801</t>
+  </si>
+  <si>
+    <t>17,710,600</t>
   </si>
   <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
-    <t>92,162,884</t>
-[...5 lines deleted...]
-    <t>88,279,910</t>
+    <t>91,422,444</t>
+  </si>
+  <si>
+    <t>84,208,776</t>
+  </si>
+  <si>
+    <t>110,208,196</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>1,633,878,434</t>
-[...5 lines deleted...]
-    <t>1,846,758,420</t>
+    <t>1,518,984,168</t>
+  </si>
+  <si>
+    <t>1,238,705,740</t>
+  </si>
+  <si>
+    <t>1,178,121,522</t>
   </si>
   <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
-    <t>1,725,364,430</t>
-[...5 lines deleted...]
-    <t>2,131,617,521</t>
+    <t>1,266,720,262</t>
+  </si>
+  <si>
+    <t>1,070,929,189</t>
+  </si>
+  <si>
+    <t>1,499,875,546</t>
   </si>
   <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
-    <t>210,533,807</t>
-[...5 lines deleted...]
-    <t>132,491,239</t>
+    <t>185,552,570</t>
+  </si>
+  <si>
+    <t>118,997,255</t>
+  </si>
+  <si>
+    <t>194,701,486</t>
   </si>
   <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
-    <t>4,059,559</t>
-[...5 lines deleted...]
-    <t>4,891,077</t>
+    <t>4,533,107</t>
+  </si>
+  <si>
+    <t>13,845,514</t>
+  </si>
+  <si>
+    <t>734,372</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>370,637,237</t>
-[...5 lines deleted...]
-    <t>289,587,603</t>
+    <t>314,250,722</t>
+  </si>
+  <si>
+    <t>287,683,662</t>
+  </si>
+  <si>
+    <t>314,254,423</t>
   </si>
   <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
-    <t>518,181,387</t>
-[...5 lines deleted...]
-    <t>253,512,334</t>
+    <t>414,779,142</t>
+  </si>
+  <si>
+    <t>423,435,212</t>
+  </si>
+  <si>
+    <t>312,292,390</t>
   </si>
   <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
-    <t>134,062,789</t>
-[...5 lines deleted...]
-    <t>118,967,420</t>
+    <t>133,856,315</t>
+  </si>
+  <si>
+    <t>118,045,806</t>
+  </si>
+  <si>
+    <t>80,911,574</t>
   </si>
   <si>
     <t>14 วัตถุจากพืชที่ใช้ถักสาน</t>
   </si>
   <si>
-    <t>6,901,197</t>
-[...5 lines deleted...]
-    <t>5,362,316</t>
+    <t>5,647,764</t>
+  </si>
+  <si>
+    <t>3,601,716</t>
+  </si>
+  <si>
+    <t>8,103,056</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>65,257,817</t>
-[...5 lines deleted...]
-    <t>127,473,948</t>
+    <t>84,223,493</t>
+  </si>
+  <si>
+    <t>209,233,044</t>
+  </si>
+  <si>
+    <t>200,938,391</t>
   </si>
   <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
-    <t>924,555,571</t>
-[...5 lines deleted...]
-    <t>849,303,761</t>
+    <t>809,351,226</t>
+  </si>
+  <si>
+    <t>495,937,975</t>
+  </si>
+  <si>
+    <t>754,550,254</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>497,511,682</t>
-[...5 lines deleted...]
-    <t>395,499,698</t>
+    <t>457,309,911</t>
+  </si>
+  <si>
+    <t>427,660,259</t>
+  </si>
+  <si>
+    <t>429,087,406</t>
   </si>
   <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
-    <t>136,160,375</t>
-[...5 lines deleted...]
-    <t>219,356,201</t>
+    <t>62,364,574</t>
+  </si>
+  <si>
+    <t>56,958,843</t>
+  </si>
+  <si>
+    <t>82,512,757</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>428,676,978</t>
-[...5 lines deleted...]
-    <t>331,905,812</t>
+    <t>351,550,093</t>
+  </si>
+  <si>
+    <t>340,430,602</t>
+  </si>
+  <si>
+    <t>300,683,493</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>582,573,865</t>
-[...5 lines deleted...]
-    <t>445,821,300</t>
+    <t>594,416,177</t>
+  </si>
+  <si>
+    <t>562,340,396</t>
+  </si>
+  <si>
+    <t>520,709,754</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>535,317,909</t>
-[...5 lines deleted...]
-    <t>563,682,855</t>
+    <t>639,308,583</t>
+  </si>
+  <si>
+    <t>441,775,452</t>
+  </si>
+  <si>
+    <t>629,999,821</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>75,669,549</t>
-[...5 lines deleted...]
-    <t>87,376,881</t>
+    <t>105,628,482</t>
+  </si>
+  <si>
+    <t>50,374,413</t>
+  </si>
+  <si>
+    <t>51,167,165</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>601,213,620</t>
-[...5 lines deleted...]
-    <t>563,454,138</t>
+    <t>712,187,739</t>
+  </si>
+  <si>
+    <t>583,144,092</t>
+  </si>
+  <si>
+    <t>553,232,486</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>3,421,907</t>
+    <t>4,094,654</t>
+  </si>
+  <si>
+    <t>4,592,562</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>2,288,719</t>
-[...1 lines deleted...]
-  <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>613,924,039</t>
-[...5 lines deleted...]
-    <t>422,833,186</t>
+    <t>412,198,343</t>
+  </si>
+  <si>
+    <t>421,496,499</t>
+  </si>
+  <si>
+    <t>520,909,274</t>
   </si>
   <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
-    <t>89,053,835</t>
-[...5 lines deleted...]
-    <t>25,555,432</t>
+    <t>10,336,661</t>
+  </si>
+  <si>
+    <t>48,485,369</t>
+  </si>
+  <si>
+    <t>19,687,132</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>195,818,447</t>
-[...5 lines deleted...]
-    <t>289,740,459</t>
+    <t>1,946,257,969</t>
+  </si>
+  <si>
+    <t>2,332,123,120</t>
+  </si>
+  <si>
+    <t>1,225,346,534</t>
   </si>
   <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
-    <t>3,900,412,055</t>
-[...5 lines deleted...]
-    <t>3,629,287,273</t>
+    <t>3,591,909,774</t>
+  </si>
+  <si>
+    <t>3,873,816,959</t>
+  </si>
+  <si>
+    <t>4,402,259,746</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>4,678,157,266</t>
-[...5 lines deleted...]
-    <t>5,198,040,035</t>
+    <t>7,333,690,157</t>
+  </si>
+  <si>
+    <t>5,589,621,577</t>
+  </si>
+  <si>
+    <t>4,522,522,459</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>359,137,681</t>
-[...5 lines deleted...]
-    <t>290,328,670</t>
+    <t>404,683,466</t>
+  </si>
+  <si>
+    <t>392,110,192</t>
+  </si>
+  <si>
+    <t>290,240,367</t>
   </si>
   <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
-    <t>256,840,745</t>
-[...5 lines deleted...]
-    <t>633,133,711</t>
+    <t>1,168,460,803</t>
+  </si>
+  <si>
+    <t>630,154,468</t>
+  </si>
+  <si>
+    <t>1,174,827,755</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>1,758,536,474</t>
-[...5 lines deleted...]
-    <t>1,400,979,425</t>
+    <t>2,074,739,817</t>
+  </si>
+  <si>
+    <t>1,566,890,085</t>
+  </si>
+  <si>
+    <t>1,610,749,785</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>1,130,730,971</t>
-[...5 lines deleted...]
-    <t>865,448,487</t>
+    <t>1,007,334,740</t>
+  </si>
+  <si>
+    <t>1,009,738,409</t>
+  </si>
+  <si>
+    <t>1,067,601,613</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>771,065,388</t>
-[...5 lines deleted...]
-    <t>664,908,110</t>
+    <t>905,156,392</t>
+  </si>
+  <si>
+    <t>805,582,765</t>
+  </si>
+  <si>
+    <t>749,203,243</t>
   </si>
   <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
-    <t>567,545,131</t>
-[...5 lines deleted...]
-    <t>529,366,425</t>
+    <t>793,689,840</t>
+  </si>
+  <si>
+    <t>619,062,749</t>
+  </si>
+  <si>
+    <t>564,690,021</t>
   </si>
   <si>
     <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
   </si>
   <si>
-    <t>65,146,659</t>
-[...5 lines deleted...]
-    <t>44,078,876</t>
+    <t>40,768,911</t>
+  </si>
+  <si>
+    <t>49,565,142</t>
+  </si>
+  <si>
+    <t>135,729,429</t>
   </si>
   <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
-    <t>139,767,683</t>
-[...5 lines deleted...]
-    <t>129,623,365</t>
+    <t>179,163,567</t>
+  </si>
+  <si>
+    <t>151,170,864</t>
+  </si>
+  <si>
+    <t>140,003,230</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>4,354,049,220</t>
-[...5 lines deleted...]
-    <t>3,251,450,126</t>
+    <t>5,636,834,469</t>
+  </si>
+  <si>
+    <t>5,093,951,242</t>
+  </si>
+  <si>
+    <t>4,700,680,814</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>16,721,962,179</t>
-[...5 lines deleted...]
-    <t>15,697,886,048</t>
+    <t>22,111,545,769</t>
+  </si>
+  <si>
+    <t>14,803,451,798</t>
+  </si>
+  <si>
+    <t>15,559,979,175</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>2,659,694,011</t>
-[...5 lines deleted...]
-    <t>2,268,464,911</t>
+    <t>3,179,171,953</t>
+  </si>
+  <si>
+    <t>2,881,403,847</t>
+  </si>
+  <si>
+    <t>2,677,700,972</t>
   </si>
   <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
-    <t>77,974,923</t>
-[...5 lines deleted...]
-    <t>66,493,356</t>
+    <t>27,886,973</t>
+  </si>
+  <si>
+    <t>87,072,315</t>
+  </si>
+  <si>
+    <t>77,300,251</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>1,364,854,256</t>
-[...5 lines deleted...]
-    <t>1,338,920,986</t>
+    <t>1,325,228,359</t>
+  </si>
+  <si>
+    <t>1,046,875,144</t>
+  </si>
+  <si>
+    <t>1,163,013,672</t>
   </si>
   <si>
     <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
   </si>
   <si>
-    <t>12,804,441</t>
-[...5 lines deleted...]
-    <t>7,501,285</t>
+    <t>4,019,395</t>
+  </si>
+  <si>
+    <t>6,546,788</t>
+  </si>
+  <si>
+    <t>10,321,426</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>1,291,935,413</t>
-[...5 lines deleted...]
-    <t>1,034,410,622</t>
+    <t>959,688,373</t>
+  </si>
+  <si>
+    <t>659,927,219</t>
+  </si>
+  <si>
+    <t>881,850,093</t>
   </si>
   <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
-    <t>28,343,099</t>
-[...5 lines deleted...]
-    <t>17,282,401</t>
+    <t>28,848,115</t>
+  </si>
+  <si>
+    <t>34,938,828</t>
+  </si>
+  <si>
+    <t>14,582,140</t>
   </si>
   <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
-    <t>4,177,797</t>
-[...5 lines deleted...]
-    <t>25,246,777</t>
+    <t>9,069,538</t>
+  </si>
+  <si>
+    <t>4,852,547</t>
+  </si>
+  <si>
+    <t>4,706,997</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>64,971,164</t>
-[...5 lines deleted...]
-    <t>73,938,304</t>
+    <t>65,000,184</t>
+  </si>
+  <si>
+    <t>66,403,569</t>
+  </si>
+  <si>
+    <t>36,683,970</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>3,433,812,665</t>
-[...5 lines deleted...]
-    <t>3,289,144,900</t>
+    <t>3,250,410,139</t>
+  </si>
+  <si>
+    <t>2,914,630,243</t>
+  </si>
+  <si>
+    <t>2,965,800,608</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>182,354,053</t>
-[...5 lines deleted...]
-    <t>156,951,573</t>
+    <t>163,692,193</t>
+  </si>
+  <si>
+    <t>130,071,699</t>
+  </si>
+  <si>
+    <t>203,742,501</t>
   </si>
   <si>
     <t>50 ไหม</t>
   </si>
   <si>
-    <t>22,147,956</t>
-[...5 lines deleted...]
-    <t>7,194,328</t>
+    <t>5,618,242</t>
+  </si>
+  <si>
+    <t>16,419,617</t>
+  </si>
+  <si>
+    <t>10,362,710</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>230,993,925</t>
-[...5 lines deleted...]
-    <t>57,556,891</t>
+    <t>115,374,562</t>
+  </si>
+  <si>
+    <t>20,242,105</t>
+  </si>
+  <si>
+    <t>166,951,537</t>
   </si>
   <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
-    <t>411,328,176</t>
-[...5 lines deleted...]
-    <t>317,791,110</t>
+    <t>374,862,265</t>
+  </si>
+  <si>
+    <t>264,954,825</t>
+  </si>
+  <si>
+    <t>329,623,188</t>
   </si>
   <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
-    <t>45,433,595</t>
-[...5 lines deleted...]
-    <t>25,596,078</t>
+    <t>12,775,989</t>
+  </si>
+  <si>
+    <t>10,212,666</t>
+  </si>
+  <si>
+    <t>13,761,398</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>1,357,246,014</t>
-[...5 lines deleted...]
-    <t>1,271,510,336</t>
+    <t>1,156,726,620</t>
+  </si>
+  <si>
+    <t>818,274,062</t>
+  </si>
+  <si>
+    <t>1,227,031,723</t>
   </si>
   <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
-    <t>506,018,062</t>
-[...5 lines deleted...]
-    <t>573,511,463</t>
+    <t>501,557,004</t>
+  </si>
+  <si>
+    <t>414,175,608</t>
+  </si>
+  <si>
+    <t>539,709,414</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>528,292,096</t>
-[...5 lines deleted...]
-    <t>413,421,773</t>
+    <t>538,924,045</t>
+  </si>
+  <si>
+    <t>372,634,849</t>
+  </si>
+  <si>
+    <t>490,918,392</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>191,020,560</t>
-[...5 lines deleted...]
-    <t>137,770,055</t>
+    <t>169,069,010</t>
+  </si>
+  <si>
+    <t>124,937,369</t>
+  </si>
+  <si>
+    <t>176,814,700</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>261,663,702</t>
-[...5 lines deleted...]
-    <t>269,573,691</t>
+    <t>281,597,150</t>
+  </si>
+  <si>
+    <t>208,991,708</t>
+  </si>
+  <si>
+    <t>339,238,881</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>1,064,939,571</t>
-[...5 lines deleted...]
-    <t>1,003,131,094</t>
+    <t>1,132,903,056</t>
+  </si>
+  <si>
+    <t>882,521,840</t>
+  </si>
+  <si>
+    <t>1,042,965,737</t>
   </si>
   <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>603,230,514</t>
-[...5 lines deleted...]
-    <t>606,470,029</t>
+    <t>634,919,882</t>
+  </si>
+  <si>
+    <t>383,462,941</t>
+  </si>
+  <si>
+    <t>669,888,515</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>1,352,516,465</t>
-[...5 lines deleted...]
-    <t>1,358,087,250</t>
+    <t>1,019,076,829</t>
+  </si>
+  <si>
+    <t>954,507,465</t>
+  </si>
+  <si>
+    <t>1,172,171,088</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>1,840,572,190</t>
-[...5 lines deleted...]
-    <t>1,998,007,420</t>
+    <t>1,240,516,533</t>
+  </si>
+  <si>
+    <t>1,269,448,735</t>
+  </si>
+  <si>
+    <t>1,492,262,477</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>1,074,391,719</t>
-[...5 lines deleted...]
-    <t>1,034,828,101</t>
+    <t>905,441,198</t>
+  </si>
+  <si>
+    <t>667,923,162</t>
+  </si>
+  <si>
+    <t>816,712,940</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>1,089,512,814</t>
-[...5 lines deleted...]
-    <t>931,783,109</t>
+    <t>854,891,426</t>
+  </si>
+  <si>
+    <t>857,950,464</t>
+  </si>
+  <si>
+    <t>937,878,062</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>154,448,100</t>
-[...5 lines deleted...]
-    <t>185,046,398</t>
+    <t>127,156,243</t>
+  </si>
+  <si>
+    <t>110,983,838</t>
+  </si>
+  <si>
+    <t>149,471,406</t>
   </si>
   <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
-    <t>45,470,819</t>
-[...5 lines deleted...]
-    <t>69,482,881</t>
+    <t>94,183,557</t>
+  </si>
+  <si>
+    <t>73,343,453</t>
+  </si>
+  <si>
+    <t>60,137,608</t>
   </si>
   <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
-    <t>112,875,328</t>
-[...5 lines deleted...]
-    <t>100,789,594</t>
+    <t>81,845,488</t>
+  </si>
+  <si>
+    <t>63,502,846</t>
+  </si>
+  <si>
+    <t>97,642,610</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>651,659,004</t>
-[...5 lines deleted...]
-    <t>637,034,144</t>
+    <t>756,842,028</t>
+  </si>
+  <si>
+    <t>564,431,155</t>
+  </si>
+  <si>
+    <t>668,661,006</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>1,337,444,185</t>
-[...5 lines deleted...]
-    <t>930,325,365</t>
+    <t>1,301,510,031</t>
+  </si>
+  <si>
+    <t>988,423,129</t>
+  </si>
+  <si>
+    <t>970,578,179</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>2,144,251,779</t>
-[...5 lines deleted...]
-    <t>1,926,620,782</t>
+    <t>2,265,856,103</t>
+  </si>
+  <si>
+    <t>2,216,280,771</t>
+  </si>
+  <si>
+    <t>1,976,979,455</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>7,294,738,927</t>
-[...5 lines deleted...]
-    <t>4,958,668,633</t>
+    <t>3,234,293,777</t>
+  </si>
+  <si>
+    <t>4,939,471,436</t>
+  </si>
+  <si>
+    <t>9,629,480,359</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>10,286,500,961</t>
-[...5 lines deleted...]
-    <t>10,396,718,236</t>
+    <t>11,699,997,838</t>
+  </si>
+  <si>
+    <t>12,386,250,105</t>
+  </si>
+  <si>
+    <t>7,155,679,858</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>19,570,687,513</t>
-[...5 lines deleted...]
-    <t>14,957,688,525</t>
+    <t>18,111,778,658</t>
+  </si>
+  <si>
+    <t>14,560,870,249</t>
+  </si>
+  <si>
+    <t>17,070,127,783</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>9,837,701,320</t>
-[...5 lines deleted...]
-    <t>7,964,373,098</t>
+    <t>11,775,072,459</t>
+  </si>
+  <si>
+    <t>10,079,987,784</t>
+  </si>
+  <si>
+    <t>9,080,769,689</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>60,966,611</t>
-[...5 lines deleted...]
-    <t>46,909,575</t>
+    <t>62,309,022</t>
+  </si>
+  <si>
+    <t>49,303,759</t>
+  </si>
+  <si>
+    <t>57,114,091</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>5,914,674,683</t>
-[...5 lines deleted...]
-    <t>5,477,953,547</t>
+    <t>6,851,611,657</t>
+  </si>
+  <si>
+    <t>5,767,087,975</t>
+  </si>
+  <si>
+    <t>6,004,117,175</t>
   </si>
   <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
-    <t>22,626,863</t>
-[...5 lines deleted...]
-    <t>65,878,501</t>
+    <t>12,292,731</t>
+  </si>
+  <si>
+    <t>4,500,003</t>
+  </si>
+  <si>
+    <t>12,336,690</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
-    <t>183,087,218</t>
-[...5 lines deleted...]
-    <t>157,238,558</t>
+    <t>249,299,605</t>
+  </si>
+  <si>
+    <t>110,851,301</t>
+  </si>
+  <si>
+    <t>109,459,099</t>
   </si>
   <si>
     <t>80 ดีบุกและของทำด้วยดีบุก</t>
   </si>
   <si>
-    <t>109,207,489</t>
-[...5 lines deleted...]
-    <t>87,771,662</t>
+    <t>193,015,653</t>
+  </si>
+  <si>
+    <t>145,177,788</t>
+  </si>
+  <si>
+    <t>199,662,956</t>
   </si>
   <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
-    <t>178,978,533</t>
-[...5 lines deleted...]
-    <t>157,664,434</t>
+    <t>185,779,483</t>
+  </si>
+  <si>
+    <t>274,591,899</t>
+  </si>
+  <si>
+    <t>149,285,706</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>1,645,778,067</t>
-[...5 lines deleted...]
-    <t>1,680,159,347</t>
+    <t>1,426,944,316</t>
+  </si>
+  <si>
+    <t>1,214,527,417</t>
+  </si>
+  <si>
+    <t>1,592,024,545</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>2,064,805,290</t>
-[...5 lines deleted...]
-    <t>1,856,799,265</t>
+    <t>2,091,845,768</t>
+  </si>
+  <si>
+    <t>1,498,510,636</t>
+  </si>
+  <si>
+    <t>1,776,666,556</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>53,587,184,540</t>
-[...5 lines deleted...]
-    <t>47,490,530,413</t>
+    <t>60,428,591,914</t>
+  </si>
+  <si>
+    <t>49,562,020,000</t>
+  </si>
+  <si>
+    <t>46,581,121,802</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>126,384,805,543</t>
-[...5 lines deleted...]
-    <t>111,864,618,656</t>
+    <t>160,217,258,759</t>
+  </si>
+  <si>
+    <t>140,059,541,597</t>
+  </si>
+  <si>
+    <t>116,306,704,161</t>
   </si>
   <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
-    <t>292,155,929</t>
-[...5 lines deleted...]
-    <t>146,989,408</t>
+    <t>250,106,846</t>
+  </si>
+  <si>
+    <t>425,836,865</t>
+  </si>
+  <si>
+    <t>169,997,785</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>10,919,517,380</t>
-[...5 lines deleted...]
-    <t>13,063,061,885</t>
+    <t>15,790,946,664</t>
+  </si>
+  <si>
+    <t>11,931,777,319</t>
+  </si>
+  <si>
+    <t>10,706,967,027</t>
   </si>
   <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
-    <t>118,754,047</t>
-[...5 lines deleted...]
-    <t>268,630,807</t>
+    <t>180,116,957</t>
+  </si>
+  <si>
+    <t>102,545,911</t>
+  </si>
+  <si>
+    <t>120,025,690</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>857,943,647</t>
-[...5 lines deleted...]
-    <t>10,036,036,730</t>
+    <t>5,705,991,168</t>
+  </si>
+  <si>
+    <t>4,937,021,131</t>
+  </si>
+  <si>
+    <t>1,305,097,080</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>8,111,191,765</t>
-[...5 lines deleted...]
-    <t>6,993,260,025</t>
+    <t>9,211,781,462</t>
+  </si>
+  <si>
+    <t>7,979,327,507</t>
+  </si>
+  <si>
+    <t>6,896,095,880</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>577,809,032</t>
-[...5 lines deleted...]
-    <t>543,192,505</t>
+    <t>425,488,832</t>
+  </si>
+  <si>
+    <t>431,459,157</t>
+  </si>
+  <si>
+    <t>395,554,231</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>54,882,519</t>
-[...5 lines deleted...]
-    <t>47,315,815</t>
+    <t>47,083,798</t>
+  </si>
+  <si>
+    <t>46,730,994</t>
+  </si>
+  <si>
+    <t>47,695,554</t>
   </si>
   <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
-    <t>6,574,180</t>
-[...5 lines deleted...]
-    <t>178,769</t>
+    <t>943,004</t>
+  </si>
+  <si>
+    <t>3,417,622</t>
+  </si>
+  <si>
+    <t>5,148,206</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>5,154,615,915</t>
-[...5 lines deleted...]
-    <t>4,710,494,734</t>
+    <t>4,460,612,153</t>
+  </si>
+  <si>
+    <t>3,175,619,604</t>
+  </si>
+  <si>
+    <t>4,604,770,792</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>1,544,460,578</t>
-[...5 lines deleted...]
-    <t>1,483,048,631</t>
+    <t>1,174,979,811</t>
+  </si>
+  <si>
+    <t>1,120,169,526</t>
+  </si>
+  <si>
+    <t>1,293,227,222</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>1,373,370,670</t>
-[...5 lines deleted...]
-    <t>1,393,976,755</t>
+    <t>1,320,074,726</t>
+  </si>
+  <si>
+    <t>986,775,641</t>
+  </si>
+  <si>
+    <t>1,306,398,113</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>3,032,253</t>
-[...5 lines deleted...]
-    <t>12,755,465</t>
+    <t>5,082,684</t>
+  </si>
+  <si>
+    <t>993,599</t>
+  </si>
+  <si>
+    <t>1,548,045</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>