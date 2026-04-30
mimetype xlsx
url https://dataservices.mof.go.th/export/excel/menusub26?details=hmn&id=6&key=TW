--- v0 (2025-10-02)
+++ v1 (2026-04-30)
@@ -12,1112 +12,1127 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>สิงหาคม 2568</t>
-[...5 lines deleted...]
-    <t>มิถุนายน 2568</t>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
+    <t>มกราคม 2569</t>
+  </si>
+  <si>
+    <t>ธันวาคม 2568</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>90,361,414,335</t>
-[...5 lines deleted...]
-    <t>45,956,173,210</t>
+    <t>77,487,620,438</t>
+  </si>
+  <si>
+    <t>156,094,274,426</t>
+  </si>
+  <si>
+    <t>67,431,086,155</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
-    <t>10,000</t>
+    <t>4,000</t>
+  </si>
+  <si>
+    <t>14,000</t>
+  </si>
+  <si>
+    <t>8,000</t>
+  </si>
+  <si>
+    <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
+  </si>
+  <si>
+    <t>867,702,071</t>
+  </si>
+  <si>
+    <t>569,401,356</t>
+  </si>
+  <si>
+    <t>621,357,401</t>
+  </si>
+  <si>
+    <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>2,000</t>
-[...17 lines deleted...]
-    <t>84,460</t>
+    <t>6,194</t>
   </si>
   <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
-    <t>3,264,083</t>
-[...2 lines deleted...]
-    <t>2,198,742</t>
+    <t>14,165,830</t>
+  </si>
+  <si>
+    <t>569,202</t>
   </si>
   <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
-    <t>7,990,396</t>
-[...5 lines deleted...]
-    <t>5,029,275</t>
+    <t>1,700,872</t>
+  </si>
+  <si>
+    <t>5,043,277</t>
+  </si>
+  <si>
+    <t>5,802,521</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>131,229</t>
-[...5 lines deleted...]
-    <t>1,126</t>
+    <t>18,951</t>
+  </si>
+  <si>
+    <t>466,025</t>
+  </si>
+  <si>
+    <t>46,469</t>
   </si>
   <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
-    <t>1,515,810</t>
-[...5 lines deleted...]
-    <t>1,860,073</t>
+    <t>2,602,637</t>
+  </si>
+  <si>
+    <t>674,064</t>
+  </si>
+  <si>
+    <t>2,217,792</t>
   </si>
   <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
-    <t>4,603</t>
-[...2 lines deleted...]
-    <t>826</t>
+    <t>3,886</t>
+  </si>
+  <si>
+    <t>4,031</t>
+  </si>
+  <si>
+    <t>4,743</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>584,465</t>
-[...5 lines deleted...]
-    <t>477,925</t>
+    <t>685,520</t>
+  </si>
+  <si>
+    <t>695,791</t>
+  </si>
+  <si>
+    <t>1,003,177</t>
   </si>
   <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
-    <t>4,057,654</t>
-[...5 lines deleted...]
-    <t>3,345,818</t>
+    <t>1,803,158</t>
+  </si>
+  <si>
+    <t>2,564,436</t>
+  </si>
+  <si>
+    <t>1,145,601</t>
   </si>
   <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
-    <t>233,015</t>
-[...5 lines deleted...]
-    <t>234,748</t>
+    <t>491,434</t>
+  </si>
+  <si>
+    <t>673,782</t>
+  </si>
+  <si>
+    <t>1,725,992</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>2,926,118</t>
-[...5 lines deleted...]
-    <t>5,688,882</t>
+    <t>1,671,688</t>
+  </si>
+  <si>
+    <t>7,481,755</t>
+  </si>
+  <si>
+    <t>76,650</t>
   </si>
   <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
-    <t>2,121,341</t>
-[...5 lines deleted...]
-    <t>2,430,867</t>
+    <t>2,558,157</t>
+  </si>
+  <si>
+    <t>151,640</t>
+  </si>
+  <si>
+    <t>2,722,009</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>6,281,955</t>
-[...5 lines deleted...]
-    <t>12,003,621</t>
+    <t>4,113,129</t>
+  </si>
+  <si>
+    <t>8,843,044</t>
+  </si>
+  <si>
+    <t>6,836,965</t>
+  </si>
+  <si>
+    <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
+  </si>
+  <si>
+    <t>11,320</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>2,619,373</t>
-[...5 lines deleted...]
-    <t>1,787,064</t>
+    <t>2,351,251</t>
+  </si>
+  <si>
+    <t>3,393,933</t>
+  </si>
+  <si>
+    <t>897,632</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>845,473</t>
-[...5 lines deleted...]
-    <t>2,098,638</t>
+    <t>1,834,932</t>
+  </si>
+  <si>
+    <t>1,053,837</t>
+  </si>
+  <si>
+    <t>2,149,534</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>17,909,534</t>
-[...5 lines deleted...]
-    <t>40,504,586</t>
+    <t>42,135,243</t>
+  </si>
+  <si>
+    <t>14,025,844</t>
+  </si>
+  <si>
+    <t>20,285,441</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>418,659</t>
-[...5 lines deleted...]
-    <t>2,925,122</t>
+    <t>7,757,633</t>
+  </si>
+  <si>
+    <t>1,630,882</t>
+  </si>
+  <si>
+    <t>2,207,587</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>35,807,888</t>
-[...5 lines deleted...]
-    <t>26,277,425</t>
+    <t>13,803,681</t>
+  </si>
+  <si>
+    <t>33,966,033</t>
+  </si>
+  <si>
+    <t>38,058,260</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>8,448,248</t>
-[...5 lines deleted...]
-    <t>7,606,734</t>
+    <t>24,156</t>
+  </si>
+  <si>
+    <t>10,253,833</t>
+  </si>
+  <si>
+    <t>25,460,014</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>3,637,848</t>
-[...5 lines deleted...]
-    <t>3,626,620</t>
+    <t>3,739,387</t>
+  </si>
+  <si>
+    <t>3,570,258</t>
+  </si>
+  <si>
+    <t>2,424,918</t>
   </si>
   <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
-    <t>24,399,779</t>
-[...5 lines deleted...]
-    <t>23,095,824</t>
+    <t>7,168,848</t>
+  </si>
+  <si>
+    <t>6,570,609</t>
+  </si>
+  <si>
+    <t>39,683,335</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>13,714,275</t>
-[...5 lines deleted...]
-    <t>8,843,625</t>
+    <t>804,390</t>
+  </si>
+  <si>
+    <t>5,563,331</t>
+  </si>
+  <si>
+    <t>3,797,962</t>
   </si>
   <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
-    <t>229,103,727</t>
-[...5 lines deleted...]
-    <t>196,199,276</t>
+    <t>136,806,098</t>
+  </si>
+  <si>
+    <t>188,108,993</t>
+  </si>
+  <si>
+    <t>166,470,843</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>352,092,860</t>
-[...5 lines deleted...]
-    <t>429,584,200</t>
+    <t>314,748,720</t>
+  </si>
+  <si>
+    <t>410,503,032</t>
+  </si>
+  <si>
+    <t>511,641,341</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>31,804,501</t>
-[...5 lines deleted...]
-    <t>64,075,518</t>
+    <t>42,631,488</t>
+  </si>
+  <si>
+    <t>37,589,192</t>
+  </si>
+  <si>
+    <t>33,335,089</t>
   </si>
   <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
-    <t>7,960,781</t>
-[...5 lines deleted...]
-    <t>8,495,768</t>
+    <t>8,841,082</t>
+  </si>
+  <si>
+    <t>5,332,751</t>
+  </si>
+  <si>
+    <t>4,526,564</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>121,231,491</t>
-[...5 lines deleted...]
-    <t>131,674,991</t>
+    <t>159,650,091</t>
+  </si>
+  <si>
+    <t>160,551,375</t>
+  </si>
+  <si>
+    <t>137,085,603</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>27,802,742</t>
-[...5 lines deleted...]
-    <t>25,036,835</t>
+    <t>20,730,425</t>
+  </si>
+  <si>
+    <t>32,430,078</t>
+  </si>
+  <si>
+    <t>15,428,256</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>54,442,188</t>
-[...5 lines deleted...]
-    <t>76,926,390</t>
+    <t>66,639,699</t>
+  </si>
+  <si>
+    <t>98,758,576</t>
+  </si>
+  <si>
+    <t>72,291,353</t>
   </si>
   <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
-    <t>19,573,650</t>
-[...5 lines deleted...]
-    <t>23,149,592</t>
+    <t>21,056,165</t>
+  </si>
+  <si>
+    <t>22,907,365</t>
+  </si>
+  <si>
+    <t>17,584,179</t>
+  </si>
+  <si>
+    <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
+  </si>
+  <si>
+    <t>28,603</t>
   </si>
   <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
-    <t>26,367,146</t>
-[...5 lines deleted...]
-    <t>30,892,354</t>
+    <t>12,221,528</t>
+  </si>
+  <si>
+    <t>11,798,549</t>
+  </si>
+  <si>
+    <t>21,951,272</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>339,095,419</t>
-[...5 lines deleted...]
-    <t>245,804,078</t>
+    <t>225,193,895</t>
+  </si>
+  <si>
+    <t>322,076,887</t>
+  </si>
+  <si>
+    <t>235,970,875</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>1,445,587,774</t>
-[...5 lines deleted...]
-    <t>1,490,455,049</t>
+    <t>1,145,832,069</t>
+  </si>
+  <si>
+    <t>1,364,599,969</t>
+  </si>
+  <si>
+    <t>1,289,239,195</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>274,825,328</t>
-[...5 lines deleted...]
-    <t>295,769,530</t>
+    <t>283,677,128</t>
+  </si>
+  <si>
+    <t>305,947,306</t>
+  </si>
+  <si>
+    <t>294,289,171</t>
   </si>
   <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
-    <t>3,705,729</t>
-[...5 lines deleted...]
-    <t>2,217,922</t>
+    <t>1,978,216</t>
+  </si>
+  <si>
+    <t>4,897,516</t>
+  </si>
+  <si>
+    <t>3,791,262</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>1,665,766</t>
-[...14 lines deleted...]
-    <t>287</t>
+    <t>1,877,636</t>
+  </si>
+  <si>
+    <t>1,513,070</t>
+  </si>
+  <si>
+    <t>3,221,292</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>2,853,808</t>
-[...5 lines deleted...]
-    <t>5,142,439</t>
+    <t>1,945,920</t>
+  </si>
+  <si>
+    <t>1,164,545</t>
+  </si>
+  <si>
+    <t>171,949</t>
   </si>
   <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
-    <t>4,285</t>
+    <t>27,014</t>
+  </si>
+  <si>
+    <t>41,443</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>41,768</t>
-[...5 lines deleted...]
-    <t>1,422,781</t>
+    <t>540,821</t>
+  </si>
+  <si>
+    <t>626,745</t>
+  </si>
+  <si>
+    <t>392,040</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>120,362,951</t>
-[...5 lines deleted...]
-    <t>125,622,680</t>
+    <t>112,518,133</t>
+  </si>
+  <si>
+    <t>82,717,118</t>
+  </si>
+  <si>
+    <t>71,208,176</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>27,154,278</t>
-[...5 lines deleted...]
-    <t>16,193,534</t>
+    <t>20,491,125</t>
+  </si>
+  <si>
+    <t>19,755,118</t>
+  </si>
+  <si>
+    <t>15,469,740</t>
   </si>
   <si>
     <t>50 ไหม</t>
   </si>
   <si>
-    <t>1,962,213</t>
-[...2 lines deleted...]
-    <t>2,584,095</t>
+    <t>3,425,533</t>
+  </si>
+  <si>
+    <t>4,270,534</t>
+  </si>
+  <si>
+    <t>16,149</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>725,307</t>
-[...5 lines deleted...]
-    <t>1,087,098</t>
+    <t>5,313</t>
+  </si>
+  <si>
+    <t>229,209</t>
+  </si>
+  <si>
+    <t>969,774</t>
   </si>
   <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
-    <t>2,149,612</t>
-[...5 lines deleted...]
-    <t>840,581</t>
+    <t>1,183,644</t>
+  </si>
+  <si>
+    <t>2,427,725</t>
+  </si>
+  <si>
+    <t>1,047,875</t>
   </si>
   <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
-    <t>397,962</t>
-[...2 lines deleted...]
-    <t>189,439</t>
+    <t>226,932</t>
+  </si>
+  <si>
+    <t>2,148</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>222,291,214</t>
-[...5 lines deleted...]
-    <t>180,007,883</t>
+    <t>106,894,277</t>
+  </si>
+  <si>
+    <t>129,439,884</t>
+  </si>
+  <si>
+    <t>159,362,389</t>
   </si>
   <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
-    <t>50,970,662</t>
-[...5 lines deleted...]
-    <t>27,463,588</t>
+    <t>49,127,239</t>
+  </si>
+  <si>
+    <t>32,255,051</t>
+  </si>
+  <si>
+    <t>41,993,726</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>28,715,302</t>
-[...5 lines deleted...]
-    <t>21,060,997</t>
+    <t>26,604,784</t>
+  </si>
+  <si>
+    <t>26,597,640</t>
+  </si>
+  <si>
+    <t>26,397,908</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>231,769</t>
-[...5 lines deleted...]
-    <t>150,725</t>
+    <t>214,237</t>
+  </si>
+  <si>
+    <t>618,865</t>
+  </si>
+  <si>
+    <t>8,942</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>29,743,831</t>
-[...5 lines deleted...]
-    <t>24,178,615</t>
+    <t>21,278,136</t>
+  </si>
+  <si>
+    <t>22,923,707</t>
+  </si>
+  <si>
+    <t>18,011,306</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>70,848,266</t>
-[...5 lines deleted...]
-    <t>66,535,429</t>
+    <t>50,365,595</t>
+  </si>
+  <si>
+    <t>62,774,268</t>
+  </si>
+  <si>
+    <t>51,303,901</t>
   </si>
   <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>373,100,292</t>
-[...5 lines deleted...]
-    <t>383,563,166</t>
+    <t>249,085,524</t>
+  </si>
+  <si>
+    <t>284,645,852</t>
+  </si>
+  <si>
+    <t>297,329,231</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>6,002,910</t>
-[...5 lines deleted...]
-    <t>12,598,198</t>
+    <t>13,946,787</t>
+  </si>
+  <si>
+    <t>7,003,794</t>
+  </si>
+  <si>
+    <t>67,847,060</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>1,924,032</t>
-[...5 lines deleted...]
-    <t>3,979,306</t>
+    <t>861,356</t>
+  </si>
+  <si>
+    <t>907,131</t>
+  </si>
+  <si>
+    <t>3,235,730</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>9,893,975</t>
-[...5 lines deleted...]
-    <t>10,324,133</t>
+    <t>13,683,049</t>
+  </si>
+  <si>
+    <t>11,283,319</t>
+  </si>
+  <si>
+    <t>6,355,430</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>9,201,371</t>
-[...5 lines deleted...]
-    <t>6,101,270</t>
+    <t>8,014,611</t>
+  </si>
+  <si>
+    <t>11,084,621</t>
+  </si>
+  <si>
+    <t>6,788,606</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>4,422,347</t>
-[...5 lines deleted...]
-    <t>11,517,773</t>
+    <t>3,443,569</t>
+  </si>
+  <si>
+    <t>3,824,962</t>
+  </si>
+  <si>
+    <t>3,013,859</t>
   </si>
   <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
-    <t>127,297</t>
-[...5 lines deleted...]
-    <t>74,785</t>
+    <t>93,621</t>
+  </si>
+  <si>
+    <t>343,632</t>
+  </si>
+  <si>
+    <t>378,506</t>
   </si>
   <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
-    <t>5,571</t>
-[...2 lines deleted...]
-    <t>18,340</t>
+    <t>4,312</t>
+  </si>
+  <si>
+    <t>29,101</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>10,538,648</t>
-[...5 lines deleted...]
-    <t>6,476,646</t>
+    <t>9,977,634</t>
+  </si>
+  <si>
+    <t>8,340,188</t>
+  </si>
+  <si>
+    <t>13,795,872</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>7,664,677</t>
-[...5 lines deleted...]
-    <t>18,683,609</t>
+    <t>53,902,753</t>
+  </si>
+  <si>
+    <t>58,699,996</t>
+  </si>
+  <si>
+    <t>29,372,827</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>38,093,175</t>
-[...5 lines deleted...]
-    <t>38,542,152</t>
+    <t>36,032,042</t>
+  </si>
+  <si>
+    <t>48,173,566</t>
+  </si>
+  <si>
+    <t>43,963,241</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>158,032,976</t>
-[...5 lines deleted...]
-    <t>260,837,709</t>
+    <t>214,368,226</t>
+  </si>
+  <si>
+    <t>153,058,312</t>
+  </si>
+  <si>
+    <t>168,993,990</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>839,472,305</t>
-[...5 lines deleted...]
-    <t>1,118,227,414</t>
+    <t>1,084,772,696</t>
+  </si>
+  <si>
+    <t>1,163,992,823</t>
+  </si>
+  <si>
+    <t>1,400,679,177</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>845,248,660</t>
-[...5 lines deleted...]
-    <t>776,401,570</t>
+    <t>987,224,150</t>
+  </si>
+  <si>
+    <t>888,677,847</t>
+  </si>
+  <si>
+    <t>781,940,951</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>676,738,453</t>
-[...5 lines deleted...]
-    <t>667,587,047</t>
+    <t>554,652,004</t>
+  </si>
+  <si>
+    <t>679,766,428</t>
+  </si>
+  <si>
+    <t>714,039,962</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>5,428,571</t>
-[...5 lines deleted...]
-    <t>6,185,415</t>
+    <t>5,951,530</t>
+  </si>
+  <si>
+    <t>8,818,640</t>
+  </si>
+  <si>
+    <t>4,523,615</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>204,273,738</t>
-[...5 lines deleted...]
-    <t>169,656,215</t>
+    <t>209,868,878</t>
+  </si>
+  <si>
+    <t>224,238,036</t>
+  </si>
+  <si>
+    <t>214,552,810</t>
   </si>
   <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
-    <t>390,095</t>
-[...5 lines deleted...]
-    <t>24,744,543</t>
+    <t>844,507</t>
+  </si>
+  <si>
+    <t>4,586,733</t>
+  </si>
+  <si>
+    <t>787,438</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
-    <t>6,296,368</t>
-[...5 lines deleted...]
-    <t>23,368,681</t>
+    <t>6,300,456</t>
+  </si>
+  <si>
+    <t>11,109,803</t>
+  </si>
+  <si>
+    <t>3,514,254</t>
   </si>
   <si>
     <t>80 ดีบุกและของทำด้วยดีบุก</t>
   </si>
   <si>
-    <t>5,273,673</t>
-[...5 lines deleted...]
-    <t>13,867,731</t>
+    <t>15,310,383</t>
+  </si>
+  <si>
+    <t>10,178,879</t>
+  </si>
+  <si>
+    <t>5,898,894</t>
   </si>
   <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
-    <t>5,125,726</t>
-[...5 lines deleted...]
-    <t>15,748,134</t>
+    <t>12,908,954</t>
+  </si>
+  <si>
+    <t>43,675,322</t>
+  </si>
+  <si>
+    <t>3,815,366</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>127,042,270</t>
-[...5 lines deleted...]
-    <t>133,031,368</t>
+    <t>112,551,698</t>
+  </si>
+  <si>
+    <t>124,816,428</t>
+  </si>
+  <si>
+    <t>139,185,633</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>85,921,784</t>
-[...5 lines deleted...]
-    <t>67,118,132</t>
+    <t>65,317,239</t>
+  </si>
+  <si>
+    <t>76,813,389</t>
+  </si>
+  <si>
+    <t>60,958,012</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>3,411,320,422</t>
-[...5 lines deleted...]
-    <t>8,824,490,288</t>
+    <t>8,058,217,147</t>
+  </si>
+  <si>
+    <t>11,444,572,557</t>
+  </si>
+  <si>
+    <t>6,670,134,629</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>77,871,480,320</t>
-[...5 lines deleted...]
-    <t>28,413,479,958</t>
+    <t>60,821,366,020</t>
+  </si>
+  <si>
+    <t>135,759,723,883</t>
+  </si>
+  <si>
+    <t>51,850,279,018</t>
   </si>
   <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
-    <t>880,654</t>
+    <t>15,082</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>252,519,803</t>
-[...5 lines deleted...]
-    <t>219,089,648</t>
+    <t>278,468,324</t>
+  </si>
+  <si>
+    <t>317,704,160</t>
+  </si>
+  <si>
+    <t>259,613,089</t>
   </si>
   <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
-    <t>4,340</t>
-[...5 lines deleted...]
-    <t>41,412</t>
+    <t>3,975</t>
+  </si>
+  <si>
+    <t>1,216,354</t>
+  </si>
+  <si>
+    <t>31,577</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>72,717</t>
-[...2 lines deleted...]
-    <t>6,962,545</t>
+    <t>4,836,485</t>
+  </si>
+  <si>
+    <t>1,675,312</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>582,629,348</t>
-[...5 lines deleted...]
-    <t>489,119,196</t>
+    <t>770,287,787</t>
+  </si>
+  <si>
+    <t>606,094,793</t>
+  </si>
+  <si>
+    <t>633,484,825</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>6,665,524</t>
-[...5 lines deleted...]
-    <t>5,849,620</t>
+    <t>2,915,461</t>
+  </si>
+  <si>
+    <t>8,728,257</t>
+  </si>
+  <si>
+    <t>7,744,421</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>4,200,305</t>
-[...5 lines deleted...]
-    <t>1,604,431</t>
+    <t>1,806,245</t>
+  </si>
+  <si>
+    <t>4,782,331</t>
+  </si>
+  <si>
+    <t>2,740,780</t>
   </si>
   <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
-    <t>600,273</t>
-[...2 lines deleted...]
-    <t>230,222</t>
+    <t>1,231,307</t>
+  </si>
+  <si>
+    <t>6,260,806</t>
+  </si>
+  <si>
+    <t>248,277</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>11,120,056</t>
-[...5 lines deleted...]
-    <t>19,661,681</t>
+    <t>15,007,619</t>
+  </si>
+  <si>
+    <t>29,061,332</t>
+  </si>
+  <si>
+    <t>13,268,756</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>30,016,407</t>
-[...5 lines deleted...]
-    <t>23,893,524</t>
+    <t>27,425,115</t>
+  </si>
+  <si>
+    <t>26,713,653</t>
+  </si>
+  <si>
+    <t>22,823,325</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>48,953,551</t>
-[...5 lines deleted...]
-    <t>37,881,378</t>
+    <t>33,070,101</t>
+  </si>
+  <si>
+    <t>35,868,329</t>
+  </si>
+  <si>
+    <t>26,882,197</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>351,158</t>
-[...5 lines deleted...]
-    <t>80,989</t>
+    <t>16,116</t>
+  </si>
+  <si>
+    <t>24,620</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1451,61 +1466,61 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D101"/>
+  <dimension ref="A1:D102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A101" sqref="A101"/>
+      <selection activeCell="A102" sqref="A102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
@@ -1529,222 +1544,222 @@
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
@@ -1946,888 +1961,902 @@
         <v>126</v>
       </c>
       <c r="D33" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>128</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" t="s">
         <v>130</v>
       </c>
       <c r="D34" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>132</v>
       </c>
       <c r="B35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" t="s">
         <v>133</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
+        <v>135</v>
+      </c>
+      <c r="C36" t="s">
         <v>136</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" t="s">
+        <v>139</v>
+      </c>
+      <c r="C37" t="s">
         <v>140</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" t="s">
+        <v>143</v>
+      </c>
+      <c r="C38" t="s">
         <v>144</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" t="s">
         <v>148</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B40" t="s">
+        <v>151</v>
+      </c>
+      <c r="C40" t="s">
         <v>152</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>154</v>
+      </c>
+      <c r="B41" t="s">
         <v>155</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>156</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B42" t="s">
         <v>159</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>160</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B43" t="s">
-        <v>162</v>
+        <v>17</v>
       </c>
       <c r="C43" t="s">
         <v>163</v>
       </c>
       <c r="D43" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>165</v>
       </c>
       <c r="B44" t="s">
         <v>166</v>
       </c>
       <c r="C44" t="s">
         <v>167</v>
       </c>
       <c r="D44" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>169</v>
       </c>
       <c r="B45" t="s">
         <v>170</v>
       </c>
       <c r="C45" t="s">
         <v>171</v>
       </c>
       <c r="D45" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>173</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D46" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B48" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D48" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C49" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B50" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C50" t="s">
-        <v>189</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B51" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C51" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D51" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B52" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C52" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D52" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C53" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D53" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B54" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C54" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D54" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C55" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D55" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B56" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C56" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D56" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B57" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C57" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D57" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B58" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C58" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D58" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C59" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D59" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C60" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D60" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B61" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C61" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D61" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C62" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D62" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B63" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C63" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D63" t="s">
-        <v>10</v>
+        <v>243</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B64" t="s">
-        <v>243</v>
+        <v>17</v>
       </c>
       <c r="C64" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D64" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C65" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D65" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B66" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C66" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D66" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B67" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C67" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D67" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B68" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C68" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D68" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B69" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C69" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D69" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B70" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C70" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D70" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B71" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C71" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D71" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B72" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C72" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D72" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B73" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C73" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D73" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B74" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C74" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D74" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B75" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C75" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D75" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B76" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C76" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D76" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B77" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C77" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D77" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B78" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C78" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D78" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B79" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C79" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D79" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B80" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C80" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D80" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B81" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>313</v>
       </c>
       <c r="D81" t="s">
-        <v>10</v>
+        <v>314</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B82" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C82" t="s">
-        <v>314</v>
+        <v>17</v>
       </c>
       <c r="D82" t="s">
-        <v>315</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B83" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C83" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D83" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B84" t="s">
-        <v>10</v>
+        <v>322</v>
       </c>
       <c r="C84" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D84" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B85" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C85" t="s">
-        <v>325</v>
+        <v>17</v>
       </c>
       <c r="D85" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B86" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C86" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D86" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B87" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C87" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D87" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B88" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C88" t="s">
-        <v>10</v>
+        <v>338</v>
       </c>
       <c r="D88" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B89" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C89" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D89" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C90" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D90" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B91" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C91" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D91" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B92" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C92" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D92" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:4">
-      <c r="A93" s="2" t="s">
+      <c r="A93" t="s">
+        <v>356</v>
+      </c>
+      <c r="B93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C93" t="s">
+        <v>357</v>
+      </c>
+      <c r="D93" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B93" s="2" t="s">
+      <c r="B94" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C93" s="2" t="s">
+      <c r="C94" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D94" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D100" s="3"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="3"/>
       <c r="B101" s="3"/>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
     </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="3"/>
+      <c r="B102" s="3"/>
+      <c r="C102" s="3"/>
+      <c r="D102" s="3"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A100:D100"/>
     <mergeCell ref="A101:D101"/>
+    <mergeCell ref="A102:D102"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>