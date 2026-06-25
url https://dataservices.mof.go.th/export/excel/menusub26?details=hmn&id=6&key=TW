--- v1 (2026-04-30)
+++ v2 (2026-06-25)
@@ -12,1127 +12,1097 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
+  </si>
+  <si>
     <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
-    <t>มกราคม 2569</t>
-[...4 lines deleted...]
-  <si>
     <t>รวม</t>
   </si>
   <si>
+    <t>177,105,299,224</t>
+  </si>
+  <si>
+    <t>136,855,699,200</t>
+  </si>
+  <si>
     <t>77,487,620,438</t>
   </si>
   <si>
-    <t>156,094,274,426</t>
-[...4 lines deleted...]
-  <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
+    <t>71,905</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>4,000</t>
   </si>
   <si>
-    <t>14,000</t>
-[...4 lines deleted...]
-  <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
+    <t>372,566,695</t>
+  </si>
+  <si>
+    <t>773,204,914</t>
+  </si>
+  <si>
     <t>867,702,071</t>
   </si>
   <si>
-    <t>569,401,356</t>
-[...4 lines deleted...]
-  <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>0</t>
-[...2 lines deleted...]
-    <t>6,194</t>
+    <t>3,015</t>
   </si>
   <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
+    <t>21,996,409</t>
+  </si>
+  <si>
     <t>14,165,830</t>
   </si>
   <si>
-    <t>569,202</t>
-[...1 lines deleted...]
-  <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
+    <t>6,173,299</t>
+  </si>
+  <si>
+    <t>2,393,315</t>
+  </si>
+  <si>
     <t>1,700,872</t>
   </si>
   <si>
-    <t>5,043,277</t>
-[...4 lines deleted...]
-  <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
+    <t>44,646</t>
+  </si>
+  <si>
     <t>18,951</t>
   </si>
   <si>
-    <t>466,025</t>
-[...2 lines deleted...]
-    <t>46,469</t>
+    <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>3,526</t>
   </si>
   <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
+    <t>3,001,273</t>
+  </si>
+  <si>
+    <t>318,084</t>
+  </si>
+  <si>
     <t>2,602,637</t>
   </si>
   <si>
-    <t>674,064</t>
-[...4 lines deleted...]
-  <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
+    <t>2,050</t>
+  </si>
+  <si>
+    <t>3,888</t>
+  </si>
+  <si>
     <t>3,886</t>
   </si>
   <si>
-    <t>4,031</t>
-[...4 lines deleted...]
-  <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
+    <t>878,192</t>
+  </si>
+  <si>
+    <t>856,701</t>
+  </si>
+  <si>
     <t>685,520</t>
   </si>
   <si>
-    <t>695,791</t>
-[...4 lines deleted...]
-  <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
+    <t>3,617,529</t>
+  </si>
+  <si>
+    <t>2,574,573</t>
+  </si>
+  <si>
     <t>1,803,158</t>
   </si>
   <si>
-    <t>2,564,436</t>
-[...4 lines deleted...]
-  <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
+    <t>740,102</t>
+  </si>
+  <si>
+    <t>2,245,251</t>
+  </si>
+  <si>
     <t>491,434</t>
   </si>
   <si>
-    <t>673,782</t>
-[...4 lines deleted...]
-  <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>1,904,178</t>
+  </si>
+  <si>
+    <t>1,578,544</t>
+  </si>
+  <si>
     <t>1,671,688</t>
   </si>
   <si>
-    <t>7,481,755</t>
-[...4 lines deleted...]
-  <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
+    <t>761,968</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
     <t>2,558,157</t>
   </si>
   <si>
-    <t>151,640</t>
-[...4 lines deleted...]
-  <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
+    <t>8,392,963</t>
+  </si>
+  <si>
+    <t>6,427,050</t>
+  </si>
+  <si>
     <t>4,113,129</t>
   </si>
   <si>
-    <t>8,843,044</t>
-[...4 lines deleted...]
-  <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
+    <t>1,500</t>
+  </si>
+  <si>
     <t>11,320</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
+    <t>812,311</t>
+  </si>
+  <si>
+    <t>1,820,994</t>
+  </si>
+  <si>
     <t>2,351,251</t>
   </si>
   <si>
-    <t>3,393,933</t>
-[...4 lines deleted...]
-  <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
+    <t>2,595,786</t>
+  </si>
+  <si>
+    <t>1,049,240</t>
+  </si>
+  <si>
     <t>1,834,932</t>
   </si>
   <si>
-    <t>1,053,837</t>
-[...4 lines deleted...]
-  <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
+    <t>28,681,874</t>
+  </si>
+  <si>
+    <t>23,765,823</t>
+  </si>
+  <si>
     <t>42,135,243</t>
   </si>
   <si>
-    <t>14,025,844</t>
-[...4 lines deleted...]
-  <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
+    <t>4,063,589</t>
+  </si>
+  <si>
+    <t>81,736</t>
+  </si>
+  <si>
     <t>7,757,633</t>
   </si>
   <si>
-    <t>1,630,882</t>
-[...4 lines deleted...]
-  <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
+    <t>31,318,897</t>
+  </si>
+  <si>
+    <t>25,777,878</t>
+  </si>
+  <si>
     <t>13,803,681</t>
   </si>
   <si>
-    <t>33,966,033</t>
-[...4 lines deleted...]
-  <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
+    <t>7,671,497</t>
+  </si>
+  <si>
+    <t>15,162,587</t>
+  </si>
+  <si>
     <t>24,156</t>
   </si>
   <si>
-    <t>10,253,833</t>
-[...4 lines deleted...]
-  <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
+    <t>4,355,967</t>
+  </si>
+  <si>
+    <t>4,027,873</t>
+  </si>
+  <si>
     <t>3,739,387</t>
   </si>
   <si>
-    <t>3,570,258</t>
-[...4 lines deleted...]
-  <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
+    <t>6,028,888</t>
+  </si>
+  <si>
+    <t>33,539,118</t>
+  </si>
+  <si>
     <t>7,168,848</t>
   </si>
   <si>
-    <t>6,570,609</t>
-[...4 lines deleted...]
-  <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>2,361,682,664</t>
+  </si>
+  <si>
+    <t>4,722,592</t>
+  </si>
+  <si>
     <t>804,390</t>
   </si>
   <si>
-    <t>5,563,331</t>
-[...4 lines deleted...]
-  <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
+    <t>319,642,832</t>
+  </si>
+  <si>
+    <t>201,249,472</t>
+  </si>
+  <si>
     <t>136,806,098</t>
   </si>
   <si>
-    <t>188,108,993</t>
-[...4 lines deleted...]
-  <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
+    <t>479,025,510</t>
+  </si>
+  <si>
+    <t>441,490,173</t>
+  </si>
+  <si>
     <t>314,748,720</t>
   </si>
   <si>
-    <t>410,503,032</t>
-[...4 lines deleted...]
-  <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
+    <t>46,035,870</t>
+  </si>
+  <si>
+    <t>54,288,219</t>
+  </si>
+  <si>
     <t>42,631,488</t>
   </si>
   <si>
-    <t>37,589,192</t>
-[...4 lines deleted...]
-  <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
+    <t>8,401,358</t>
+  </si>
+  <si>
+    <t>10,426,585</t>
+  </si>
+  <si>
     <t>8,841,082</t>
   </si>
   <si>
-    <t>5,332,751</t>
-[...4 lines deleted...]
-  <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
+    <t>203,881,739</t>
+  </si>
+  <si>
+    <t>153,842,426</t>
+  </si>
+  <si>
     <t>159,650,091</t>
   </si>
   <si>
-    <t>160,551,375</t>
-[...4 lines deleted...]
-  <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
+    <t>29,482,685</t>
+  </si>
+  <si>
+    <t>38,341,857</t>
+  </si>
+  <si>
     <t>20,730,425</t>
   </si>
   <si>
-    <t>32,430,078</t>
-[...4 lines deleted...]
-  <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
+    <t>79,963,704</t>
+  </si>
+  <si>
+    <t>75,821,259</t>
+  </si>
+  <si>
     <t>66,639,699</t>
   </si>
   <si>
-    <t>98,758,576</t>
-[...4 lines deleted...]
-  <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
+    <t>37,829,081</t>
+  </si>
+  <si>
+    <t>18,017,375</t>
+  </si>
+  <si>
     <t>21,056,165</t>
   </si>
   <si>
-    <t>22,907,365</t>
-[...4 lines deleted...]
-  <si>
     <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
   </si>
   <si>
-    <t>28,603</t>
+    <t>176,813</t>
   </si>
   <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
+    <t>18,574,849</t>
+  </si>
+  <si>
+    <t>8,874,291</t>
+  </si>
+  <si>
     <t>12,221,528</t>
   </si>
   <si>
-    <t>11,798,549</t>
-[...4 lines deleted...]
-  <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>313,919,155</t>
+  </si>
+  <si>
+    <t>267,948,308</t>
+  </si>
+  <si>
     <t>225,193,895</t>
   </si>
   <si>
-    <t>322,076,887</t>
-[...4 lines deleted...]
-  <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
+    <t>1,602,512,807</t>
+  </si>
+  <si>
+    <t>1,149,781,620</t>
+  </si>
+  <si>
     <t>1,145,832,069</t>
   </si>
   <si>
-    <t>1,364,599,969</t>
-[...4 lines deleted...]
-  <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
+    <t>403,272,115</t>
+  </si>
+  <si>
+    <t>306,295,023</t>
+  </si>
+  <si>
     <t>283,677,128</t>
   </si>
   <si>
-    <t>305,947,306</t>
-[...4 lines deleted...]
-  <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
+    <t>3,633,879</t>
+  </si>
+  <si>
+    <t>1,116,411</t>
+  </si>
+  <si>
     <t>1,978,216</t>
   </si>
   <si>
-    <t>4,897,516</t>
-[...4 lines deleted...]
-  <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
+    <t>2,046,170</t>
+  </si>
+  <si>
+    <t>952,617</t>
+  </si>
+  <si>
     <t>1,877,636</t>
   </si>
   <si>
-    <t>1,513,070</t>
-[...4 lines deleted...]
-  <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
+    <t>1,545,578</t>
+  </si>
+  <si>
+    <t>4,488,130</t>
+  </si>
+  <si>
     <t>1,945,920</t>
   </si>
   <si>
-    <t>1,164,545</t>
-[...13 lines deleted...]
-  <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
+    <t>631,619</t>
+  </si>
+  <si>
     <t>540,821</t>
   </si>
   <si>
-    <t>626,745</t>
-[...4 lines deleted...]
-  <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
+    <t>98,851,665</t>
+  </si>
+  <si>
+    <t>81,825,594</t>
+  </si>
+  <si>
     <t>112,518,133</t>
   </si>
   <si>
-    <t>82,717,118</t>
-[...4 lines deleted...]
-  <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
+    <t>10,676,268</t>
+  </si>
+  <si>
+    <t>16,439,920</t>
+  </si>
+  <si>
     <t>20,491,125</t>
   </si>
   <si>
-    <t>19,755,118</t>
-[...4 lines deleted...]
-  <si>
     <t>50 ไหม</t>
   </si>
   <si>
     <t>3,425,533</t>
   </si>
   <si>
-    <t>4,270,534</t>
-[...4 lines deleted...]
-  <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
+    <t>1,023,468</t>
+  </si>
+  <si>
+    <t>112,138</t>
+  </si>
+  <si>
     <t>5,313</t>
   </si>
   <si>
-    <t>229,209</t>
-[...4 lines deleted...]
-  <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
+    <t>2,664,349</t>
+  </si>
+  <si>
+    <t>427,725</t>
+  </si>
+  <si>
     <t>1,183,644</t>
   </si>
   <si>
-    <t>2,427,725</t>
-[...4 lines deleted...]
-  <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
     <t>226,932</t>
   </si>
   <si>
-    <t>2,148</t>
-[...1 lines deleted...]
-  <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
+    <t>107,380,822</t>
+  </si>
+  <si>
+    <t>109,441,322</t>
+  </si>
+  <si>
     <t>106,894,277</t>
   </si>
   <si>
-    <t>129,439,884</t>
-[...4 lines deleted...]
-  <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
+    <t>32,559,977</t>
+  </si>
+  <si>
+    <t>28,843,895</t>
+  </si>
+  <si>
     <t>49,127,239</t>
   </si>
   <si>
-    <t>32,255,051</t>
-[...4 lines deleted...]
-  <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
+    <t>22,982,649</t>
+  </si>
+  <si>
+    <t>22,528,692</t>
+  </si>
+  <si>
     <t>26,604,784</t>
   </si>
   <si>
-    <t>26,597,640</t>
-[...4 lines deleted...]
-  <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
+    <t>113,327</t>
+  </si>
+  <si>
+    <t>692,070</t>
+  </si>
+  <si>
     <t>214,237</t>
   </si>
   <si>
-    <t>618,865</t>
-[...4 lines deleted...]
-  <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
+    <t>21,352,852</t>
+  </si>
+  <si>
+    <t>18,035,791</t>
+  </si>
+  <si>
     <t>21,278,136</t>
   </si>
   <si>
-    <t>22,923,707</t>
-[...4 lines deleted...]
-  <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
+    <t>41,061,506</t>
+  </si>
+  <si>
+    <t>51,669,083</t>
+  </si>
+  <si>
     <t>50,365,595</t>
   </si>
   <si>
-    <t>62,774,268</t>
-[...4 lines deleted...]
-  <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>231,595,610</t>
+  </si>
+  <si>
+    <t>215,126,360</t>
+  </si>
+  <si>
     <t>249,085,524</t>
   </si>
   <si>
-    <t>284,645,852</t>
-[...4 lines deleted...]
-  <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>5,432,546</t>
+  </si>
+  <si>
+    <t>2,836,305</t>
+  </si>
+  <si>
     <t>13,946,787</t>
   </si>
   <si>
-    <t>7,003,794</t>
-[...4 lines deleted...]
-  <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>1,698,996</t>
+  </si>
+  <si>
+    <t>1,314,842</t>
+  </si>
+  <si>
     <t>861,356</t>
   </si>
   <si>
-    <t>907,131</t>
-[...4 lines deleted...]
-  <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
+    <t>17,203,796</t>
+  </si>
+  <si>
+    <t>9,188,228</t>
+  </si>
+  <si>
     <t>13,683,049</t>
   </si>
   <si>
-    <t>11,283,319</t>
-[...4 lines deleted...]
-  <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
+    <t>8,589,637</t>
+  </si>
+  <si>
+    <t>9,455,563</t>
+  </si>
+  <si>
     <t>8,014,611</t>
   </si>
   <si>
-    <t>11,084,621</t>
-[...4 lines deleted...]
-  <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
+    <t>1,408,062</t>
+  </si>
+  <si>
+    <t>910,331</t>
+  </si>
+  <si>
     <t>3,443,569</t>
   </si>
   <si>
-    <t>3,824,962</t>
-[...4 lines deleted...]
-  <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
+    <t>763,974</t>
+  </si>
+  <si>
+    <t>1,351,609</t>
+  </si>
+  <si>
     <t>93,621</t>
   </si>
   <si>
-    <t>343,632</t>
-[...13 lines deleted...]
-  <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
+    <t>11,482,076</t>
+  </si>
+  <si>
+    <t>7,126,630</t>
+  </si>
+  <si>
     <t>9,977,634</t>
   </si>
   <si>
-    <t>8,340,188</t>
-[...4 lines deleted...]
-  <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
+    <t>42,732,628</t>
+  </si>
+  <si>
+    <t>37,846,121</t>
+  </si>
+  <si>
     <t>53,902,753</t>
   </si>
   <si>
-    <t>58,699,996</t>
-[...4 lines deleted...]
-  <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
+    <t>109,472,949</t>
+  </si>
+  <si>
+    <t>24,705,438</t>
+  </si>
+  <si>
     <t>36,032,042</t>
   </si>
   <si>
-    <t>48,173,566</t>
-[...4 lines deleted...]
-  <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
+    <t>209,610,979</t>
+  </si>
+  <si>
+    <t>172,092,249</t>
+  </si>
+  <si>
     <t>214,368,226</t>
   </si>
   <si>
-    <t>153,058,312</t>
-[...4 lines deleted...]
-  <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
+    <t>1,435,792,578</t>
+  </si>
+  <si>
+    <t>1,336,697,843</t>
+  </si>
+  <si>
     <t>1,084,772,696</t>
   </si>
   <si>
-    <t>1,163,992,823</t>
-[...4 lines deleted...]
-  <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
+    <t>1,284,600,464</t>
+  </si>
+  <si>
+    <t>879,539,560</t>
+  </si>
+  <si>
     <t>987,224,150</t>
   </si>
   <si>
-    <t>888,677,847</t>
-[...4 lines deleted...]
-  <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
+    <t>938,336,105</t>
+  </si>
+  <si>
+    <t>507,769,088</t>
+  </si>
+  <si>
     <t>554,652,004</t>
   </si>
   <si>
-    <t>679,766,428</t>
-[...4 lines deleted...]
-  <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
+    <t>10,347,117</t>
+  </si>
+  <si>
+    <t>4,357,397</t>
+  </si>
+  <si>
     <t>5,951,530</t>
   </si>
   <si>
-    <t>8,818,640</t>
-[...4 lines deleted...]
-  <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
+    <t>222,128,530</t>
+  </si>
+  <si>
+    <t>204,975,534</t>
+  </si>
+  <si>
     <t>209,868,878</t>
   </si>
   <si>
-    <t>224,238,036</t>
-[...4 lines deleted...]
-  <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
+    <t>284,704</t>
+  </si>
+  <si>
+    <t>3,468,391</t>
+  </si>
+  <si>
     <t>844,507</t>
   </si>
   <si>
-    <t>4,586,733</t>
-[...4 lines deleted...]
-  <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
+    <t>81,819,231</t>
+  </si>
+  <si>
+    <t>39,516,919</t>
+  </si>
+  <si>
     <t>6,300,456</t>
   </si>
   <si>
-    <t>11,109,803</t>
-[...4 lines deleted...]
-  <si>
     <t>80 ดีบุกและของทำด้วยดีบุก</t>
   </si>
   <si>
+    <t>17,975,091</t>
+  </si>
+  <si>
+    <t>1,311,291</t>
+  </si>
+  <si>
     <t>15,310,383</t>
   </si>
   <si>
-    <t>10,178,879</t>
-[...4 lines deleted...]
-  <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
+    <t>42,521,716</t>
+  </si>
+  <si>
+    <t>35,944,278</t>
+  </si>
+  <si>
     <t>12,908,954</t>
   </si>
   <si>
-    <t>43,675,322</t>
-[...4 lines deleted...]
-  <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>115,725,560</t>
+  </si>
+  <si>
+    <t>95,379,597</t>
+  </si>
+  <si>
     <t>112,551,698</t>
   </si>
   <si>
-    <t>124,816,428</t>
-[...4 lines deleted...]
-  <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>63,010,998</t>
+  </si>
+  <si>
+    <t>47,157,793</t>
+  </si>
+  <si>
     <t>65,317,239</t>
   </si>
   <si>
-    <t>76,813,389</t>
-[...4 lines deleted...]
-  <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>13,964,666,482</t>
+  </si>
+  <si>
+    <t>9,359,312,458</t>
+  </si>
+  <si>
     <t>8,058,217,147</t>
   </si>
   <si>
-    <t>11,444,572,557</t>
-[...4 lines deleted...]
-  <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
+    <t>150,310,884,042</t>
+  </si>
+  <si>
+    <t>118,933,987,711</t>
+  </si>
+  <si>
     <t>60,821,366,020</t>
   </si>
   <si>
-    <t>135,759,723,883</t>
-[...4 lines deleted...]
-  <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
     <t>15,082</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>225,838,173</t>
+  </si>
+  <si>
+    <t>186,920,436</t>
+  </si>
+  <si>
     <t>278,468,324</t>
   </si>
   <si>
-    <t>317,704,160</t>
-[...4 lines deleted...]
-  <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
+    <t>225,051</t>
+  </si>
+  <si>
     <t>3,975</t>
   </si>
   <si>
-    <t>1,216,354</t>
-[...4 lines deleted...]
-  <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
+    <t>37,167</t>
+  </si>
+  <si>
     <t>4,836,485</t>
   </si>
   <si>
-    <t>1,675,312</t>
-[...1 lines deleted...]
-  <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
+    <t>901,642,468</t>
+  </si>
+  <si>
+    <t>711,773,673</t>
+  </si>
+  <si>
     <t>770,287,787</t>
   </si>
   <si>
-    <t>606,094,793</t>
-[...4 lines deleted...]
-  <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
+    <t>5,583,911</t>
+  </si>
+  <si>
+    <t>9,011,291</t>
+  </si>
+  <si>
     <t>2,915,461</t>
   </si>
   <si>
-    <t>8,728,257</t>
-[...4 lines deleted...]
-  <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
+    <t>2,967,438</t>
+  </si>
+  <si>
+    <t>1,064,240</t>
+  </si>
+  <si>
     <t>1,806,245</t>
   </si>
   <si>
-    <t>4,782,331</t>
-[...4 lines deleted...]
-  <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
+    <t>743,133</t>
+  </si>
+  <si>
+    <t>82,366</t>
+  </si>
+  <si>
     <t>1,231,307</t>
   </si>
   <si>
-    <t>6,260,806</t>
-[...4 lines deleted...]
-  <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
+    <t>23,872,307</t>
+  </si>
+  <si>
+    <t>18,347,536</t>
+  </si>
+  <si>
     <t>15,007,619</t>
   </si>
   <si>
-    <t>29,061,332</t>
-[...4 lines deleted...]
-  <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
+    <t>21,679,804</t>
+  </si>
+  <si>
+    <t>13,897,726</t>
+  </si>
+  <si>
     <t>27,425,115</t>
   </si>
   <si>
-    <t>26,713,653</t>
-[...4 lines deleted...]
-  <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>38,090,836</t>
+  </si>
+  <si>
+    <t>20,597,668</t>
+  </si>
+  <si>
     <t>33,070,101</t>
   </si>
   <si>
-    <t>35,868,329</t>
-[...4 lines deleted...]
-  <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>16,116</t>
-[...2 lines deleted...]
-    <t>24,620</t>
+    <t>3,508</t>
+  </si>
+  <si>
+    <t>50,283</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1466,62 +1436,62 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D102"/>
+  <dimension ref="A1:D101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A101" sqref="A101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
@@ -1544,1319 +1514,1305 @@
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" t="s">
         <v>26</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>98</v>
+      </c>
+      <c r="C27" t="s">
+        <v>99</v>
+      </c>
+      <c r="D27" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" t="s">
+        <v>103</v>
+      </c>
+      <c r="D28" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" t="s">
+        <v>122</v>
+      </c>
+      <c r="C33" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" t="s">
+        <v>130</v>
+      </c>
+      <c r="C35" t="s">
+        <v>131</v>
+      </c>
+      <c r="D35" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" t="s">
         <v>134</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" t="s">
+        <v>137</v>
+      </c>
+      <c r="D37" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" t="s">
+        <v>140</v>
+      </c>
+      <c r="C38" t="s">
+        <v>141</v>
+      </c>
+      <c r="D38" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" t="s">
+        <v>144</v>
+      </c>
+      <c r="C39" t="s">
+        <v>145</v>
+      </c>
+      <c r="D39" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>147</v>
+      </c>
+      <c r="B40" t="s">
+        <v>148</v>
+      </c>
+      <c r="C40" t="s">
+        <v>149</v>
+      </c>
+      <c r="D40" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>151</v>
+      </c>
+      <c r="B41" t="s">
+        <v>152</v>
+      </c>
+      <c r="C41" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>159</v>
+      </c>
+      <c r="B43" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" t="s">
+        <v>161</v>
+      </c>
+      <c r="D43" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>163</v>
+      </c>
+      <c r="B44" t="s">
+        <v>164</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>166</v>
+      </c>
+      <c r="B45" t="s">
+        <v>167</v>
+      </c>
+      <c r="C45" t="s">
+        <v>168</v>
+      </c>
+      <c r="D45" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>170</v>
+      </c>
+      <c r="B46" t="s">
+        <v>171</v>
+      </c>
+      <c r="C46" t="s">
+        <v>172</v>
+      </c>
+      <c r="D46" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B47" t="s">
-        <v>178</v>
+        <v>10</v>
       </c>
       <c r="C47" t="s">
-        <v>179</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B48" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C48" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D48" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B49" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C49" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D49" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B50" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B51" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C51" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D51" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B52" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C52" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="D52" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B53" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C53" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D53" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B54" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C54" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="D54" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B55" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C55" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D55" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B56" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C56" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D56" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B57" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C57" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="D57" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B58" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C58" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="D58" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B59" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="C59" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D59" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B60" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C60" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D60" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B61" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C61" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="D61" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B62" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="C62" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D62" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B63" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="C63" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D63" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B64" t="s">
-        <v>17</v>
+        <v>239</v>
       </c>
       <c r="C64" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D64" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B65" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C65" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="D65" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B66" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C66" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D66" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B67" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C67" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D67" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B68" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C68" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D68" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B69" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C69" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="D69" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B70" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C70" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D70" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B71" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C71" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D71" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B72" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C72" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D72" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B73" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C73" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D73" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B74" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C74" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D74" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B75" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C75" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D75" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B76" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C76" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D76" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B77" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C77" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="D77" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B78" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C78" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D78" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B79" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C79" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D79" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B80" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C80" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D80" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B81" t="s">
-        <v>312</v>
+        <v>10</v>
       </c>
       <c r="C81" t="s">
-        <v>313</v>
+        <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B82" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="C82" t="s">
-        <v>17</v>
+        <v>310</v>
       </c>
       <c r="D82" t="s">
-        <v>17</v>
+        <v>311</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B83" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C83" t="s">
-        <v>319</v>
+        <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B84" t="s">
-        <v>322</v>
+        <v>10</v>
       </c>
       <c r="C84" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="D84" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="B85" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="C85" t="s">
-        <v>17</v>
+        <v>320</v>
       </c>
       <c r="D85" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B86" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C86" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D86" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B87" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C87" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D87" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="B88" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="C88" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D88" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B89" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C89" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="D89" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B90" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C90" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D90" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B91" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C91" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="D91" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B92" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C92" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="D92" t="s">
-        <v>355</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:4">
-      <c r="A93" t="s">
-[...13 lines deleted...]
-      <c r="A94" s="2" t="s">
+      <c r="A93" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B94" s="2" t="s">
+      <c r="B93" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C94" s="2" t="s">
+      <c r="C93" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D93" s="2" t="s">
         <v>7</v>
       </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="3"/>
+      <c r="B100" s="3"/>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="3"/>
       <c r="B101" s="3"/>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
     </row>
-    <row r="102" spans="1:4">
-[...4 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
+    <mergeCell ref="A100:D100"/>
     <mergeCell ref="A101:D101"/>
-    <mergeCell ref="A102:D102"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>