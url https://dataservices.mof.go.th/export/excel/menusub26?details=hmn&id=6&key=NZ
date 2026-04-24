--- v1 (2025-11-25)
+++ v2 (2026-04-24)
@@ -12,890 +12,869 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>กันยายน 2568</t>
-[...5 lines deleted...]
-    <t>กรกฎาคม 2568</t>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
+    <t>มกราคม 2569</t>
+  </si>
+  <si>
+    <t>ธันวาคม 2568</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>1,555,430,000</t>
-[...5 lines deleted...]
-    <t>2,654,902,775</t>
+    <t>2,455,192,303</t>
+  </si>
+  <si>
+    <t>2,492,646,803</t>
+  </si>
+  <si>
+    <t>2,402,907,350</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
+    <t>19,144,674</t>
+  </si>
+  <si>
+    <t>32,753,228</t>
+  </si>
+  <si>
+    <t>14,050</t>
+  </si>
+  <si>
+    <t>02 เนื้อสัตว์และส่วนอื่นของสัตว์ที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>80,358,053</t>
+  </si>
+  <si>
+    <t>79,522,798</t>
+  </si>
+  <si>
+    <t>37,381,145</t>
+  </si>
+  <si>
+    <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
+  </si>
+  <si>
+    <t>31,487,809</t>
+  </si>
+  <si>
+    <t>11,559,369</t>
+  </si>
+  <si>
+    <t>9,313,272</t>
+  </si>
+  <si>
+    <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
+  </si>
+  <si>
+    <t>1,764,357,216</t>
+  </si>
+  <si>
+    <t>1,708,342,840</t>
+  </si>
+  <si>
+    <t>1,652,952,938</t>
+  </si>
+  <si>
+    <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
+  </si>
+  <si>
+    <t>28,521,910</t>
+  </si>
+  <si>
+    <t>33,100,237</t>
+  </si>
+  <si>
+    <t>20,799,769</t>
+  </si>
+  <si>
+    <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
+    <t>25,279</t>
+  </si>
+  <si>
+    <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>7,164,790</t>
+  </si>
+  <si>
+    <t>15,881,193</t>
+  </si>
+  <si>
+    <t>14,098,757</t>
+  </si>
+  <si>
+    <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>4,565,810</t>
+  </si>
+  <si>
+    <t>46,312,960</t>
+  </si>
+  <si>
+    <t>34,539,166</t>
+  </si>
+  <si>
+    <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
+  </si>
+  <si>
+    <t>2,694</t>
+  </si>
+  <si>
+    <t>174,741</t>
+  </si>
+  <si>
+    <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
+  </si>
+  <si>
+    <t>731,698</t>
+  </si>
+  <si>
+    <t>12,390</t>
+  </si>
+  <si>
+    <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
+  </si>
+  <si>
+    <t>9,682,338</t>
+  </si>
+  <si>
+    <t>1,582,977</t>
+  </si>
+  <si>
+    <t>2,898,595</t>
+  </si>
+  <si>
+    <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
+  </si>
+  <si>
+    <t>267,665</t>
+  </si>
+  <si>
+    <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
+  </si>
+  <si>
+    <t>2,673,514</t>
+  </si>
+  <si>
+    <t>3,653,985</t>
+  </si>
+  <si>
+    <t>2,778,396</t>
+  </si>
+  <si>
+    <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
+  </si>
+  <si>
+    <t>1,399,139</t>
+  </si>
+  <si>
+    <t>14,175,524</t>
+  </si>
+  <si>
+    <t>6,903,958</t>
+  </si>
+  <si>
+    <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
+  </si>
+  <si>
+    <t>2,286,771</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>8,008,695</t>
+  </si>
+  <si>
+    <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
+  </si>
+  <si>
+    <t>10,876,824</t>
+  </si>
+  <si>
+    <t>18,241,247</t>
+  </si>
+  <si>
+    <t>38,420,484</t>
+  </si>
+  <si>
+    <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
+  </si>
+  <si>
+    <t>32,996,211</t>
+  </si>
+  <si>
+    <t>32,150,121</t>
+  </si>
+  <si>
+    <t>30,825,562</t>
+  </si>
+  <si>
+    <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>11,792,310</t>
+  </si>
+  <si>
+    <t>6,159,093</t>
+  </si>
+  <si>
+    <t>3,156,416</t>
+  </si>
+  <si>
+    <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
+  </si>
+  <si>
+    <t>8,695,226</t>
+  </si>
+  <si>
+    <t>7,390,126</t>
+  </si>
+  <si>
+    <t>11,749,148</t>
+  </si>
+  <si>
+    <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
+  </si>
+  <si>
+    <t>24,041,968</t>
+  </si>
+  <si>
+    <t>17,233,797</t>
+  </si>
+  <si>
+    <t>25 ผลิตภัณฑ์แร่</t>
+  </si>
+  <si>
+    <t>2,650,641</t>
+  </si>
+  <si>
+    <t>3,291,737</t>
+  </si>
+  <si>
+    <t>10,134</t>
+  </si>
+  <si>
+    <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
+  </si>
+  <si>
+    <t>12,184</t>
+  </si>
+  <si>
+    <t>29 เคมีภัณฑ์อินทรีย์</t>
+  </si>
+  <si>
+    <t>8,818</t>
+  </si>
+  <si>
+    <t>10,076</t>
+  </si>
+  <si>
+    <t>234,020</t>
+  </si>
+  <si>
+    <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
+  </si>
+  <si>
+    <t>1,190,625</t>
+  </si>
+  <si>
+    <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
+  </si>
+  <si>
+    <t>278,433</t>
+  </si>
+  <si>
+    <t>1,817,570</t>
+  </si>
+  <si>
+    <t>303,728</t>
+  </si>
+  <si>
+    <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
+  </si>
+  <si>
+    <t>1,189,858</t>
+  </si>
+  <si>
+    <t>804,540</t>
+  </si>
+  <si>
+    <t>258,430</t>
+  </si>
+  <si>
+    <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
+  </si>
+  <si>
+    <t>72,650</t>
+  </si>
+  <si>
+    <t>134,082</t>
+  </si>
+  <si>
+    <t>110,289</t>
+  </si>
+  <si>
+    <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
+  </si>
+  <si>
+    <t>34,745,102</t>
+  </si>
+  <si>
+    <t>51,431,144</t>
+  </si>
+  <si>
+    <t>31,029,541</t>
+  </si>
+  <si>
+    <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
+  </si>
+  <si>
+    <t>2,881,806</t>
+  </si>
+  <si>
+    <t>346,554</t>
+  </si>
+  <si>
+    <t>903,906</t>
+  </si>
+  <si>
+    <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
+  </si>
+  <si>
+    <t>4,416,105</t>
+  </si>
+  <si>
+    <t>7,500,498</t>
+  </si>
+  <si>
+    <t>4,262,657</t>
+  </si>
+  <si>
+    <t>40 ยางและของทำด้วยยาง</t>
+  </si>
+  <si>
+    <t>162,130</t>
+  </si>
+  <si>
+    <t>102,903</t>
+  </si>
+  <si>
+    <t>331,193</t>
+  </si>
+  <si>
+    <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
+  </si>
+  <si>
+    <t>3,270,594</t>
+  </si>
+  <si>
+    <t>2,067,230</t>
+  </si>
+  <si>
+    <t>32,490</t>
+  </si>
+  <si>
+    <t>42 เครื่องหนัง</t>
+  </si>
+  <si>
+    <t>36,264</t>
+  </si>
+  <si>
+    <t>11,097</t>
+  </si>
+  <si>
+    <t>6,689</t>
+  </si>
+  <si>
+    <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
+  </si>
+  <si>
+    <t>1,336,198</t>
+  </si>
+  <si>
+    <t>1,408,748</t>
+  </si>
+  <si>
+    <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
+  </si>
+  <si>
+    <t>72,218,836</t>
+  </si>
+  <si>
+    <t>114,037,513</t>
+  </si>
+  <si>
+    <t>109,701,416</t>
+  </si>
+  <si>
+    <t>47 เยื่อไม้</t>
+  </si>
+  <si>
+    <t>86,822,156</t>
+  </si>
+  <si>
+    <t>88,795,418</t>
+  </si>
+  <si>
+    <t>63,481,481</t>
+  </si>
+  <si>
+    <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
+  </si>
+  <si>
+    <t>173,724</t>
+  </si>
+  <si>
+    <t>298,436</t>
+  </si>
+  <si>
+    <t>1,157,464</t>
+  </si>
+  <si>
+    <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
+  </si>
+  <si>
+    <t>105,991</t>
+  </si>
+  <si>
+    <t>90,181</t>
+  </si>
+  <si>
+    <t>234,684</t>
+  </si>
+  <si>
+    <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
+  </si>
+  <si>
+    <t>35,759,848</t>
+  </si>
+  <si>
+    <t>22,126,994</t>
+  </si>
+  <si>
+    <t>6,853,033</t>
+  </si>
+  <si>
+    <t>52 ฝ้าย</t>
+  </si>
+  <si>
+    <t>1,766</t>
+  </si>
+  <si>
+    <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>4,630</t>
+  </si>
+  <si>
+    <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
+  </si>
+  <si>
+    <t>1,816</t>
+  </si>
+  <si>
+    <t>57,920</t>
+  </si>
+  <si>
+    <t>258,782</t>
+  </si>
+  <si>
+    <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
+  </si>
+  <si>
+    <t>8,130</t>
+  </si>
+  <si>
+    <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
+  </si>
+  <si>
+    <t>341,601</t>
+  </si>
+  <si>
+    <t>412,672</t>
+  </si>
+  <si>
+    <t>89,144</t>
+  </si>
+  <si>
+    <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
+  </si>
+  <si>
+    <t>5,778</t>
+  </si>
+  <si>
+    <t>26,023</t>
+  </si>
+  <si>
+    <t>122,239</t>
+  </si>
+  <si>
+    <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
+  </si>
+  <si>
+    <t>17,450</t>
+  </si>
+  <si>
+    <t>9,217</t>
+  </si>
+  <si>
+    <t>6,799</t>
+  </si>
+  <si>
+    <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
+  </si>
+  <si>
+    <t>283,243</t>
+  </si>
+  <si>
+    <t>27,500</t>
+  </si>
+  <si>
+    <t>106,077</t>
+  </si>
+  <si>
+    <t>64 รองเท้า</t>
+  </si>
+  <si>
+    <t>6,500</t>
+  </si>
+  <si>
+    <t>12,272</t>
+  </si>
+  <si>
+    <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>1,612</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
+  </si>
+  <si>
+    <t>121,264</t>
+  </si>
+  <si>
+    <t>78,994</t>
+  </si>
+  <si>
+    <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
+  </si>
+  <si>
+    <t>337,499</t>
+  </si>
+  <si>
+    <t>69 ผลิตภัณฑ์เซรามิก</t>
+  </si>
+  <si>
     <t>18,000</t>
   </si>
   <si>
-    <t>5,476</t>
-[...404 lines deleted...]
-    <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
+    <t>11,500</t>
+  </si>
+  <si>
+    <t>51,602</t>
+  </si>
+  <si>
+    <t>70 แก้วและเครื่องแก้ว</t>
+  </si>
+  <si>
+    <t>38,620</t>
+  </si>
+  <si>
+    <t>585</t>
   </si>
   <si>
     <t>4,500</t>
   </si>
   <si>
-    <t>47 เยื่อไม้</t>
-[...193 lines deleted...]
-  <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>62,444,589</t>
-[...5 lines deleted...]
-    <t>74,228,925</t>
+    <t>33,439,763</t>
+  </si>
+  <si>
+    <t>71,122,403</t>
+  </si>
+  <si>
+    <t>94,486,568</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>4,228,306</t>
-[...5 lines deleted...]
-    <t>10,262,832</t>
+    <t>11,054,610</t>
+  </si>
+  <si>
+    <t>16,565,606</t>
+  </si>
+  <si>
+    <t>15,256,618</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>2,775,962</t>
-[...5 lines deleted...]
-    <t>5,058,538</t>
+    <t>887,479</t>
+  </si>
+  <si>
+    <t>1,695,652</t>
+  </si>
+  <si>
+    <t>1,122,392</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>311</t>
-[...5 lines deleted...]
-    <t>8,865,337</t>
+    <t>164,460</t>
+  </si>
+  <si>
+    <t>12,047,979</t>
+  </si>
+  <si>
+    <t>19,708,981</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>19,311,820</t>
-[...5 lines deleted...]
-    <t>38,440,094</t>
+    <t>52,089,791</t>
+  </si>
+  <si>
+    <t>36,222,953</t>
+  </si>
+  <si>
+    <t>66,986,467</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>1,420,820</t>
-[...5 lines deleted...]
-    <t>849,156</t>
+    <t>473,724</t>
+  </si>
+  <si>
+    <t>1,465,254</t>
+  </si>
+  <si>
+    <t>10,900</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>27,714</t>
-[...5 lines deleted...]
-    <t>437,895</t>
+    <t>235,010</t>
+  </si>
+  <si>
+    <t>175,223</t>
+  </si>
+  <si>
+    <t>322,490</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>7,453,418</t>
-[...5 lines deleted...]
-    <t>19,564,337</t>
+    <t>10,910,162</t>
+  </si>
+  <si>
+    <t>4,104,615</t>
+  </si>
+  <si>
+    <t>8,676,312</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>29,853,908</t>
-[...5 lines deleted...]
-    <t>44,028,485</t>
+    <t>26,478,830</t>
+  </si>
+  <si>
+    <t>21,119,879</t>
+  </si>
+  <si>
+    <t>24,261,245</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>3,793,806</t>
-[...5 lines deleted...]
-    <t>243,263</t>
+    <t>11,914,568</t>
+  </si>
+  <si>
+    <t>16,224,152</t>
+  </si>
+  <si>
+    <t>1,149,688</t>
+  </si>
+  <si>
+    <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
+  </si>
+  <si>
+    <t>196,214</t>
+  </si>
+  <si>
+    <t>40,506</t>
+  </si>
+  <si>
+    <t>74,994</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>96,208</t>
-[...5 lines deleted...]
-    <t>418,298</t>
+    <t>142,234</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>30,737,365</t>
-[...5 lines deleted...]
-    <t>59,181,229</t>
+    <t>19,122,393</t>
+  </si>
+  <si>
+    <t>5,468,928</t>
+  </si>
+  <si>
+    <t>55,633,762</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>44,323</t>
+    <t>9,002</t>
+  </si>
+  <si>
+    <t>20,738</t>
+  </si>
+  <si>
+    <t>6,792</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>2,000</t>
-[...2 lines deleted...]
-    <t>6,000</t>
+    <t>6,189</t>
+  </si>
+  <si>
+    <t>43,331</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>399,487</t>
-[...5 lines deleted...]
-    <t>472,754</t>
+    <t>264,986</t>
+  </si>
+  <si>
+    <t>530,606</t>
+  </si>
+  <si>
+    <t>2,124,450</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>55,856</t>
-[...5 lines deleted...]
-    <t>19,384</t>
+    <t>40,147</t>
+  </si>
+  <si>
+    <t>94,074</t>
+  </si>
+  <si>
+    <t>89,856</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>9,459</t>
-[...5 lines deleted...]
-    <t>91,918</t>
+    <t>34,535</t>
+  </si>
+  <si>
+    <t>30,400</t>
+  </si>
+  <si>
+    <t>120,127</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>140,523</t>
+    <t>20,459</t>
+  </si>
+  <si>
+    <t>114,980</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1229,60 +1208,60 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D87"/>
+  <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A87" sqref="A87"/>
+      <selection activeCell="A84" sqref="A84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
@@ -1346,208 +1325,208 @@
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
         <v>43</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" t="s">
         <v>59</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" t="s">
         <v>62</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>63</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
@@ -1559,857 +1538,815 @@
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
         <v>85</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>88</v>
       </c>
       <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" t="s">
         <v>92</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C33" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D33" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C35" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="C37" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>136</v>
       </c>
       <c r="C38" t="s">
-        <v>9</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
+        <v>140</v>
+      </c>
+      <c r="C39" t="s">
+        <v>141</v>
+      </c>
+      <c r="D39" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" t="s">
+        <v>145</v>
+      </c>
+      <c r="D40" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B41" t="s">
         <v>148</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>149</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" t="s">
         <v>152</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>153</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C44" t="s">
-        <v>162</v>
+        <v>29</v>
       </c>
       <c r="D44" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B45" t="s">
-        <v>9</v>
+        <v>161</v>
       </c>
       <c r="C45" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>163</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>167</v>
+        <v>29</v>
       </c>
       <c r="C46" t="s">
-        <v>168</v>
+        <v>29</v>
       </c>
       <c r="D46" t="s">
-        <v>9</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" t="s">
+        <v>167</v>
+      </c>
+      <c r="C47" t="s">
+        <v>168</v>
+      </c>
+      <c r="D47" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>172</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>174</v>
+      </c>
+      <c r="B49" t="s">
         <v>175</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D49" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>178</v>
       </c>
       <c r="B50" t="s">
-        <v>9</v>
+        <v>179</v>
       </c>
       <c r="C50" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>181</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>29</v>
       </c>
       <c r="C51" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="D51" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B52" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C52" t="s">
-        <v>9</v>
+        <v>186</v>
       </c>
       <c r="D52" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B53" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C53" t="s">
-        <v>187</v>
+        <v>29</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>29</v>
       </c>
       <c r="C54" t="s">
-        <v>191</v>
+        <v>29</v>
       </c>
       <c r="D54" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>193</v>
       </c>
       <c r="B55" t="s">
         <v>194</v>
       </c>
       <c r="C55" t="s">
         <v>195</v>
       </c>
       <c r="D55" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>197</v>
       </c>
       <c r="B56" t="s">
         <v>198</v>
       </c>
       <c r="C56" t="s">
         <v>199</v>
       </c>
       <c r="D56" t="s">
-        <v>9</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B57" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C57" t="s">
-        <v>9</v>
+        <v>203</v>
       </c>
       <c r="D57" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B58" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="C58" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D58" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B59" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C59" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D59" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B60" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C60" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D60" t="s">
-        <v>9</v>
+        <v>216</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B61" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C61" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D61" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B62" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C62" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D62" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B63" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C63" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D63" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B64" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C64" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D64" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B65" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C65" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D65" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B66" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C66" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D66" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B67" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C67" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D67" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B68" t="s">
-        <v>242</v>
+        <v>29</v>
       </c>
       <c r="C68" t="s">
-        <v>243</v>
+        <v>29</v>
       </c>
       <c r="D68" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B69" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C69" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D69" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B70" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C70" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D70" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B71" t="s">
-        <v>254</v>
+        <v>29</v>
       </c>
       <c r="C71" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D71" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B72" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C72" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D72" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B73" t="s">
-        <v>9</v>
+        <v>263</v>
       </c>
       <c r="C73" t="s">
-        <v>9</v>
+        <v>264</v>
       </c>
       <c r="D73" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B74" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C74" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D74" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B75" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C75" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D75" t="s">
-        <v>269</v>
+        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:4">
-      <c r="A76" t="s">
-[...41 lines deleted...]
-      <c r="A79" s="2" t="s">
+      <c r="A76" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="2" t="s">
+      <c r="B76" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C79" s="2" t="s">
+      <c r="C76" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D76" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="86" spans="1:4">
-[...9 lines deleted...]
-      <c r="D87" s="3"/>
+    <row r="83" spans="1:4">
+      <c r="A83" s="3"/>
+      <c r="B83" s="3"/>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3"/>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="3"/>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A86:D86"/>
-    <mergeCell ref="A87:D87"/>
+    <mergeCell ref="A83:D83"/>
+    <mergeCell ref="A84:D84"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>