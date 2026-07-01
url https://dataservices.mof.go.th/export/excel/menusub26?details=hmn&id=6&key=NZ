--- v2 (2026-04-24)
+++ v3 (2026-07-01)
@@ -12,869 +12,860 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>กุมภาพันธ์ 2569</t>
-[...5 lines deleted...]
-    <t>ธันวาคม 2568</t>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>2,455,192,303</t>
-[...5 lines deleted...]
-    <t>2,402,907,350</t>
+    <t>4,115,049,448</t>
+  </si>
+  <si>
+    <t>2,343,689,962</t>
+  </si>
+  <si>
+    <t>2,398,036,775</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
-    <t>19,144,674</t>
-[...5 lines deleted...]
-    <t>14,050</t>
+    <t>24,000</t>
+  </si>
+  <si>
+    <t>41,335,940</t>
+  </si>
+  <si>
+    <t>32,164,098</t>
   </si>
   <si>
     <t>02 เนื้อสัตว์และส่วนอื่นของสัตว์ที่บริโภคได้</t>
   </si>
   <si>
-    <t>80,358,053</t>
-[...5 lines deleted...]
-    <t>37,381,145</t>
+    <t>117,050,563</t>
+  </si>
+  <si>
+    <t>85,824,216</t>
+  </si>
+  <si>
+    <t>115,433,278</t>
   </si>
   <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
-    <t>31,487,809</t>
-[...5 lines deleted...]
-    <t>9,313,272</t>
+    <t>91,022,324</t>
+  </si>
+  <si>
+    <t>41,869,622</t>
+  </si>
+  <si>
+    <t>50,244,563</t>
   </si>
   <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>1,764,357,216</t>
-[...5 lines deleted...]
-    <t>1,652,952,938</t>
+    <t>1,281,409,987</t>
+  </si>
+  <si>
+    <t>1,413,062,768</t>
+  </si>
+  <si>
+    <t>1,469,806,764</t>
   </si>
   <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
-    <t>28,521,910</t>
-[...8 lines deleted...]
-    <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
+    <t>30,521,476</t>
+  </si>
+  <si>
+    <t>30,807,851</t>
+  </si>
+  <si>
+    <t>26,440,078</t>
+  </si>
+  <si>
+    <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>19,340,190</t>
+  </si>
+  <si>
+    <t>20,748,303</t>
+  </si>
+  <si>
+    <t>21,852,343</t>
+  </si>
+  <si>
+    <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>212,343,831</t>
+  </si>
+  <si>
+    <t>91,458,443</t>
+  </si>
+  <si>
+    <t>56,361,385</t>
+  </si>
+  <si>
+    <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>25,279</t>
-[...32 lines deleted...]
-    <t>174,741</t>
+    <t>2,840</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>731,698</t>
-[...2 lines deleted...]
-    <t>12,390</t>
+    <t>1,411,849</t>
+  </si>
+  <si>
+    <t>620,290</t>
   </si>
   <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
-    <t>9,682,338</t>
-[...5 lines deleted...]
-    <t>2,898,595</t>
+    <t>344,825</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>36,326</t>
   </si>
   <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
-    <t>267,665</t>
+    <t>24,096</t>
+  </si>
+  <si>
+    <t>14 วัตถุจากพืชที่ใช้ถักสาน</t>
+  </si>
+  <si>
+    <t>526,666</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>2,673,514</t>
-[...5 lines deleted...]
-    <t>2,778,396</t>
+    <t>5,954,938</t>
+  </si>
+  <si>
+    <t>3,909,141</t>
+  </si>
+  <si>
+    <t>2,788,786</t>
   </si>
   <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
-    <t>567</t>
+    <t>2,681</t>
+  </si>
+  <si>
+    <t>2,661,135</t>
+  </si>
+  <si>
+    <t>14,436</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>1,399,139</t>
-[...5 lines deleted...]
-    <t>6,903,958</t>
+    <t>15,291,856</t>
+  </si>
+  <si>
+    <t>9,598,180</t>
+  </si>
+  <si>
+    <t>9,173,095</t>
   </si>
   <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
-    <t>2,286,771</t>
-[...5 lines deleted...]
-    <t>8,008,695</t>
+    <t>2,323,299</t>
+  </si>
+  <si>
+    <t>2,935,726</t>
+  </si>
+  <si>
+    <t>97,433</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>10,876,824</t>
-[...5 lines deleted...]
-    <t>38,420,484</t>
+    <t>21,673,675</t>
+  </si>
+  <si>
+    <t>51,790,744</t>
+  </si>
+  <si>
+    <t>24,453,237</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>32,996,211</t>
-[...5 lines deleted...]
-    <t>30,825,562</t>
+    <t>33,006,427</t>
+  </si>
+  <si>
+    <t>34,170,079</t>
+  </si>
+  <si>
+    <t>25,814,979</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>11,792,310</t>
-[...5 lines deleted...]
-    <t>3,156,416</t>
+    <t>4,497,760</t>
+  </si>
+  <si>
+    <t>6,030,630</t>
+  </si>
+  <si>
+    <t>1,497,038</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>8,695,226</t>
-[...5 lines deleted...]
-    <t>11,749,148</t>
+    <t>11,329,836</t>
+  </si>
+  <si>
+    <t>19,659,387</t>
+  </si>
+  <si>
+    <t>12,395,060</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>24,041,968</t>
-[...2 lines deleted...]
-    <t>17,233,797</t>
+    <t>12,733,014</t>
+  </si>
+  <si>
+    <t>857,037</t>
+  </si>
+  <si>
+    <t>14,372,393</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>2,650,641</t>
-[...5 lines deleted...]
-    <t>10,134</t>
+    <t>6,415,391</t>
+  </si>
+  <si>
+    <t>3,611,640</t>
+  </si>
+  <si>
+    <t>3,586,290</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>12,184</t>
+    <t>1,696,271,334</t>
+  </si>
+  <si>
+    <t>40,766</t>
+  </si>
+  <si>
+    <t>29,456</t>
+  </si>
+  <si>
+    <t>28 เคมีภัณฑ์อนินทรีย์</t>
+  </si>
+  <si>
+    <t>1,349</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>8,818</t>
-[...5 lines deleted...]
-    <t>234,020</t>
+    <t>258,690</t>
+  </si>
+  <si>
+    <t>195,526</t>
+  </si>
+  <si>
+    <t>15,981</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>1,190,625</t>
+    <t>13,326,945</t>
+  </si>
+  <si>
+    <t>9,225,263</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>278,433</t>
-[...5 lines deleted...]
-    <t>303,728</t>
+    <t>545,836</t>
+  </si>
+  <si>
+    <t>292,724</t>
+  </si>
+  <si>
+    <t>1,215,953</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>1,189,858</t>
-[...5 lines deleted...]
-    <t>258,430</t>
+    <t>897,178</t>
+  </si>
+  <si>
+    <t>916,253</t>
+  </si>
+  <si>
+    <t>1,670,245</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>72,650</t>
-[...5 lines deleted...]
-    <t>110,289</t>
+    <t>62,471</t>
+  </si>
+  <si>
+    <t>124,178</t>
+  </si>
+  <si>
+    <t>89,516</t>
   </si>
   <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
-    <t>34,745,102</t>
-[...5 lines deleted...]
-    <t>31,029,541</t>
+    <t>56,466,104</t>
+  </si>
+  <si>
+    <t>27,957,769</t>
+  </si>
+  <si>
+    <t>84,546,721</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>2,881,806</t>
-[...5 lines deleted...]
-    <t>903,906</t>
+    <t>1,264,333</t>
+  </si>
+  <si>
+    <t>121,131</t>
+  </si>
+  <si>
+    <t>3,297,392</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>4,416,105</t>
-[...5 lines deleted...]
-    <t>4,262,657</t>
+    <t>5,864,827</t>
+  </si>
+  <si>
+    <t>8,852,966</t>
+  </si>
+  <si>
+    <t>7,835,549</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>162,130</t>
-[...5 lines deleted...]
-    <t>331,193</t>
+    <t>232,906</t>
+  </si>
+  <si>
+    <t>230,928</t>
+  </si>
+  <si>
+    <t>100,649</t>
   </si>
   <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
-    <t>3,270,594</t>
-[...5 lines deleted...]
-    <t>32,490</t>
+    <t>3,872,526</t>
+  </si>
+  <si>
+    <t>216,597</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>36,264</t>
-[...14 lines deleted...]
-    <t>1,408,748</t>
+    <t>20,267</t>
+  </si>
+  <si>
+    <t>25,902</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>72,218,836</t>
-[...5 lines deleted...]
-    <t>109,701,416</t>
+    <t>100,692,150</t>
+  </si>
+  <si>
+    <t>85,293,060</t>
+  </si>
+  <si>
+    <t>76,602,412</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>86,822,156</t>
-[...5 lines deleted...]
-    <t>63,481,481</t>
+    <t>139,783,344</t>
+  </si>
+  <si>
+    <t>123,244,712</t>
+  </si>
+  <si>
+    <t>123,156,143</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>173,724</t>
-[...5 lines deleted...]
-    <t>1,157,464</t>
+    <t>2,348,178</t>
+  </si>
+  <si>
+    <t>362,139</t>
+  </si>
+  <si>
+    <t>1,056,606</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>105,991</t>
-[...5 lines deleted...]
-    <t>234,684</t>
+    <t>116,516</t>
+  </si>
+  <si>
+    <t>96,858</t>
+  </si>
+  <si>
+    <t>228,773</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>35,759,848</t>
-[...11 lines deleted...]
-    <t>1,766</t>
+    <t>22,953,491</t>
+  </si>
+  <si>
+    <t>26,655,254</t>
+  </si>
+  <si>
+    <t>8,439,835</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>891</t>
-[...2 lines deleted...]
-    <t>4,630</t>
+    <t>500,489</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>55 เส้นใยสั้นประดิษฐ์</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>214</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>1,816</t>
-[...5 lines deleted...]
-    <t>258,782</t>
+    <t>27,418</t>
+  </si>
+  <si>
+    <t>647,630</t>
+  </si>
+  <si>
+    <t>955,324</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>8,130</t>
+    <t>5,620</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>341,601</t>
-[...5 lines deleted...]
-    <t>89,144</t>
+    <t>183,986</t>
+  </si>
+  <si>
+    <t>205,967</t>
+  </si>
+  <si>
+    <t>613,916</t>
+  </si>
+  <si>
+    <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
+  </si>
+  <si>
+    <t>385,646</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>5,778</t>
-[...5 lines deleted...]
-    <t>122,239</t>
+    <t>5,369</t>
+  </si>
+  <si>
+    <t>107,908</t>
+  </si>
+  <si>
+    <t>35,652</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>17,450</t>
-[...5 lines deleted...]
-    <t>6,799</t>
+    <t>79,372</t>
+  </si>
+  <si>
+    <t>14,895</t>
+  </si>
+  <si>
+    <t>5,167</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>283,243</t>
-[...5 lines deleted...]
-    <t>106,077</t>
+    <t>311,448</t>
+  </si>
+  <si>
+    <t>34,823</t>
+  </si>
+  <si>
+    <t>212,831</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>6,500</t>
-[...2 lines deleted...]
-    <t>12,272</t>
+    <t>14,389</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>1,612</t>
-[...2 lines deleted...]
-    <t>887</t>
+    <t>2,554</t>
+  </si>
+  <si>
+    <t>2,433</t>
+  </si>
+  <si>
+    <t>48,312</t>
   </si>
   <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
-    <t>121,264</t>
-[...2 lines deleted...]
-    <t>78,994</t>
+    <t>500</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>337,499</t>
+    <t>3,816</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>18,000</t>
-[...5 lines deleted...]
-    <t>51,602</t>
+    <t>62,184</t>
+  </si>
+  <si>
+    <t>10,402</t>
+  </si>
+  <si>
+    <t>167,356</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>38,620</t>
-[...5 lines deleted...]
-    <t>4,500</t>
+    <t>20,378</t>
+  </si>
+  <si>
+    <t>4,110</t>
+  </si>
+  <si>
+    <t>6,235</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>33,439,763</t>
-[...5 lines deleted...]
-    <t>94,486,568</t>
+    <t>14,121,974</t>
+  </si>
+  <si>
+    <t>29,546,405</t>
+  </si>
+  <si>
+    <t>48,842,401</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>11,054,610</t>
-[...5 lines deleted...]
-    <t>15,256,618</t>
+    <t>9,851,798</t>
+  </si>
+  <si>
+    <t>5,077,269</t>
+  </si>
+  <si>
+    <t>7,142,295</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>887,479</t>
-[...5 lines deleted...]
-    <t>1,122,392</t>
+    <t>3,616,951</t>
+  </si>
+  <si>
+    <t>910,651</t>
+  </si>
+  <si>
+    <t>2,026,114</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>164,460</t>
-[...5 lines deleted...]
-    <t>19,708,981</t>
+    <t>278,501</t>
+  </si>
+  <si>
+    <t>4,180,520</t>
+  </si>
+  <si>
+    <t>10,743,933</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>52,089,791</t>
-[...5 lines deleted...]
-    <t>66,986,467</t>
+    <t>18,751,129</t>
+  </si>
+  <si>
+    <t>26,111,639</t>
+  </si>
+  <si>
+    <t>35,075,675</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>473,724</t>
-[...5 lines deleted...]
-    <t>10,900</t>
+    <t>1,037,243</t>
+  </si>
+  <si>
+    <t>24,273</t>
+  </si>
+  <si>
+    <t>1,793,289</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>235,010</t>
-[...5 lines deleted...]
-    <t>322,490</t>
+    <t>49,344</t>
+  </si>
+  <si>
+    <t>109,285</t>
+  </si>
+  <si>
+    <t>42,942</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>10,910,162</t>
-[...5 lines deleted...]
-    <t>8,676,312</t>
+    <t>13,147,372</t>
+  </si>
+  <si>
+    <t>8,891,805</t>
+  </si>
+  <si>
+    <t>6,320,352</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>26,478,830</t>
-[...5 lines deleted...]
-    <t>24,261,245</t>
+    <t>33,334,639</t>
+  </si>
+  <si>
+    <t>41,048,315</t>
+  </si>
+  <si>
+    <t>38,240,611</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>11,914,568</t>
-[...5 lines deleted...]
-    <t>1,149,688</t>
+    <t>18,058,305</t>
+  </si>
+  <si>
+    <t>6,148,369</t>
+  </si>
+  <si>
+    <t>561,439</t>
   </si>
   <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
-    <t>196,214</t>
-[...5 lines deleted...]
-    <t>74,994</t>
+    <t>35,820</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>48,088,266</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>142,234</t>
+    <t>9,697</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>19,122,393</t>
-[...17 lines deleted...]
-    <t>6,792</t>
+    <t>90,382,734</t>
+  </si>
+  <si>
+    <t>74,182,104</t>
+  </si>
+  <si>
+    <t>20,049,799</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>6,189</t>
-[...2 lines deleted...]
-    <t>43,331</t>
+    <t>10,000</t>
+  </si>
+  <si>
+    <t>3,000</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>264,986</t>
-[...5 lines deleted...]
-    <t>2,124,450</t>
+    <t>388,115</t>
+  </si>
+  <si>
+    <t>467,205</t>
+  </si>
+  <si>
+    <t>1,279,511</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>40,147</t>
-[...5 lines deleted...]
-    <t>89,856</t>
+    <t>24,729</t>
+  </si>
+  <si>
+    <t>27,432</t>
+  </si>
+  <si>
+    <t>78,996</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>34,535</t>
-[...14 lines deleted...]
-    <t>114,980</t>
+    <t>115,098</t>
+  </si>
+  <si>
+    <t>7,200</t>
+  </si>
+  <si>
+    <t>14,107</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1208,60 +1199,60 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D84"/>
+  <dimension ref="A1:D83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A84" sqref="A84"/>
+      <selection activeCell="A83" sqref="A83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
@@ -1328,709 +1319,709 @@
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
         <v>49</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" t="s">
         <v>51</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>52</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" t="s">
         <v>55</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>29</v>
+        <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C29" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D34" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>37</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C38" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C39" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C40" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C41" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D41" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C42" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>158</v>
       </c>
       <c r="C43" t="s">
-        <v>29</v>
+        <v>159</v>
       </c>
       <c r="D43" t="s">
-        <v>156</v>
+        <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C44" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="D44" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B45" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C45" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B46" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C46" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="D48" t="s">
-        <v>173</v>
+        <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B50" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C50" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>184</v>
       </c>
       <c r="C51" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D51" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B52" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C52" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D52" t="s">
-        <v>187</v>
+        <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C53" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B54" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C54" t="s">
-        <v>29</v>
+        <v>194</v>
       </c>
       <c r="D54" t="s">
-        <v>192</v>
+        <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B55" t="s">
-        <v>194</v>
+        <v>37</v>
       </c>
       <c r="C55" t="s">
-        <v>195</v>
+        <v>37</v>
       </c>
       <c r="D55" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>197</v>
       </c>
       <c r="B56" t="s">
         <v>198</v>
       </c>
       <c r="C56" t="s">
         <v>199</v>
       </c>
       <c r="D56" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>201</v>
       </c>
       <c r="B57" t="s">
         <v>202</v>
@@ -2165,93 +2156,93 @@
         <v>239</v>
       </c>
       <c r="D66" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>241</v>
       </c>
       <c r="B67" t="s">
         <v>242</v>
       </c>
       <c r="C67" t="s">
         <v>243</v>
       </c>
       <c r="D67" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>245</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>246</v>
       </c>
       <c r="C68" t="s">
-        <v>29</v>
+        <v>247</v>
       </c>
       <c r="D68" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B69" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C69" t="s">
-        <v>249</v>
+        <v>37</v>
       </c>
       <c r="D69" t="s">
-        <v>250</v>
+        <v>37</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>251</v>
       </c>
       <c r="B70" t="s">
         <v>252</v>
       </c>
       <c r="C70" t="s">
         <v>253</v>
       </c>
       <c r="D70" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>255</v>
       </c>
       <c r="B71" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C71" t="s">
         <v>256</v>
       </c>
       <c r="D71" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>258</v>
       </c>
       <c r="B72" t="s">
         <v>259</v>
       </c>
       <c r="C72" t="s">
         <v>260</v>
       </c>
       <c r="D72" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>262</v>
@@ -2259,94 +2250,80 @@
       <c r="B73" t="s">
         <v>263</v>
       </c>
       <c r="C73" t="s">
         <v>264</v>
       </c>
       <c r="D73" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>266</v>
       </c>
       <c r="B74" t="s">
         <v>267</v>
       </c>
       <c r="C74" t="s">
         <v>268</v>
       </c>
       <c r="D74" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="75" spans="1:4">
-      <c r="A75" t="s">
-[...13 lines deleted...]
-      <c r="A76" s="2" t="s">
+      <c r="A75" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B76" s="2" t="s">
+      <c r="B75" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C76" s="2" t="s">
+      <c r="C75" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D75" s="2" t="s">
         <v>7</v>
       </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="3"/>
+      <c r="B82" s="3"/>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="3"/>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
     </row>
-    <row r="84" spans="1:4">
-[...4 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
+    <mergeCell ref="A82:D82"/>
     <mergeCell ref="A83:D83"/>
-    <mergeCell ref="A84:D84"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>