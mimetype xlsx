--- v2 (2026-03-12)
+++ v3 (2026-05-02)
@@ -12,788 +12,782 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
     <t>ธันวาคม 2568</t>
   </si>
   <si>
-    <t>พฤศจิกายน 2568</t>
-[...1 lines deleted...]
-  <si>
     <t>รวม</t>
   </si>
   <si>
+    <t>6,541,793,237</t>
+  </si>
+  <si>
     <t>6,206,119,121</t>
   </si>
   <si>
     <t>5,795,787,807</t>
   </si>
   <si>
-    <t>7,614,941,928</t>
-[...1 lines deleted...]
-  <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>21,000</t>
   </si>
   <si>
-    <t>5,000</t>
-[...1 lines deleted...]
-  <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
+    <t>343,436,503</t>
+  </si>
+  <si>
     <t>388,444,745</t>
   </si>
   <si>
     <t>378,743,260</t>
   </si>
   <si>
-    <t>328,906,626</t>
-[...7 lines deleted...]
-  <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
+    <t>1,277,130</t>
+  </si>
+  <si>
     <t>1,447,725</t>
   </si>
   <si>
     <t>3,216,561</t>
   </si>
   <si>
-    <t>1,223,835</t>
-[...1 lines deleted...]
-  <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
     <t>21,538</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
+    <t>66,749,334</t>
+  </si>
+  <si>
     <t>77,834,947</t>
   </si>
   <si>
     <t>60,958,242</t>
   </si>
   <si>
-    <t>78,199,917</t>
-[...1 lines deleted...]
-  <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
+    <t>42,257,216</t>
+  </si>
+  <si>
     <t>33,492,147</t>
   </si>
   <si>
     <t>26,254,055</t>
   </si>
   <si>
-    <t>50,890,775</t>
-[...1 lines deleted...]
-  <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
+    <t>7,756,993</t>
+  </si>
+  <si>
     <t>20,014,366</t>
   </si>
   <si>
     <t>30,592,593</t>
   </si>
   <si>
-    <t>14,252,042</t>
-[...1 lines deleted...]
-  <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
+    <t>615,107,665</t>
+  </si>
+  <si>
     <t>164,779,799</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>705,339</t>
-[...1 lines deleted...]
-  <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
+    <t>41,473,102</t>
+  </si>
+  <si>
     <t>25,922,796</t>
   </si>
   <si>
     <t>48,066,007</t>
   </si>
   <si>
-    <t>26,245,228</t>
-[...1 lines deleted...]
-  <si>
     <t>14 วัตถุจากพืชที่ใช้ถักสาน</t>
   </si>
   <si>
+    <t>5,790,234</t>
+  </si>
+  <si>
     <t>948,195</t>
   </si>
   <si>
     <t>93,000</t>
   </si>
   <si>
-    <t>422,955</t>
-[...1 lines deleted...]
-  <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
     <t>441,871</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
+    <t>81,991</t>
+  </si>
+  <si>
     <t>1,699,855</t>
   </si>
   <si>
-    <t>2,899,204</t>
-[...1 lines deleted...]
-  <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
+    <t>1,552,557</t>
+  </si>
+  <si>
     <t>542,219</t>
   </si>
   <si>
     <t>502,298</t>
   </si>
   <si>
-    <t>42,290</t>
-[...1 lines deleted...]
-  <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
+    <t>2,767,620</t>
+  </si>
+  <si>
     <t>2,949,080</t>
   </si>
   <si>
     <t>1,950,884</t>
   </si>
   <si>
-    <t>914,140</t>
-[...1 lines deleted...]
-  <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
+    <t>1,066,088</t>
+  </si>
+  <si>
     <t>11,250,918</t>
   </si>
   <si>
     <t>5,838</t>
   </si>
   <si>
-    <t>11,769,237</t>
-[...1 lines deleted...]
-  <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
+    <t>99,798,078</t>
+  </si>
+  <si>
     <t>88,473,183</t>
   </si>
   <si>
     <t>106,047,195</t>
   </si>
   <si>
-    <t>127,253,042</t>
-[...1 lines deleted...]
-  <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
     <t>454,350</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
+    <t>248,664</t>
+  </si>
+  <si>
     <t>295,691</t>
   </si>
   <si>
     <t>386,463</t>
   </si>
   <si>
-    <t>35,189</t>
-[...1 lines deleted...]
-  <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
+    <t>894,750,189</t>
+  </si>
+  <si>
     <t>811,347,179</t>
   </si>
   <si>
     <t>378,941,464</t>
   </si>
   <si>
-    <t>628,033,257</t>
-[...1 lines deleted...]
-  <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>3,486,268,417</t>
+  </si>
+  <si>
     <t>3,327,390,025</t>
   </si>
   <si>
     <t>3,359,526,587</t>
   </si>
   <si>
-    <t>4,265,449,676</t>
-[...1 lines deleted...]
-  <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
+    <t>491,015</t>
+  </si>
+  <si>
     <t>4,911</t>
   </si>
   <si>
     <t>1,085,254</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
+    <t>6,890</t>
+  </si>
+  <si>
     <t>6,733</t>
   </si>
   <si>
     <t>11,045</t>
   </si>
   <si>
-    <t>6,898</t>
-[...1 lines deleted...]
-  <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
+    <t>5,529</t>
+  </si>
+  <si>
     <t>19,176</t>
   </si>
   <si>
     <t>5,262</t>
   </si>
   <si>
-    <t>1,485</t>
+    <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
+  </si>
+  <si>
+    <t>232</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>2,422</t>
+  </si>
+  <si>
     <t>412,661</t>
   </si>
   <si>
     <t>408,846</t>
   </si>
   <si>
-    <t>4,528</t>
-[...1 lines deleted...]
-  <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
+    <t>1,543</t>
+  </si>
+  <si>
     <t>21,389,819</t>
   </si>
   <si>
     <t>2,272</t>
   </si>
   <si>
-    <t>22,209,104</t>
-[...1 lines deleted...]
-  <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
+    <t>842,535</t>
+  </si>
+  <si>
     <t>49,969</t>
   </si>
   <si>
     <t>101,775</t>
   </si>
   <si>
-    <t>383,823</t>
-[...7 lines deleted...]
-  <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
+    <t>4,988,003</t>
+  </si>
+  <si>
     <t>6,873,777</t>
   </si>
   <si>
     <t>3,251,365</t>
   </si>
   <si>
-    <t>11,810,636</t>
-[...1 lines deleted...]
-  <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
+    <t>51,884,127</t>
+  </si>
+  <si>
     <t>8,751,889</t>
   </si>
   <si>
     <t>6,939,547</t>
   </si>
   <si>
-    <t>23,425,844</t>
-[...1 lines deleted...]
-  <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
+    <t>1,024,560</t>
+  </si>
+  <si>
     <t>906,060</t>
   </si>
   <si>
     <t>787,440</t>
   </si>
   <si>
-    <t>1,137,600</t>
-[...1 lines deleted...]
-  <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
+    <t>565</t>
+  </si>
+  <si>
     <t>1,678</t>
   </si>
   <si>
     <t>3,239</t>
   </si>
   <si>
-    <t>9,185</t>
-[...1 lines deleted...]
-  <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
+    <t>13,075</t>
+  </si>
+  <si>
     <t>31,371</t>
   </si>
   <si>
     <t>19,122</t>
   </si>
   <si>
-    <t>19,464</t>
-[...1 lines deleted...]
-  <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
     <t>14,500</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
+    <t>371,532</t>
+  </si>
+  <si>
     <t>150</t>
   </si>
   <si>
     <t>77,716</t>
   </si>
   <si>
-    <t>235,216</t>
-[...7 lines deleted...]
-  <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
+    <t>8,995,633</t>
+  </si>
+  <si>
     <t>9,292,556</t>
   </si>
   <si>
     <t>9,218,937</t>
   </si>
   <si>
-    <t>9,565,443</t>
-[...1 lines deleted...]
-  <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
     <t>31,000</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
+    <t>142,833</t>
+  </si>
+  <si>
     <t>46,850</t>
   </si>
   <si>
     <t>143,843</t>
   </si>
   <si>
-    <t>297,522</t>
-[...1 lines deleted...]
-  <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>1,857,346</t>
+  </si>
+  <si>
     <t>5,787</t>
   </si>
   <si>
     <t>35,271</t>
   </si>
   <si>
-    <t>32,998</t>
-[...1 lines deleted...]
-  <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>3,708,253</t>
+  </si>
+  <si>
     <t>4,823,404</t>
   </si>
   <si>
     <t>2,723,503</t>
   </si>
   <si>
-    <t>2,313,775</t>
-[...1 lines deleted...]
-  <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>3,866,765</t>
+  </si>
+  <si>
     <t>16,798,543</t>
   </si>
   <si>
     <t>2,904,007</t>
   </si>
   <si>
-    <t>7,988,452</t>
-[...1 lines deleted...]
-  <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
+    <t>1,570,361</t>
+  </si>
+  <si>
     <t>751,249</t>
   </si>
   <si>
     <t>217,784</t>
   </si>
   <si>
-    <t>7,877</t>
-[...1 lines deleted...]
-  <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
+    <t>15,388,996</t>
+  </si>
+  <si>
     <t>3,682,114</t>
   </si>
   <si>
     <t>5,071,735</t>
   </si>
   <si>
-    <t>3,311,462</t>
-[...1 lines deleted...]
-  <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
+    <t>2,000</t>
+  </si>
+  <si>
     <t>78,537</t>
   </si>
   <si>
-    <t>1,857</t>
-[...1 lines deleted...]
-  <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
+    <t>1,482</t>
+  </si>
+  <si>
     <t>803,567</t>
   </si>
   <si>
     <t>1,753,943</t>
   </si>
   <si>
-    <t>1,578,317</t>
-[...1 lines deleted...]
-  <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
     <t>440,234</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
     <t>70,000</t>
   </si>
   <si>
-    <t>7,500</t>
-[...1 lines deleted...]
-  <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
+    <t>18,900</t>
+  </si>
+  <si>
     <t>866</t>
   </si>
   <si>
     <t>5,700</t>
   </si>
   <si>
-    <t>500</t>
-[...1 lines deleted...]
-  <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
+    <t>96,559,308</t>
+  </si>
+  <si>
     <t>67,338,355</t>
   </si>
   <si>
     <t>1,027,271</t>
   </si>
   <si>
-    <t>2,933,138</t>
-[...1 lines deleted...]
-  <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
+    <t>11,770,145</t>
+  </si>
+  <si>
     <t>5,889,791</t>
   </si>
   <si>
     <t>5,388,000</t>
   </si>
   <si>
-    <t>44,267,575</t>
-[...1 lines deleted...]
-  <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
+    <t>716,019</t>
+  </si>
+  <si>
     <t>556,619</t>
   </si>
   <si>
     <t>644,297</t>
   </si>
   <si>
-    <t>614,249</t>
-[...1 lines deleted...]
-  <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
+    <t>43,659,734</t>
+  </si>
+  <si>
     <t>52,220,998</t>
   </si>
   <si>
     <t>8,531,886</t>
   </si>
   <si>
-    <t>7,526,865</t>
-[...1 lines deleted...]
-  <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
+    <t>204,159,778</t>
+  </si>
+  <si>
     <t>154,061,998</t>
   </si>
   <si>
     <t>129,334,783</t>
   </si>
   <si>
-    <t>132,812,803</t>
-[...1 lines deleted...]
-  <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
+    <t>22,461,842</t>
+  </si>
+  <si>
     <t>35,845,538</t>
   </si>
   <si>
     <t>23,307,465</t>
   </si>
   <si>
-    <t>33,577,370</t>
-[...1 lines deleted...]
-  <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
+    <t>336,907,547</t>
+  </si>
+  <si>
     <t>776,095,591</t>
   </si>
   <si>
     <t>1,097,482,088</t>
   </si>
   <si>
-    <t>1,693,031,715</t>
-[...1 lines deleted...]
-  <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>371</t>
+  </si>
+  <si>
     <t>3,000</t>
   </si>
   <si>
-    <t>77</t>
-[...1 lines deleted...]
-  <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>56,539</t>
+  </si>
+  <si>
     <t>11,556</t>
   </si>
   <si>
     <t>15,731</t>
   </si>
   <si>
-    <t>1,079</t>
-[...1 lines deleted...]
-  <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>371,317</t>
+  </si>
+  <si>
     <t>356,140</t>
   </si>
   <si>
     <t>302,873</t>
   </si>
   <si>
-    <t>8,722</t>
-[...1 lines deleted...]
-  <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
+    <t>101,830,445</t>
+  </si>
+  <si>
     <t>57,884,586</t>
   </si>
   <si>
     <t>76,487,621</t>
   </si>
   <si>
-    <t>59,581,980</t>
-[...1 lines deleted...]
-  <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>471,164</t>
+  </si>
+  <si>
     <t>2,533,062</t>
   </si>
   <si>
     <t>1,369,617</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
     <t>790,436</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
+    <t>12,385,432</t>
+  </si>
+  <si>
     <t>18,816,013</t>
   </si>
   <si>
     <t>19,071,612</t>
   </si>
   <si>
-    <t>18,509,525</t>
-[...1 lines deleted...]
-  <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
+    <t>16,851</t>
+  </si>
+  <si>
     <t>35,871</t>
   </si>
   <si>
     <t>50,000</t>
   </si>
   <si>
-    <t>2,000</t>
-[...1 lines deleted...]
-  <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
+    <t>3,994,011</t>
+  </si>
+  <si>
     <t>2,372,132</t>
   </si>
   <si>
     <t>33,199</t>
   </si>
   <si>
-    <t>18,504</t>
-[...1 lines deleted...]
-  <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>826,356</t>
+  </si>
+  <si>
     <t>430,296</t>
   </si>
   <si>
     <t>486,241</t>
   </si>
   <si>
-    <t>338,201</t>
+    <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
+  </si>
+  <si>
+    <t>40,000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1127,1047 +1121,1033 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D77"/>
+  <dimension ref="A1:D76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A77" sqref="A77"/>
+      <selection activeCell="A76" sqref="A76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" t="s">
         <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>102</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
       <c r="C29" t="s">
         <v>104</v>
       </c>
       <c r="D29" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="C30" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C33" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>128</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>9</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C43" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C45" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D45" t="s">
-        <v>161</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C46" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>170</v>
+        <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
-        <v>9</v>
+        <v>174</v>
       </c>
       <c r="C49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D49" t="s">
-        <v>9</v>
+        <v>176</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
       <c r="D50" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B51" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C51" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D51" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C52" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C53" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D53" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B54" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C54" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D54" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C55" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D55" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B56" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C56" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D56" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B57" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C57" t="s">
-        <v>204</v>
+        <v>9</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B58" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C58" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D58" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B59" t="s">
-        <v>9</v>
+        <v>213</v>
       </c>
       <c r="C59" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D59" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B60" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D60" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B61" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C61" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D61" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B62" t="s">
-        <v>222</v>
+        <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>223</v>
+        <v>9</v>
       </c>
       <c r="D62" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B63" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C63" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>229</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B64" t="s">
-        <v>9</v>
+        <v>231</v>
       </c>
       <c r="C64" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D64" t="s">
-        <v>9</v>
+        <v>233</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B65" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C65" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D65" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B66" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C66" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D66" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B67" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C67" t="s">
-        <v>240</v>
+        <v>9</v>
       </c>
       <c r="D67" t="s">
-        <v>241</v>
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:4">
-      <c r="A68" t="s">
-[...13 lines deleted...]
-      <c r="A69" s="2" t="s">
+      <c r="A68" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B69" s="2" t="s">
+      <c r="B68" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C69" s="2" t="s">
+      <c r="C68" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D68" s="2" t="s">
         <v>7</v>
       </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="3"/>
+      <c r="B75" s="3"/>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="3"/>
       <c r="B76" s="3"/>
       <c r="C76" s="3"/>
       <c r="D76" s="3"/>
     </row>
-    <row r="77" spans="1:4">
-[...4 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
+    <mergeCell ref="A75:D75"/>
     <mergeCell ref="A76:D76"/>
-    <mergeCell ref="A77:D77"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>