--- v3 (2026-05-02)
+++ v4 (2026-07-01)
@@ -12,782 +12,770 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>กุมภาพันธ์ 2569</t>
-[...5 lines deleted...]
-    <t>ธันวาคม 2568</t>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>6,541,793,237</t>
-[...5 lines deleted...]
-    <t>5,795,787,807</t>
+    <t>7,333,211,789</t>
+  </si>
+  <si>
+    <t>6,830,030,219</t>
+  </si>
+  <si>
+    <t>7,542,780,507</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
+    <t>15,000</t>
+  </si>
+  <si>
+    <t>26,000</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>21,000</t>
-[...1 lines deleted...]
-  <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
-    <t>343,436,503</t>
-[...5 lines deleted...]
-    <t>378,743,260</t>
+    <t>80,269,560</t>
+  </si>
+  <si>
+    <t>80,309,980</t>
+  </si>
+  <si>
+    <t>330,974,051</t>
+  </si>
+  <si>
+    <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
+  </si>
+  <si>
+    <t>1,019,575</t>
   </si>
   <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
-    <t>1,277,130</t>
-[...5 lines deleted...]
-    <t>3,216,561</t>
+    <t>862,089</t>
+  </si>
+  <si>
+    <t>2,778,010</t>
+  </si>
+  <si>
+    <t>2,352,013</t>
   </si>
   <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
-    <t>21,538</t>
+    <t>107,472</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>66,749,334</t>
-[...5 lines deleted...]
-    <t>60,958,242</t>
+    <t>114,778,784</t>
+  </si>
+  <si>
+    <t>131,668,470</t>
+  </si>
+  <si>
+    <t>92,694,063</t>
   </si>
   <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
-    <t>42,257,216</t>
-[...5 lines deleted...]
-    <t>26,254,055</t>
+    <t>20,810,866</t>
+  </si>
+  <si>
+    <t>9,947,916</t>
+  </si>
+  <si>
+    <t>27,091,538</t>
   </si>
   <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
-    <t>7,756,993</t>
-[...5 lines deleted...]
-    <t>30,592,593</t>
+    <t>24,086,404</t>
+  </si>
+  <si>
+    <t>2,898,464</t>
+  </si>
+  <si>
+    <t>8,260,292</t>
   </si>
   <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
-    <t>615,107,665</t>
-[...5 lines deleted...]
-    <t>179</t>
+    <t>972,009,041</t>
+  </si>
+  <si>
+    <t>626,765,759</t>
+  </si>
+  <si>
+    <t>1,514,623,550</t>
   </si>
   <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
-    <t>41,473,102</t>
-[...5 lines deleted...]
-    <t>48,066,007</t>
+    <t>16,397,701</t>
+  </si>
+  <si>
+    <t>22,890,839</t>
+  </si>
+  <si>
+    <t>34,898,705</t>
   </si>
   <si>
     <t>14 วัตถุจากพืชที่ใช้ถักสาน</t>
   </si>
   <si>
-    <t>5,790,234</t>
-[...11 lines deleted...]
-    <t>441,871</t>
+    <t>1,486,520</t>
+  </si>
+  <si>
+    <t>1,219,328</t>
+  </si>
+  <si>
+    <t>3,855,642</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>81,991</t>
-[...2 lines deleted...]
-    <t>1,699,855</t>
+    <t>1,885,342</t>
+  </si>
+  <si>
+    <t>3,974,817</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>1,552,557</t>
-[...5 lines deleted...]
-    <t>502,298</t>
+    <t>5,499</t>
+  </si>
+  <si>
+    <t>667,816</t>
+  </si>
+  <si>
+    <t>1,023,596</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>2,767,620</t>
-[...5 lines deleted...]
-    <t>1,950,884</t>
+    <t>68,360</t>
+  </si>
+  <si>
+    <t>3,354,320</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>1,066,088</t>
-[...5 lines deleted...]
-    <t>5,838</t>
+    <t>12,722,129</t>
+  </si>
+  <si>
+    <t>12,701,547</t>
+  </si>
+  <si>
+    <t>4,190,185</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>99,798,078</t>
-[...5 lines deleted...]
-    <t>106,047,195</t>
+    <t>67,752,911</t>
+  </si>
+  <si>
+    <t>87,174,869</t>
+  </si>
+  <si>
+    <t>189,358,920</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>454,350</t>
+    <t>3,650,712</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>248,664</t>
-[...5 lines deleted...]
-    <t>386,463</t>
+    <t>291,787</t>
+  </si>
+  <si>
+    <t>488,683</t>
+  </si>
+  <si>
+    <t>321,098</t>
   </si>
   <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
-    <t>894,750,189</t>
-[...5 lines deleted...]
-    <t>378,941,464</t>
+    <t>1,101,927,095</t>
+  </si>
+  <si>
+    <t>1,427,431,904</t>
+  </si>
+  <si>
+    <t>795,082,306</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>3,486,268,417</t>
-[...17 lines deleted...]
-    <t>1,085,254</t>
+    <t>3,895,142,863</t>
+  </si>
+  <si>
+    <t>3,726,973,703</t>
+  </si>
+  <si>
+    <t>3,347,121,209</t>
+  </si>
+  <si>
+    <t>28 เคมีภัณฑ์อนินทรีย์</t>
+  </si>
+  <si>
+    <t>234</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>6,890</t>
-[...5 lines deleted...]
-    <t>11,045</t>
+    <t>7,666</t>
+  </si>
+  <si>
+    <t>7,184</t>
+  </si>
+  <si>
+    <t>8,131</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>5,529</t>
-[...11 lines deleted...]
-    <t>232</t>
+    <t>3,499</t>
+  </si>
+  <si>
+    <t>15,950</t>
+  </si>
+  <si>
+    <t>5,270</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>2,422</t>
-[...5 lines deleted...]
-    <t>408,846</t>
+    <t>413,029</t>
+  </si>
+  <si>
+    <t>859,785</t>
+  </si>
+  <si>
+    <t>4,314</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>1,543</t>
-[...5 lines deleted...]
-    <t>2,272</t>
+    <t>21,962,028</t>
+  </si>
+  <si>
+    <t>14,791,741</t>
+  </si>
+  <si>
+    <t>35,322,945</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>842,535</t>
-[...5 lines deleted...]
-    <t>101,775</t>
+    <t>52,423</t>
+  </si>
+  <si>
+    <t>113,775</t>
+  </si>
+  <si>
+    <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
+  </si>
+  <si>
+    <t>235</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>4,988,003</t>
-[...5 lines deleted...]
-    <t>3,251,365</t>
+    <t>6,556,297</t>
+  </si>
+  <si>
+    <t>253,847</t>
+  </si>
+  <si>
+    <t>5,473,826</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>51,884,127</t>
-[...5 lines deleted...]
-    <t>6,939,547</t>
+    <t>25,744,045</t>
+  </si>
+  <si>
+    <t>34,954,365</t>
+  </si>
+  <si>
+    <t>15,854,791</t>
+  </si>
+  <si>
+    <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
+  </si>
+  <si>
+    <t>559,675</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>1,024,560</t>
-[...5 lines deleted...]
-    <t>787,440</t>
+    <t>1,102,680</t>
+  </si>
+  <si>
+    <t>1,218,600</t>
+  </si>
+  <si>
+    <t>1,201,680</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>565</t>
-[...5 lines deleted...]
-    <t>3,239</t>
+    <t>2,043</t>
+  </si>
+  <si>
+    <t>2,910</t>
+  </si>
+  <si>
+    <t>527</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>13,075</t>
-[...11 lines deleted...]
-    <t>14,500</t>
+    <t>20,608</t>
+  </si>
+  <si>
+    <t>24,800</t>
+  </si>
+  <si>
+    <t>32,472</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>371,532</t>
-[...5 lines deleted...]
-    <t>77,716</t>
+    <t>129,403</t>
+  </si>
+  <si>
+    <t>1,628,697</t>
+  </si>
+  <si>
+    <t>155,550</t>
+  </si>
+  <si>
+    <t>55 เส้นใยสั้นประดิษฐ์</t>
+  </si>
+  <si>
+    <t>120,000</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>8,995,633</t>
-[...5 lines deleted...]
-    <t>9,218,937</t>
+    <t>9,611,434</t>
+  </si>
+  <si>
+    <t>9,065,721</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>31,000</t>
+    <t>194</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>142,833</t>
-[...5 lines deleted...]
-    <t>143,843</t>
+    <t>372,987</t>
+  </si>
+  <si>
+    <t>511,351</t>
+  </si>
+  <si>
+    <t>577,274</t>
   </si>
   <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>1,857,346</t>
-[...5 lines deleted...]
-    <t>35,271</t>
+    <t>13,856</t>
+  </si>
+  <si>
+    <t>2,072</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>3,708,253</t>
-[...5 lines deleted...]
-    <t>2,723,503</t>
+    <t>1,266,397</t>
+  </si>
+  <si>
+    <t>4,078,270</t>
+  </si>
+  <si>
+    <t>3,181,262</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>3,866,765</t>
-[...5 lines deleted...]
-    <t>2,904,007</t>
+    <t>5,854,312</t>
+  </si>
+  <si>
+    <t>11,159,477</t>
+  </si>
+  <si>
+    <t>12,963,327</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>1,570,361</t>
-[...5 lines deleted...]
-    <t>217,784</t>
+    <t>395,430</t>
+  </si>
+  <si>
+    <t>1,203,246</t>
+  </si>
+  <si>
+    <t>254,785</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>15,388,996</t>
-[...5 lines deleted...]
-    <t>5,071,735</t>
+    <t>4,538,705</t>
+  </si>
+  <si>
+    <t>3,921,970</t>
+  </si>
+  <si>
+    <t>2,179,584</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
+  </si>
+  <si>
+    <t>5,673</t>
+  </si>
+  <si>
+    <t>24,093</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
+  </si>
+  <si>
+    <t>36,500</t>
+  </si>
+  <si>
+    <t>69 ผลิตภัณฑ์เซรามิก</t>
+  </si>
+  <si>
+    <t>3,000</t>
+  </si>
+  <si>
+    <t>5,000</t>
+  </si>
+  <si>
+    <t>70 แก้วและเครื่องแก้ว</t>
+  </si>
+  <si>
+    <t>18,275</t>
+  </si>
+  <si>
+    <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
+  </si>
+  <si>
+    <t>106,156,977</t>
+  </si>
+  <si>
+    <t>13,554,612</t>
+  </si>
+  <si>
+    <t>262,559,314</t>
+  </si>
+  <si>
+    <t>72 เหล็กและเหล็กกล้า</t>
+  </si>
+  <si>
+    <t>48,245,890</t>
+  </si>
+  <si>
+    <t>31,030,952</t>
+  </si>
+  <si>
+    <t>49,387,870</t>
+  </si>
+  <si>
+    <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
+  </si>
+  <si>
+    <t>96,759</t>
+  </si>
+  <si>
+    <t>3,197,871</t>
+  </si>
+  <si>
+    <t>4,638,441</t>
+  </si>
+  <si>
+    <t>74 ทองแดงและชองทำด้วยทองแดง</t>
+  </si>
+  <si>
+    <t>55,349,043</t>
+  </si>
+  <si>
+    <t>30,245,047</t>
+  </si>
+  <si>
+    <t>17,978,986</t>
+  </si>
+  <si>
+    <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
+  </si>
+  <si>
+    <t>202,815,335</t>
+  </si>
+  <si>
+    <t>106,412,595</t>
+  </si>
+  <si>
+    <t>322,157,321</t>
+  </si>
+  <si>
+    <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
+  </si>
+  <si>
+    <t>30,320,680</t>
+  </si>
+  <si>
+    <t>15,588,120</t>
+  </si>
+  <si>
+    <t>37,761,070</t>
+  </si>
+  <si>
+    <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
+  </si>
+  <si>
+    <t>402,540,453</t>
+  </si>
+  <si>
+    <t>353,374,731</t>
+  </si>
+  <si>
+    <t>305,045,755</t>
+  </si>
+  <si>
+    <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>1,799</t>
+  </si>
+  <si>
+    <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
+  </si>
+  <si>
+    <t>9,848</t>
+  </si>
+  <si>
+    <t>5,850</t>
+  </si>
+  <si>
+    <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>760,020</t>
+  </si>
+  <si>
+    <t>266,873</t>
+  </si>
+  <si>
+    <t>9,291,582</t>
+  </si>
+  <si>
+    <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>82,156,005</t>
+  </si>
+  <si>
+    <t>41,128,610</t>
+  </si>
+  <si>
+    <t>74,949,300</t>
+  </si>
+  <si>
+    <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>169,458</t>
+  </si>
+  <si>
+    <t>87 ยานยนต์และส่วนประกอบ</t>
+  </si>
+  <si>
     <t>2,000</t>
   </si>
   <si>
-    <t>78,537</t>
-[...176 lines deleted...]
-    <t>1,369,617</t>
+    <t>3,809,066</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>790,436</t>
+    <t>132,370</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>12,385,432</t>
-[...5 lines deleted...]
-    <t>19,071,612</t>
+    <t>13,491,177</t>
+  </si>
+  <si>
+    <t>15,912,122</t>
+  </si>
+  <si>
+    <t>14,006,872</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>16,851</t>
-[...5 lines deleted...]
-    <t>50,000</t>
+    <t>75,408</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>3,994,011</t>
-[...5 lines deleted...]
-    <t>33,199</t>
+    <t>1,590</t>
+  </si>
+  <si>
+    <t>717,260</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>826,356</t>
-[...5 lines deleted...]
-    <t>486,241</t>
+    <t>1,702,433</t>
+  </si>
+  <si>
+    <t>1,740</t>
+  </si>
+  <si>
+    <t>478,618</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>40,000</t>
+    <t>9,829</t>
+  </si>
+  <si>
+    <t>91,503</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1121,325 +1109,325 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D76"/>
+  <dimension ref="A1:D79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A76" sqref="A76"/>
+      <selection activeCell="A79" sqref="A79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="s">
         <v>25</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>26</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
         <v>29</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>30</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
         <v>33</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>34</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" t="s">
         <v>37</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>38</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" t="s">
         <v>41</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>42</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" t="s">
         <v>45</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
@@ -1448,706 +1436,748 @@
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" t="s">
         <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" t="s">
         <v>81</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" t="s">
         <v>84</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" t="s">
         <v>88</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" t="s">
         <v>92</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" t="s">
         <v>99</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="C32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D32" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D34" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="C35" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D37" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="C38" t="s">
-        <v>9</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C39" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C40" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D40" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="C41" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="C42" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="D43" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="D44" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B46" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C46" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>9</v>
+        <v>162</v>
       </c>
       <c r="D47" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>9</v>
+        <v>164</v>
       </c>
       <c r="C48" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="D48" t="s">
-        <v>10</v>
+        <v>166</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="C49" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="C50" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D50" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B51" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C51" t="s">
-        <v>183</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="C52" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="C53" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="D53" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="B54" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="C54" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="D54" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="C55" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="D55" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="C56" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="D56" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="B57" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="C57" t="s">
-        <v>9</v>
+        <v>196</v>
       </c>
       <c r="D57" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="B58" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C58" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="D58" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="B59" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="C59" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="D59" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="C60" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="D60" t="s">
-        <v>219</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="C61" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="D61" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="B62" t="s">
-        <v>9</v>
+        <v>214</v>
       </c>
       <c r="C62" t="s">
-        <v>9</v>
+        <v>215</v>
       </c>
       <c r="D62" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B63" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="B64" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="C64" t="s">
-        <v>232</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="B65" t="s">
-        <v>235</v>
+        <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="B66" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="C66" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="D66" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="B67" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="C67" t="s">
-        <v>9</v>
+        <v>171</v>
       </c>
       <c r="D67" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:4">
-      <c r="A68" s="2" t="s">
+      <c r="A68" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" t="s">
+        <v>231</v>
+      </c>
+      <c r="C68" t="s">
+        <v>232</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
+        <v>234</v>
+      </c>
+      <c r="C69" t="s">
+        <v>235</v>
+      </c>
+      <c r="D69" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" t="s">
+        <v>237</v>
+      </c>
+      <c r="B70" t="s">
+        <v>170</v>
+      </c>
+      <c r="C70" t="s">
+        <v>238</v>
+      </c>
+      <c r="D70" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B68" s="2" t="s">
+      <c r="B71" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C68" s="2" t="s">
+      <c r="C71" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D71" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="75" spans="1:4">
-[...9 lines deleted...]
-      <c r="D76" s="3"/>
+    <row r="78" spans="1:4">
+      <c r="A78" s="3"/>
+      <c r="B78" s="3"/>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3"/>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="3"/>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A75:D75"/>
-    <mergeCell ref="A76:D76"/>
+    <mergeCell ref="A78:D78"/>
+    <mergeCell ref="A79:D79"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>