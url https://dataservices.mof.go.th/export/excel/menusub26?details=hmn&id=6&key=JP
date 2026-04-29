--- v2 (2026-03-12)
+++ v3 (2026-04-29)
@@ -12,1214 +12,1211 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
     <t>ธันวาคม 2568</t>
   </si>
   <si>
-    <t>พฤศจิกายน 2568</t>
-[...1 lines deleted...]
-  <si>
     <t>รวม</t>
   </si>
   <si>
+    <t>81,848,817,813</t>
+  </si>
+  <si>
     <t>77,654,677,881</t>
   </si>
   <si>
     <t>82,541,145,680</t>
   </si>
   <si>
-    <t>79,801,767,097</t>
-[...1 lines deleted...]
-  <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>4,254</t>
   </si>
   <si>
     <t>284,732</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>02 เนื้อสัตว์และส่วนอื่นของสัตว์ที่บริโภคได้</t>
   </si>
   <si>
+    <t>100,413,484</t>
+  </si>
+  <si>
     <t>96,815,793</t>
   </si>
   <si>
     <t>97,050,249</t>
   </si>
   <si>
-    <t>110,180,415</t>
-[...1 lines deleted...]
-  <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
+    <t>567,761,241</t>
+  </si>
+  <si>
     <t>638,544,725</t>
   </si>
   <si>
     <t>534,218,841</t>
   </si>
   <si>
-    <t>524,427,069</t>
-[...1 lines deleted...]
-  <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
+    <t>4,509,454</t>
+  </si>
+  <si>
     <t>5,391,469</t>
   </si>
   <si>
     <t>13,482,695</t>
   </si>
   <si>
-    <t>14,094,420</t>
-[...1 lines deleted...]
-  <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
+    <t>194,201</t>
+  </si>
+  <si>
     <t>231,804</t>
   </si>
   <si>
     <t>117,606</t>
   </si>
   <si>
-    <t>256,503</t>
-[...1 lines deleted...]
-  <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
+    <t>520,457</t>
+  </si>
+  <si>
     <t>33,463</t>
   </si>
   <si>
     <t>606,589</t>
   </si>
   <si>
-    <t>60,308</t>
-[...1 lines deleted...]
-  <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
+    <t>40,882,353</t>
+  </si>
+  <si>
     <t>33,299,665</t>
   </si>
   <si>
     <t>52,765,697</t>
   </si>
   <si>
-    <t>40,726,899</t>
-[...1 lines deleted...]
-  <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
+    <t>47,855,680</t>
+  </si>
+  <si>
     <t>46,120,106</t>
   </si>
   <si>
     <t>65,063,434</t>
   </si>
   <si>
-    <t>44,124,144</t>
-[...1 lines deleted...]
-  <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
+    <t>29,383,515</t>
+  </si>
+  <si>
     <t>25,493,477</t>
   </si>
   <si>
     <t>68,565,761</t>
   </si>
   <si>
-    <t>65,471,440</t>
-[...1 lines deleted...]
-  <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
+    <t>18,554,364</t>
+  </si>
+  <si>
     <t>12,548,105</t>
   </si>
   <si>
     <t>21,852,130</t>
   </si>
   <si>
-    <t>15,781,710</t>
-[...1 lines deleted...]
-  <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
+    <t>12,377,454</t>
+  </si>
+  <si>
     <t>8,385,197</t>
   </si>
   <si>
     <t>16,642,385</t>
   </si>
   <si>
-    <t>16,364,848</t>
-[...1 lines deleted...]
-  <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
+    <t>2,760,668</t>
+  </si>
+  <si>
     <t>839,962</t>
   </si>
   <si>
     <t>3,540,391</t>
   </si>
   <si>
-    <t>3,600,333</t>
-[...1 lines deleted...]
-  <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
+    <t>8,428,618</t>
+  </si>
+  <si>
     <t>14,311,195</t>
   </si>
   <si>
     <t>14,316,810</t>
   </si>
   <si>
-    <t>25,033,788</t>
-[...1 lines deleted...]
-  <si>
     <t>14 วัตถุจากพืชที่ใช้ถักสาน</t>
   </si>
   <si>
+    <t>2,714</t>
+  </si>
+  <si>
     <t>2,787</t>
   </si>
   <si>
     <t>89,668</t>
   </si>
   <si>
-    <t>47,342</t>
-[...1 lines deleted...]
-  <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>18,607,396</t>
+  </si>
+  <si>
     <t>12,691,823</t>
   </si>
   <si>
     <t>12,782,293</t>
   </si>
   <si>
-    <t>19,088,676</t>
-[...1 lines deleted...]
-  <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
+    <t>96,226,153</t>
+  </si>
+  <si>
     <t>66,499,835</t>
   </si>
   <si>
     <t>75,624,477</t>
   </si>
   <si>
-    <t>85,290,281</t>
-[...1 lines deleted...]
-  <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
+    <t>11,892,305</t>
+  </si>
+  <si>
     <t>10,236,982</t>
   </si>
   <si>
     <t>7,681,121</t>
   </si>
   <si>
-    <t>18,843,624</t>
-[...1 lines deleted...]
-  <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
+    <t>12,425,101</t>
+  </si>
+  <si>
     <t>13,936,050</t>
   </si>
   <si>
     <t>11,994,982</t>
   </si>
   <si>
-    <t>13,385,031</t>
-[...1 lines deleted...]
-  <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
+    <t>51,411,857</t>
+  </si>
+  <si>
     <t>46,761,377</t>
   </si>
   <si>
     <t>60,071,406</t>
   </si>
   <si>
-    <t>65,674,090</t>
-[...1 lines deleted...]
-  <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
+    <t>25,675,480</t>
+  </si>
+  <si>
     <t>14,271,236</t>
   </si>
   <si>
     <t>40,847,724</t>
   </si>
   <si>
-    <t>43,486,675</t>
-[...1 lines deleted...]
-  <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
+    <t>171,045,856</t>
+  </si>
+  <si>
     <t>163,652,324</t>
   </si>
   <si>
     <t>172,247,689</t>
   </si>
   <si>
-    <t>164,224,593</t>
-[...1 lines deleted...]
-  <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
+    <t>25,800,981</t>
+  </si>
+  <si>
     <t>25,532,563</t>
   </si>
   <si>
     <t>62,029,756</t>
   </si>
   <si>
-    <t>40,130,183</t>
-[...1 lines deleted...]
-  <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
+    <t>13,836,305</t>
+  </si>
+  <si>
     <t>9,055,960</t>
   </si>
   <si>
     <t>18,743,381</t>
   </si>
   <si>
-    <t>21,262,862</t>
-[...1 lines deleted...]
-  <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
+    <t>2,382</t>
+  </si>
+  <si>
     <t>2,509</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
+    <t>26,781,317</t>
+  </si>
+  <si>
     <t>26,967,941</t>
   </si>
   <si>
     <t>32,292,291</t>
   </si>
   <si>
-    <t>28,738,723</t>
-[...1 lines deleted...]
-  <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
+    <t>2,851,141</t>
+  </si>
+  <si>
     <t>22,714,191</t>
   </si>
   <si>
     <t>29,358,429</t>
   </si>
   <si>
-    <t>41,823,579</t>
-[...1 lines deleted...]
-  <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>226,977,493</t>
+  </si>
+  <si>
     <t>157,806,156</t>
   </si>
   <si>
     <t>273,580,949</t>
   </si>
   <si>
-    <t>186,288,580</t>
-[...1 lines deleted...]
-  <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
+    <t>627,218,230</t>
+  </si>
+  <si>
     <t>917,091,366</t>
   </si>
   <si>
     <t>916,506,331</t>
   </si>
   <si>
-    <t>961,288,192</t>
-[...1 lines deleted...]
-  <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
+    <t>705,474,017</t>
+  </si>
+  <si>
     <t>628,550,337</t>
   </si>
   <si>
     <t>640,223,608</t>
   </si>
   <si>
-    <t>617,481,868</t>
-[...1 lines deleted...]
-  <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
+    <t>436,091,228</t>
+  </si>
+  <si>
     <t>499,575,946</t>
   </si>
   <si>
     <t>396,306,124</t>
   </si>
   <si>
-    <t>340,447,032</t>
-[...1 lines deleted...]
-  <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
+    <t>3,639,544</t>
+  </si>
+  <si>
     <t>7,762,863</t>
   </si>
   <si>
     <t>3,969,607</t>
   </si>
   <si>
-    <t>3,623,985</t>
-[...1 lines deleted...]
-  <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
+    <t>780,236,303</t>
+  </si>
+  <si>
     <t>706,100,834</t>
   </si>
   <si>
     <t>830,563,443</t>
   </si>
   <si>
-    <t>889,030,036</t>
-[...1 lines deleted...]
-  <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
+    <t>428,675,922</t>
+  </si>
+  <si>
     <t>354,132,274</t>
   </si>
   <si>
     <t>424,247,684</t>
   </si>
   <si>
-    <t>393,196,365</t>
-[...1 lines deleted...]
-  <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
+    <t>396,874,823</t>
+  </si>
+  <si>
     <t>410,724,477</t>
   </si>
   <si>
     <t>459,960,801</t>
   </si>
   <si>
-    <t>437,229,206</t>
-[...1 lines deleted...]
-  <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
+    <t>85,712,075</t>
+  </si>
+  <si>
     <t>94,933,690</t>
   </si>
   <si>
     <t>68,902,133</t>
   </si>
   <si>
-    <t>89,672,035</t>
-[...1 lines deleted...]
-  <si>
     <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
   </si>
   <si>
+    <t>4,853,021</t>
+  </si>
+  <si>
     <t>7,499,403</t>
   </si>
   <si>
     <t>12,510,087</t>
   </si>
   <si>
-    <t>14,041,558</t>
-[...1 lines deleted...]
-  <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
+    <t>137,228,320</t>
+  </si>
+  <si>
     <t>136,253,562</t>
   </si>
   <si>
     <t>131,477,409</t>
   </si>
   <si>
-    <t>160,025,227</t>
-[...1 lines deleted...]
-  <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>2,106,322,851</t>
+  </si>
+  <si>
     <t>2,275,513,843</t>
   </si>
   <si>
     <t>1,734,477,211</t>
   </si>
   <si>
-    <t>1,919,814,104</t>
-[...1 lines deleted...]
-  <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
+    <t>3,468,477,741</t>
+  </si>
+  <si>
     <t>3,582,882,558</t>
   </si>
   <si>
     <t>3,494,502,860</t>
   </si>
   <si>
-    <t>3,671,068,694</t>
-[...1 lines deleted...]
-  <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
+    <t>1,325,020,536</t>
+  </si>
+  <si>
     <t>1,403,335,408</t>
   </si>
   <si>
     <t>1,412,624,616</t>
   </si>
   <si>
-    <t>1,671,051,907</t>
-[...1 lines deleted...]
-  <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
+    <t>73,300,107</t>
+  </si>
+  <si>
     <t>81,595,810</t>
   </si>
   <si>
     <t>89,180,517</t>
   </si>
   <si>
-    <t>76,394,026</t>
-[...1 lines deleted...]
-  <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
+    <t>15,418,918</t>
+  </si>
+  <si>
     <t>29,709,225</t>
   </si>
   <si>
     <t>27,454,554</t>
   </si>
   <si>
-    <t>28,630,659</t>
-[...1 lines deleted...]
-  <si>
     <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
   </si>
   <si>
+    <t>110,778</t>
+  </si>
+  <si>
     <t>56,002</t>
   </si>
   <si>
     <t>125,681</t>
   </si>
   <si>
-    <t>265,637</t>
-[...1 lines deleted...]
-  <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
+    <t>5,791,312</t>
+  </si>
+  <si>
     <t>5,476,272</t>
   </si>
   <si>
     <t>2,468,211</t>
   </si>
   <si>
-    <t>7,446,586</t>
-[...1 lines deleted...]
-  <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
+    <t>642,112</t>
+  </si>
+  <si>
     <t>686,913</t>
   </si>
   <si>
     <t>260,424</t>
   </si>
   <si>
-    <t>559,287</t>
-[...1 lines deleted...]
-  <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
+    <t>16,077</t>
+  </si>
+  <si>
     <t>11,604</t>
   </si>
   <si>
-    <t>8,208</t>
-[...1 lines deleted...]
-  <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
+    <t>78,448,206</t>
+  </si>
+  <si>
     <t>80,664,173</t>
   </si>
   <si>
     <t>79,320,784</t>
   </si>
   <si>
-    <t>71,394,166</t>
-[...1 lines deleted...]
-  <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
+    <t>517,575,467</t>
+  </si>
+  <si>
     <t>490,193,003</t>
   </si>
   <si>
     <t>474,526,871</t>
   </si>
   <si>
-    <t>519,739,822</t>
-[...1 lines deleted...]
-  <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
+    <t>58,111,293</t>
+  </si>
+  <si>
     <t>50,455,174</t>
   </si>
   <si>
     <t>69,535,329</t>
   </si>
   <si>
-    <t>69,458,693</t>
-[...1 lines deleted...]
-  <si>
     <t>50 ไหม</t>
   </si>
   <si>
     <t>764,561</t>
   </si>
   <si>
     <t>184,225</t>
   </si>
   <si>
-    <t>61,072</t>
-[...1 lines deleted...]
-  <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
+    <t>12,919</t>
+  </si>
+  <si>
     <t>39,022</t>
   </si>
   <si>
     <t>469,458</t>
   </si>
   <si>
-    <t>451,229</t>
-[...1 lines deleted...]
-  <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
+    <t>15,877,242</t>
+  </si>
+  <si>
     <t>16,348,496</t>
   </si>
   <si>
     <t>14,682,429</t>
   </si>
   <si>
-    <t>6,607,622</t>
-[...1 lines deleted...]
-  <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
+    <t>135,790</t>
+  </si>
+  <si>
     <t>279,401</t>
   </si>
   <si>
     <t>1,035,501</t>
   </si>
   <si>
-    <t>283,926</t>
-[...1 lines deleted...]
-  <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
+    <t>261,012,601</t>
+  </si>
+  <si>
     <t>252,888,878</t>
   </si>
   <si>
     <t>246,122,750</t>
   </si>
   <si>
-    <t>291,198,008</t>
-[...1 lines deleted...]
-  <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
+    <t>101,499,374</t>
+  </si>
+  <si>
     <t>107,749,218</t>
   </si>
   <si>
     <t>106,484,123</t>
   </si>
   <si>
-    <t>73,841,356</t>
-[...1 lines deleted...]
-  <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
+    <t>114,834,056</t>
+  </si>
+  <si>
     <t>138,697,320</t>
   </si>
   <si>
     <t>139,557,202</t>
   </si>
   <si>
-    <t>136,888,264</t>
-[...1 lines deleted...]
-  <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
+    <t>14,119,238</t>
+  </si>
+  <si>
     <t>3,737,789</t>
   </si>
   <si>
     <t>9,118,536</t>
   </si>
   <si>
-    <t>11,245,949</t>
-[...1 lines deleted...]
-  <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
+    <t>27,650,579</t>
+  </si>
+  <si>
     <t>34,789,755</t>
   </si>
   <si>
     <t>34,873,588</t>
   </si>
   <si>
-    <t>30,207,508</t>
-[...1 lines deleted...]
-  <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
+    <t>100,201,958</t>
+  </si>
+  <si>
     <t>110,046,531</t>
   </si>
   <si>
     <t>115,169,098</t>
   </si>
   <si>
-    <t>112,159,141</t>
-[...1 lines deleted...]
-  <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>32,312,422</t>
+  </si>
+  <si>
     <t>43,502,402</t>
   </si>
   <si>
     <t>31,008,483</t>
   </si>
   <si>
-    <t>33,788,765</t>
-[...1 lines deleted...]
-  <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>10,908,897</t>
+  </si>
+  <si>
     <t>28,782,292</t>
   </si>
   <si>
     <t>39,110,690</t>
   </si>
   <si>
-    <t>67,044,021</t>
-[...1 lines deleted...]
-  <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>120,230,066</t>
+  </si>
+  <si>
     <t>31,954,136</t>
   </si>
   <si>
     <t>28,069,635</t>
   </si>
   <si>
-    <t>32,719,733</t>
-[...1 lines deleted...]
-  <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
+    <t>80,400,528</t>
+  </si>
+  <si>
     <t>72,245,013</t>
   </si>
   <si>
     <t>76,572,317</t>
   </si>
   <si>
-    <t>72,329,907</t>
-[...1 lines deleted...]
-  <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
+    <t>10,233,487</t>
+  </si>
+  <si>
     <t>13,880,775</t>
   </si>
   <si>
     <t>14,010,452</t>
   </si>
   <si>
-    <t>20,686,961</t>
-[...1 lines deleted...]
-  <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
+    <t>14,813,538</t>
+  </si>
+  <si>
     <t>4,838,321</t>
   </si>
   <si>
     <t>6,609,913</t>
   </si>
   <si>
-    <t>6,147,015</t>
-[...1 lines deleted...]
-  <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
+    <t>1,260,821</t>
+  </si>
+  <si>
     <t>1,255,199</t>
   </si>
   <si>
     <t>1,542,790</t>
   </si>
   <si>
-    <t>1,608,377</t>
-[...1 lines deleted...]
-  <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
+    <t>88,731</t>
+  </si>
+  <si>
     <t>176,609</t>
   </si>
   <si>
     <t>1,211,077</t>
   </si>
   <si>
-    <t>1,034,901</t>
-[...1 lines deleted...]
-  <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
+    <t>169,645,569</t>
+  </si>
+  <si>
     <t>195,452,819</t>
   </si>
   <si>
     <t>188,991,664</t>
   </si>
   <si>
-    <t>169,236,202</t>
-[...1 lines deleted...]
-  <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
+    <t>341,739,315</t>
+  </si>
+  <si>
     <t>355,644,710</t>
   </si>
   <si>
     <t>426,004,540</t>
   </si>
   <si>
-    <t>433,471,588</t>
-[...1 lines deleted...]
-  <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
+    <t>501,870,218</t>
+  </si>
+  <si>
     <t>461,500,777</t>
   </si>
   <si>
     <t>492,110,737</t>
   </si>
   <si>
-    <t>477,752,127</t>
-[...1 lines deleted...]
-  <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
+    <t>6,777,095,603</t>
+  </si>
+  <si>
     <t>1,214,919,351</t>
   </si>
   <si>
     <t>1,116,796,648</t>
   </si>
   <si>
-    <t>1,345,654,444</t>
-[...1 lines deleted...]
-  <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
+    <t>9,401,569,349</t>
+  </si>
+  <si>
     <t>7,885,556,332</t>
   </si>
   <si>
     <t>10,449,237,402</t>
   </si>
   <si>
-    <t>9,284,642,354</t>
-[...1 lines deleted...]
-  <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
+    <t>3,116,268,615</t>
+  </si>
+  <si>
     <t>3,321,217,965</t>
   </si>
   <si>
     <t>3,487,061,421</t>
   </si>
   <si>
-    <t>3,596,983,590</t>
-[...1 lines deleted...]
-  <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
+    <t>4,584,438,773</t>
+  </si>
+  <si>
     <t>3,547,846,966</t>
   </si>
   <si>
     <t>4,154,210,788</t>
   </si>
   <si>
-    <t>3,516,466,996</t>
-[...1 lines deleted...]
-  <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
+    <t>63,978,931</t>
+  </si>
+  <si>
     <t>128,301,604</t>
   </si>
   <si>
     <t>79,467,275</t>
   </si>
   <si>
-    <t>90,207,620</t>
-[...1 lines deleted...]
-  <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
+    <t>511,873,145</t>
+  </si>
+  <si>
     <t>706,970,989</t>
   </si>
   <si>
     <t>526,012,865</t>
   </si>
   <si>
-    <t>629,045,361</t>
-[...1 lines deleted...]
-  <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
+    <t>8,946,662</t>
+  </si>
+  <si>
     <t>4,398,641</t>
   </si>
   <si>
     <t>5,875,667</t>
   </si>
   <si>
-    <t>4,864,152</t>
-[...1 lines deleted...]
-  <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
+    <t>118,911,565</t>
+  </si>
+  <si>
     <t>340,817,187</t>
   </si>
   <si>
     <t>241,907,017</t>
   </si>
   <si>
-    <t>235,713,499</t>
-[...1 lines deleted...]
-  <si>
     <t>80 ดีบุกและของทำด้วยดีบุก</t>
   </si>
   <si>
+    <t>52,992,190</t>
+  </si>
+  <si>
     <t>62,868,186</t>
   </si>
   <si>
     <t>48,475,329</t>
   </si>
   <si>
-    <t>29,381,977</t>
-[...1 lines deleted...]
-  <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
+    <t>101,650,067</t>
+  </si>
+  <si>
     <t>60,231,065</t>
   </si>
   <si>
     <t>107,118,077</t>
   </si>
   <si>
-    <t>139,875,731</t>
-[...1 lines deleted...]
-  <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>734,518,369</t>
+  </si>
+  <si>
     <t>719,300,854</t>
   </si>
   <si>
     <t>806,803,394</t>
   </si>
   <si>
-    <t>840,784,183</t>
-[...1 lines deleted...]
-  <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>187,056,186</t>
+  </si>
+  <si>
     <t>215,838,402</t>
   </si>
   <si>
     <t>185,982,828</t>
   </si>
   <si>
-    <t>194,727,113</t>
-[...1 lines deleted...]
-  <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>11,756,558,497</t>
+  </si>
+  <si>
     <t>12,940,509,875</t>
   </si>
   <si>
     <t>13,676,755,644</t>
   </si>
   <si>
-    <t>12,698,184,857</t>
-[...1 lines deleted...]
-  <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
+    <t>18,084,994,963</t>
+  </si>
+  <si>
     <t>18,504,019,583</t>
   </si>
   <si>
     <t>18,617,253,835</t>
   </si>
   <si>
-    <t>18,810,251,718</t>
-[...1 lines deleted...]
-  <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
     <t>3,814,408</t>
   </si>
   <si>
-    <t>2,958,714</t>
-[...1 lines deleted...]
-  <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>7,335,560,842</t>
+  </si>
+  <si>
     <t>8,268,696,431</t>
   </si>
   <si>
     <t>9,235,778,281</t>
   </si>
   <si>
-    <t>7,951,713,194</t>
-[...1 lines deleted...]
-  <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
+    <t>9,688,533</t>
+  </si>
+  <si>
     <t>4,392,241</t>
   </si>
   <si>
     <t>999,731</t>
   </si>
   <si>
-    <t>3,584,689</t>
-[...1 lines deleted...]
-  <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
+    <t>9,123,600</t>
+  </si>
+  <si>
     <t>5,810,301</t>
   </si>
   <si>
     <t>10,748,285</t>
   </si>
   <si>
-    <t>7,961,257</t>
-[...1 lines deleted...]
-  <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
+    <t>3,728,486,465</t>
+  </si>
+  <si>
     <t>4,124,986,083</t>
   </si>
   <si>
     <t>4,342,196,067</t>
   </si>
   <si>
-    <t>4,351,489,869</t>
-[...1 lines deleted...]
-  <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
+    <t>141,502,235</t>
+  </si>
+  <si>
     <t>138,297,982</t>
   </si>
   <si>
     <t>159,593,349</t>
   </si>
   <si>
-    <t>147,736,092</t>
-[...1 lines deleted...]
-  <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
+    <t>13,717,653</t>
+  </si>
+  <si>
     <t>13,368,468</t>
   </si>
   <si>
     <t>11,010,434</t>
   </si>
   <si>
-    <t>10,249,260</t>
-[...1 lines deleted...]
-  <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
+    <t>60,204,027</t>
+  </si>
+  <si>
     <t>15,542</t>
   </si>
   <si>
     <t>18,660</t>
   </si>
   <si>
-    <t>98,948</t>
-[...1 lines deleted...]
-  <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
+    <t>128,311,389</t>
+  </si>
+  <si>
     <t>128,147,279</t>
   </si>
   <si>
     <t>142,442,743</t>
   </si>
   <si>
-    <t>160,045,411</t>
-[...1 lines deleted...]
-  <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
+    <t>90,375,848</t>
+  </si>
+  <si>
     <t>117,231,987</t>
   </si>
   <si>
     <t>112,730,468</t>
   </si>
   <si>
-    <t>102,773,591</t>
-[...1 lines deleted...]
-  <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>139,528,718</t>
+  </si>
+  <si>
     <t>106,990,693</t>
   </si>
   <si>
     <t>94,184,528</t>
   </si>
   <si>
-    <t>134,601,839</t>
-[...1 lines deleted...]
-  <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
+    <t>201,388</t>
+  </si>
+  <si>
     <t>199,756</t>
   </si>
   <si>
     <t>549,965</t>
-  </si>
-[...1 lines deleted...]
-    <t>2,733,557</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1562,51 +1559,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A107" sqref="A107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
@@ -1925,412 +1922,412 @@
         <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" t="s">
         <v>98</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D37" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B38" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C38" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C39" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D39" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C40" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C41" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D41" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C42" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D42" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B43" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C43" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D43" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C44" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D44" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B45" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C45" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D45" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B46" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C46" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D46" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B47" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C47" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D47" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>189</v>
       </c>
       <c r="D48" t="s">
-        <v>188</v>
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B49" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C49" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D49" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C50" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D50" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B51" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C51" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D51" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
-        <v>202</v>
+        <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>203</v>
       </c>
       <c r="D52" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>205</v>
       </c>
       <c r="B53" t="s">
         <v>206</v>
       </c>
       <c r="C53" t="s">
         <v>207</v>
       </c>
       <c r="D53" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>209</v>
@@ -2776,211 +2773,211 @@
         <v>335</v>
       </c>
       <c r="D85" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>337</v>
       </c>
       <c r="B86" t="s">
         <v>338</v>
       </c>
       <c r="C86" t="s">
         <v>339</v>
       </c>
       <c r="D86" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>341</v>
       </c>
       <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>342</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" t="s">
-        <v>343</v>
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
+        <v>343</v>
+      </c>
+      <c r="B88" t="s">
         <v>344</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>345</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
+        <v>347</v>
+      </c>
+      <c r="B89" t="s">
         <v>348</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>349</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
+        <v>351</v>
+      </c>
+      <c r="B90" t="s">
         <v>352</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>353</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
+        <v>355</v>
+      </c>
+      <c r="B91" t="s">
         <v>356</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>357</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
+        <v>359</v>
+      </c>
+      <c r="B92" t="s">
         <v>360</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>361</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
+        <v>363</v>
+      </c>
+      <c r="B93" t="s">
         <v>364</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>365</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" t="s">
         <v>368</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>369</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
         <v>372</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>373</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
+        <v>375</v>
+      </c>
+      <c r="B96" t="s">
         <v>376</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>377</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
+        <v>379</v>
+      </c>
+      <c r="B97" t="s">
         <v>380</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>381</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
+        <v>383</v>
+      </c>
+      <c r="B98" t="s">
         <v>384</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>385</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="3"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
       <c r="D106" s="3"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="3"/>
       <c r="B107" s="3"/>