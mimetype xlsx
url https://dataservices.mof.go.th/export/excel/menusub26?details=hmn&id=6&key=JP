--- v3 (2026-04-29)
+++ v4 (2026-07-01)
@@ -12,1211 +12,1214 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>กุมภาพันธ์ 2569</t>
-[...5 lines deleted...]
-    <t>ธันวาคม 2568</t>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>81,848,817,813</t>
-[...5 lines deleted...]
-    <t>82,541,145,680</t>
+    <t>85,080,296,573</t>
+  </si>
+  <si>
+    <t>82,718,225,699</t>
+  </si>
+  <si>
+    <t>89,172,366,131</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
+    <t>52,693</t>
+  </si>
+  <si>
+    <t>245,809</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>4,254</t>
-[...4 lines deleted...]
-  <si>
     <t>02 เนื้อสัตว์และส่วนอื่นของสัตว์ที่บริโภคได้</t>
   </si>
   <si>
-    <t>100,413,484</t>
-[...5 lines deleted...]
-    <t>97,050,249</t>
+    <t>132,084,977</t>
+  </si>
+  <si>
+    <t>133,791,389</t>
+  </si>
+  <si>
+    <t>146,871,999</t>
   </si>
   <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
-    <t>567,761,241</t>
-[...5 lines deleted...]
-    <t>534,218,841</t>
+    <t>879,775,542</t>
+  </si>
+  <si>
+    <t>674,890,011</t>
+  </si>
+  <si>
+    <t>719,576,373</t>
   </si>
   <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>4,509,454</t>
-[...5 lines deleted...]
-    <t>13,482,695</t>
+    <t>24,441,577</t>
+  </si>
+  <si>
+    <t>11,168,835</t>
+  </si>
+  <si>
+    <t>5,699,015</t>
   </si>
   <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
-    <t>194,201</t>
-[...5 lines deleted...]
-    <t>117,606</t>
+    <t>93,484</t>
+  </si>
+  <si>
+    <t>243,018</t>
+  </si>
+  <si>
+    <t>380,091</t>
   </si>
   <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
-    <t>520,457</t>
-[...5 lines deleted...]
-    <t>606,589</t>
+    <t>194,842</t>
+  </si>
+  <si>
+    <t>99,658</t>
+  </si>
+  <si>
+    <t>627,044</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>40,882,353</t>
-[...5 lines deleted...]
-    <t>52,765,697</t>
+    <t>28,863,876</t>
+  </si>
+  <si>
+    <t>37,567,504</t>
+  </si>
+  <si>
+    <t>35,328,675</t>
   </si>
   <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
-    <t>47,855,680</t>
-[...5 lines deleted...]
-    <t>65,063,434</t>
+    <t>12,686,511</t>
+  </si>
+  <si>
+    <t>26,852,684</t>
+  </si>
+  <si>
+    <t>35,988,782</t>
   </si>
   <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
-    <t>29,383,515</t>
-[...5 lines deleted...]
-    <t>68,565,761</t>
+    <t>50,148,061</t>
+  </si>
+  <si>
+    <t>41,512,428</t>
+  </si>
+  <si>
+    <t>71,841,397</t>
   </si>
   <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
-    <t>18,554,364</t>
-[...5 lines deleted...]
-    <t>21,852,130</t>
+    <t>13,080,153</t>
+  </si>
+  <si>
+    <t>16,741,371</t>
+  </si>
+  <si>
+    <t>24,578,559</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>12,377,454</t>
-[...5 lines deleted...]
-    <t>16,642,385</t>
+    <t>9,581,160</t>
+  </si>
+  <si>
+    <t>12,691,632</t>
+  </si>
+  <si>
+    <t>14,775,120</t>
   </si>
   <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
-    <t>2,760,668</t>
-[...5 lines deleted...]
-    <t>3,540,391</t>
+    <t>5,910,571</t>
+  </si>
+  <si>
+    <t>1,070,239</t>
+  </si>
+  <si>
+    <t>2,256,763</t>
   </si>
   <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
-    <t>8,428,618</t>
-[...5 lines deleted...]
-    <t>14,316,810</t>
+    <t>12,481,531</t>
+  </si>
+  <si>
+    <t>18,678,251</t>
+  </si>
+  <si>
+    <t>12,333,739</t>
   </si>
   <si>
     <t>14 วัตถุจากพืชที่ใช้ถักสาน</t>
   </si>
   <si>
-    <t>2,714</t>
-[...5 lines deleted...]
-    <t>89,668</t>
+    <t>2,722</t>
+  </si>
+  <si>
+    <t>2,739</t>
+  </si>
+  <si>
+    <t>5,451</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>18,607,396</t>
-[...5 lines deleted...]
-    <t>12,782,293</t>
+    <t>14,685,916</t>
+  </si>
+  <si>
+    <t>12,362,214</t>
+  </si>
+  <si>
+    <t>17,511,758</t>
   </si>
   <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
-    <t>96,226,153</t>
-[...5 lines deleted...]
-    <t>75,624,477</t>
+    <t>76,970,862</t>
+  </si>
+  <si>
+    <t>41,687,527</t>
+  </si>
+  <si>
+    <t>114,759,922</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>11,892,305</t>
-[...5 lines deleted...]
-    <t>7,681,121</t>
+    <t>9,750,112</t>
+  </si>
+  <si>
+    <t>9,143,646</t>
+  </si>
+  <si>
+    <t>13,944,911</t>
   </si>
   <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
-    <t>12,425,101</t>
-[...5 lines deleted...]
-    <t>11,994,982</t>
+    <t>6,649,842</t>
+  </si>
+  <si>
+    <t>7,530,071</t>
+  </si>
+  <si>
+    <t>10,814,628</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>51,411,857</t>
-[...5 lines deleted...]
-    <t>60,071,406</t>
+    <t>49,003,548</t>
+  </si>
+  <si>
+    <t>48,903,120</t>
+  </si>
+  <si>
+    <t>59,151,101</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>25,675,480</t>
-[...5 lines deleted...]
-    <t>40,847,724</t>
+    <t>16,235,262</t>
+  </si>
+  <si>
+    <t>20,340,171</t>
+  </si>
+  <si>
+    <t>31,639,802</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>171,045,856</t>
-[...5 lines deleted...]
-    <t>172,247,689</t>
+    <t>209,652,894</t>
+  </si>
+  <si>
+    <t>204,745,295</t>
+  </si>
+  <si>
+    <t>230,615,362</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>25,800,981</t>
-[...5 lines deleted...]
-    <t>62,029,756</t>
+    <t>53,755,120</t>
+  </si>
+  <si>
+    <t>36,075,404</t>
+  </si>
+  <si>
+    <t>42,068,851</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>13,836,305</t>
-[...5 lines deleted...]
-    <t>18,743,381</t>
+    <t>13,459,564</t>
+  </si>
+  <si>
+    <t>20,852,865</t>
+  </si>
+  <si>
+    <t>5,955,075</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>2,382</t>
-[...2 lines deleted...]
-    <t>2,509</t>
+    <t>1,800</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>26,781,317</t>
-[...5 lines deleted...]
-    <t>32,292,291</t>
+    <t>26,085,029</t>
+  </si>
+  <si>
+    <t>27,653,987</t>
+  </si>
+  <si>
+    <t>35,637,318</t>
   </si>
   <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
-    <t>2,851,141</t>
-[...5 lines deleted...]
-    <t>29,358,429</t>
+    <t>4,001,666</t>
+  </si>
+  <si>
+    <t>30,335,129</t>
+  </si>
+  <si>
+    <t>89,905,154</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>226,977,493</t>
-[...5 lines deleted...]
-    <t>273,580,949</t>
+    <t>229,170,387</t>
+  </si>
+  <si>
+    <t>163,132,241</t>
+  </si>
+  <si>
+    <t>326,716,639</t>
   </si>
   <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
-    <t>627,218,230</t>
-[...5 lines deleted...]
-    <t>916,506,331</t>
+    <t>1,069,888,504</t>
+  </si>
+  <si>
+    <t>842,323,237</t>
+  </si>
+  <si>
+    <t>1,022,620,433</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>705,474,017</t>
-[...5 lines deleted...]
-    <t>640,223,608</t>
+    <t>648,017,422</t>
+  </si>
+  <si>
+    <t>680,557,980</t>
+  </si>
+  <si>
+    <t>710,057,025</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>436,091,228</t>
-[...5 lines deleted...]
-    <t>396,306,124</t>
+    <t>515,108,058</t>
+  </si>
+  <si>
+    <t>466,261,877</t>
+  </si>
+  <si>
+    <t>457,245,500</t>
   </si>
   <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
-    <t>3,639,544</t>
-[...5 lines deleted...]
-    <t>3,969,607</t>
+    <t>15,426,735</t>
+  </si>
+  <si>
+    <t>6,289,471</t>
+  </si>
+  <si>
+    <t>5,478,606</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>780,236,303</t>
-[...5 lines deleted...]
-    <t>830,563,443</t>
+    <t>752,908,427</t>
+  </si>
+  <si>
+    <t>729,838,697</t>
+  </si>
+  <si>
+    <t>876,093,446</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>428,675,922</t>
-[...5 lines deleted...]
-    <t>424,247,684</t>
+    <t>530,625,594</t>
+  </si>
+  <si>
+    <t>360,243,851</t>
+  </si>
+  <si>
+    <t>497,491,066</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>396,874,823</t>
-[...5 lines deleted...]
-    <t>459,960,801</t>
+    <t>436,104,668</t>
+  </si>
+  <si>
+    <t>388,753,222</t>
+  </si>
+  <si>
+    <t>451,521,186</t>
   </si>
   <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
-    <t>85,712,075</t>
-[...5 lines deleted...]
-    <t>68,902,133</t>
+    <t>84,406,459</t>
+  </si>
+  <si>
+    <t>87,071,237</t>
+  </si>
+  <si>
+    <t>89,225,523</t>
   </si>
   <si>
     <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
   </si>
   <si>
-    <t>4,853,021</t>
-[...5 lines deleted...]
-    <t>12,510,087</t>
+    <t>2,558,488</t>
+  </si>
+  <si>
+    <t>12,266,907</t>
+  </si>
+  <si>
+    <t>9,577,977</t>
   </si>
   <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
-    <t>137,228,320</t>
-[...5 lines deleted...]
-    <t>131,477,409</t>
+    <t>129,704,548</t>
+  </si>
+  <si>
+    <t>131,304,238</t>
+  </si>
+  <si>
+    <t>135,499,218</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>2,106,322,851</t>
-[...5 lines deleted...]
-    <t>1,734,477,211</t>
+    <t>2,163,279,831</t>
+  </si>
+  <si>
+    <t>2,180,387,860</t>
+  </si>
+  <si>
+    <t>2,136,680,185</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>3,468,477,741</t>
-[...5 lines deleted...]
-    <t>3,494,502,860</t>
+    <t>3,755,371,456</t>
+  </si>
+  <si>
+    <t>3,651,978,050</t>
+  </si>
+  <si>
+    <t>3,944,453,792</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>1,325,020,536</t>
-[...5 lines deleted...]
-    <t>1,412,624,616</t>
+    <t>1,560,062,115</t>
+  </si>
+  <si>
+    <t>1,335,425,974</t>
+  </si>
+  <si>
+    <t>1,574,574,371</t>
   </si>
   <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
-    <t>73,300,107</t>
-[...5 lines deleted...]
-    <t>89,180,517</t>
+    <t>72,064,667</t>
+  </si>
+  <si>
+    <t>80,530,442</t>
+  </si>
+  <si>
+    <t>87,369,050</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>15,418,918</t>
-[...5 lines deleted...]
-    <t>27,454,554</t>
+    <t>27,412,099</t>
+  </si>
+  <si>
+    <t>32,271,582</t>
+  </si>
+  <si>
+    <t>28,961,010</t>
   </si>
   <si>
     <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
   </si>
   <si>
-    <t>110,778</t>
-[...5 lines deleted...]
-    <t>125,681</t>
+    <t>167,810</t>
+  </si>
+  <si>
+    <t>43,525</t>
+  </si>
+  <si>
+    <t>155,684</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>5,791,312</t>
-[...5 lines deleted...]
-    <t>2,468,211</t>
+    <t>4,644,709</t>
+  </si>
+  <si>
+    <t>2,876,183</t>
+  </si>
+  <si>
+    <t>4,698,459</t>
   </si>
   <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
-    <t>642,112</t>
-[...5 lines deleted...]
-    <t>260,424</t>
+    <t>967,741</t>
+  </si>
+  <si>
+    <t>1,062,678</t>
+  </si>
+  <si>
+    <t>480,716</t>
   </si>
   <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
-    <t>16,077</t>
-[...2 lines deleted...]
-    <t>11,604</t>
+    <t>63,476</t>
+  </si>
+  <si>
+    <t>2,518</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>78,448,206</t>
-[...5 lines deleted...]
-    <t>79,320,784</t>
+    <t>154,136,248</t>
+  </si>
+  <si>
+    <t>72,171,397</t>
+  </si>
+  <si>
+    <t>74,044,136</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>517,575,467</t>
-[...5 lines deleted...]
-    <t>474,526,871</t>
+    <t>554,695,524</t>
+  </si>
+  <si>
+    <t>540,070,068</t>
+  </si>
+  <si>
+    <t>552,671,212</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>58,111,293</t>
-[...5 lines deleted...]
-    <t>69,535,329</t>
+    <t>49,357,661</t>
+  </si>
+  <si>
+    <t>44,798,128</t>
+  </si>
+  <si>
+    <t>49,258,764</t>
   </si>
   <si>
     <t>50 ไหม</t>
   </si>
   <si>
-    <t>764,561</t>
-[...2 lines deleted...]
-    <t>184,225</t>
+    <t>564,943</t>
+  </si>
+  <si>
+    <t>2,066,037</t>
+  </si>
+  <si>
+    <t>64,016</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>12,919</t>
-[...5 lines deleted...]
-    <t>469,458</t>
+    <t>2,037,485</t>
+  </si>
+  <si>
+    <t>33,289,262</t>
+  </si>
+  <si>
+    <t>265,268</t>
   </si>
   <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
-    <t>15,877,242</t>
-[...5 lines deleted...]
-    <t>14,682,429</t>
+    <t>12,314,119</t>
+  </si>
+  <si>
+    <t>25,333,327</t>
+  </si>
+  <si>
+    <t>19,191,173</t>
   </si>
   <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
-    <t>135,790</t>
-[...5 lines deleted...]
-    <t>1,035,501</t>
+    <t>177,328</t>
+  </si>
+  <si>
+    <t>381,828</t>
+  </si>
+  <si>
+    <t>103,486</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>261,012,601</t>
-[...5 lines deleted...]
-    <t>246,122,750</t>
+    <t>264,223,591</t>
+  </si>
+  <si>
+    <t>275,086,548</t>
+  </si>
+  <si>
+    <t>291,068,626</t>
   </si>
   <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
-    <t>101,499,374</t>
-[...5 lines deleted...]
-    <t>106,484,123</t>
+    <t>118,086,109</t>
+  </si>
+  <si>
+    <t>132,502,358</t>
+  </si>
+  <si>
+    <t>129,214,564</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>114,834,056</t>
-[...5 lines deleted...]
-    <t>139,557,202</t>
+    <t>137,517,503</t>
+  </si>
+  <si>
+    <t>101,305,527</t>
+  </si>
+  <si>
+    <t>133,892,088</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>14,119,238</t>
-[...5 lines deleted...]
-    <t>9,118,536</t>
+    <t>8,799,783</t>
+  </si>
+  <si>
+    <t>10,466,314</t>
+  </si>
+  <si>
+    <t>11,794,675</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>27,650,579</t>
-[...5 lines deleted...]
-    <t>34,873,588</t>
+    <t>27,575,793</t>
+  </si>
+  <si>
+    <t>22,478,465</t>
+  </si>
+  <si>
+    <t>32,400,889</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>100,201,958</t>
-[...5 lines deleted...]
-    <t>115,169,098</t>
+    <t>105,373,141</t>
+  </si>
+  <si>
+    <t>127,007,690</t>
+  </si>
+  <si>
+    <t>155,600,852</t>
   </si>
   <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>32,312,422</t>
-[...5 lines deleted...]
-    <t>31,008,483</t>
+    <t>44,894,712</t>
+  </si>
+  <si>
+    <t>27,218,573</t>
+  </si>
+  <si>
+    <t>40,721,333</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>10,908,897</t>
-[...5 lines deleted...]
-    <t>39,110,690</t>
+    <t>32,351,156</t>
+  </si>
+  <si>
+    <t>23,258,107</t>
+  </si>
+  <si>
+    <t>34,936,480</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>120,230,066</t>
-[...5 lines deleted...]
-    <t>28,069,635</t>
+    <t>21,861,859</t>
+  </si>
+  <si>
+    <t>27,012,987</t>
+  </si>
+  <si>
+    <t>138,439,389</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>80,400,528</t>
-[...5 lines deleted...]
-    <t>76,572,317</t>
+    <t>117,655,909</t>
+  </si>
+  <si>
+    <t>83,110,627</t>
+  </si>
+  <si>
+    <t>81,456,592</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>10,233,487</t>
-[...5 lines deleted...]
-    <t>14,010,452</t>
+    <t>21,835,619</t>
+  </si>
+  <si>
+    <t>12,820,433</t>
+  </si>
+  <si>
+    <t>14,325,515</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>14,813,538</t>
-[...5 lines deleted...]
-    <t>6,609,913</t>
+    <t>4,730,403</t>
+  </si>
+  <si>
+    <t>7,242,135</t>
+  </si>
+  <si>
+    <t>7,241,557</t>
   </si>
   <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
-    <t>1,260,821</t>
-[...5 lines deleted...]
-    <t>1,542,790</t>
+    <t>1,344,058</t>
+  </si>
+  <si>
+    <t>1,287,847</t>
+  </si>
+  <si>
+    <t>1,206,270</t>
   </si>
   <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
-    <t>88,731</t>
-[...5 lines deleted...]
-    <t>1,211,077</t>
+    <t>605,974</t>
+  </si>
+  <si>
+    <t>422,523</t>
+  </si>
+  <si>
+    <t>857,050</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>169,645,569</t>
-[...5 lines deleted...]
-    <t>188,991,664</t>
+    <t>172,404,997</t>
+  </si>
+  <si>
+    <t>176,802,642</t>
+  </si>
+  <si>
+    <t>184,035,450</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>341,739,315</t>
-[...5 lines deleted...]
-    <t>426,004,540</t>
+    <t>392,681,750</t>
+  </si>
+  <si>
+    <t>500,694,395</t>
+  </si>
+  <si>
+    <t>438,953,626</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>501,870,218</t>
-[...5 lines deleted...]
-    <t>492,110,737</t>
+    <t>388,272,405</t>
+  </si>
+  <si>
+    <t>378,864,474</t>
+  </si>
+  <si>
+    <t>546,043,277</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>6,777,095,603</t>
-[...5 lines deleted...]
-    <t>1,116,796,648</t>
+    <t>4,341,202,600</t>
+  </si>
+  <si>
+    <t>1,517,193,261</t>
+  </si>
+  <si>
+    <t>3,770,125,792</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>9,401,569,349</t>
-[...5 lines deleted...]
-    <t>10,449,237,402</t>
+    <t>8,540,048,108</t>
+  </si>
+  <si>
+    <t>10,026,338,093</t>
+  </si>
+  <si>
+    <t>9,212,913,777</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>3,116,268,615</t>
-[...5 lines deleted...]
-    <t>3,487,061,421</t>
+    <t>3,357,801,963</t>
+  </si>
+  <si>
+    <t>3,553,520,781</t>
+  </si>
+  <si>
+    <t>3,674,061,553</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>4,584,438,773</t>
-[...5 lines deleted...]
-    <t>4,154,210,788</t>
+    <t>5,560,659,668</t>
+  </si>
+  <si>
+    <t>4,459,176,130</t>
+  </si>
+  <si>
+    <t>4,419,095,723</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>63,978,931</t>
-[...5 lines deleted...]
-    <t>79,467,275</t>
+    <t>123,415,152</t>
+  </si>
+  <si>
+    <t>84,897,158</t>
+  </si>
+  <si>
+    <t>98,940,622</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>511,873,145</t>
-[...5 lines deleted...]
-    <t>526,012,865</t>
+    <t>652,735,902</t>
+  </si>
+  <si>
+    <t>727,477,510</t>
+  </si>
+  <si>
+    <t>711,364,660</t>
   </si>
   <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
-    <t>8,946,662</t>
-[...5 lines deleted...]
-    <t>5,875,667</t>
+    <t>6,578,210</t>
+  </si>
+  <si>
+    <t>24,731,504</t>
+  </si>
+  <si>
+    <t>21,718,013</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
-    <t>118,911,565</t>
-[...5 lines deleted...]
-    <t>241,907,017</t>
+    <t>285,683,811</t>
+  </si>
+  <si>
+    <t>232,961,861</t>
+  </si>
+  <si>
+    <t>204,974,562</t>
   </si>
   <si>
     <t>80 ดีบุกและของทำด้วยดีบุก</t>
   </si>
   <si>
-    <t>52,992,190</t>
-[...5 lines deleted...]
-    <t>48,475,329</t>
+    <t>50,011,158</t>
+  </si>
+  <si>
+    <t>51,362,564</t>
+  </si>
+  <si>
+    <t>65,089,051</t>
   </si>
   <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
-    <t>101,650,067</t>
-[...5 lines deleted...]
-    <t>107,118,077</t>
+    <t>99,634,659</t>
+  </si>
+  <si>
+    <t>93,737,513</t>
+  </si>
+  <si>
+    <t>187,480,514</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>734,518,369</t>
-[...5 lines deleted...]
-    <t>806,803,394</t>
+    <t>769,930,559</t>
+  </si>
+  <si>
+    <t>843,362,952</t>
+  </si>
+  <si>
+    <t>857,177,673</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>187,056,186</t>
-[...5 lines deleted...]
-    <t>185,982,828</t>
+    <t>249,245,477</t>
+  </si>
+  <si>
+    <t>175,487,139</t>
+  </si>
+  <si>
+    <t>233,268,725</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>11,756,558,497</t>
-[...5 lines deleted...]
-    <t>13,676,755,644</t>
+    <t>12,212,114,453</t>
+  </si>
+  <si>
+    <t>12,989,980,955</t>
+  </si>
+  <si>
+    <t>13,696,503,713</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>18,084,994,963</t>
-[...5 lines deleted...]
-    <t>18,617,253,835</t>
+    <t>20,489,493,202</t>
+  </si>
+  <si>
+    <t>21,211,826,823</t>
+  </si>
+  <si>
+    <t>21,658,275,119</t>
   </si>
   <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
-    <t>3,814,408</t>
+    <t>174,545</t>
+  </si>
+  <si>
+    <t>1,028,000</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>7,335,560,842</t>
-[...5 lines deleted...]
-    <t>9,235,778,281</t>
+    <t>6,285,326,914</t>
+  </si>
+  <si>
+    <t>7,036,804,143</t>
+  </si>
+  <si>
+    <t>8,074,326,739</t>
   </si>
   <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
-    <t>9,688,533</t>
-[...5 lines deleted...]
-    <t>999,731</t>
+    <t>1,285,942</t>
+  </si>
+  <si>
+    <t>731,072</t>
+  </si>
+  <si>
+    <t>990,641</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>9,123,600</t>
-[...5 lines deleted...]
-    <t>10,748,285</t>
+    <t>1,366,324,136</t>
+  </si>
+  <si>
+    <t>7,947,171</t>
+  </si>
+  <si>
+    <t>15,618,151</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>3,728,486,465</t>
-[...5 lines deleted...]
-    <t>4,342,196,067</t>
+    <t>3,897,705,901</t>
+  </si>
+  <si>
+    <t>3,913,181,780</t>
+  </si>
+  <si>
+    <t>4,581,008,672</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>141,502,235</t>
-[...5 lines deleted...]
-    <t>159,593,349</t>
+    <t>152,049,738</t>
+  </si>
+  <si>
+    <t>170,183,058</t>
+  </si>
+  <si>
+    <t>186,378,119</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>13,717,653</t>
-[...5 lines deleted...]
-    <t>11,010,434</t>
+    <t>9,367,984</t>
+  </si>
+  <si>
+    <t>21,358,053</t>
+  </si>
+  <si>
+    <t>29,049,628</t>
   </si>
   <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
-    <t>60,204,027</t>
-[...5 lines deleted...]
-    <t>18,660</t>
+    <t>21,155</t>
+  </si>
+  <si>
+    <t>244,369</t>
+  </si>
+  <si>
+    <t>93,636,570</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>128,311,389</t>
-[...5 lines deleted...]
-    <t>142,442,743</t>
+    <t>131,089,068</t>
+  </si>
+  <si>
+    <t>121,688,091</t>
+  </si>
+  <si>
+    <t>148,198,520</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>90,375,848</t>
-[...5 lines deleted...]
-    <t>112,730,468</t>
+    <t>96,026,638</t>
+  </si>
+  <si>
+    <t>115,192,543</t>
+  </si>
+  <si>
+    <t>96,658,000</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>139,528,718</t>
-[...5 lines deleted...]
-    <t>94,184,528</t>
+    <t>121,148,920</t>
+  </si>
+  <si>
+    <t>123,302,369</t>
+  </si>
+  <si>
+    <t>115,581,217</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>201,388</t>
-[...5 lines deleted...]
-    <t>549,965</t>
+    <t>121,931</t>
+  </si>
+  <si>
+    <t>1,014,865</t>
+  </si>
+  <si>
+    <t>972,995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1559,51 +1562,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A107" sqref="A107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
@@ -1919,415 +1922,415 @@
         <v>94</v>
       </c>
       <c r="D24" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" t="s">
         <v>98</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>100</v>
       </c>
       <c r="B26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
         <v>103</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>104</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>108</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" t="s">
         <v>111</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>112</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" t="s">
         <v>115</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>116</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
         <v>119</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>120</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
         <v>123</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>124</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" t="s">
         <v>127</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>128</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" t="s">
         <v>131</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>132</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
         <v>135</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>136</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" t="s">
         <v>139</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>140</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
         <v>143</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>144</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
         <v>147</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>148</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" t="s">
         <v>151</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>152</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" t="s">
         <v>155</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>156</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" t="s">
         <v>159</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>160</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
         <v>163</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>164</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" t="s">
         <v>167</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>168</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" t="s">
         <v>171</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>172</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>174</v>
+      </c>
+      <c r="B45" t="s">
         <v>175</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>176</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>178</v>
+      </c>
+      <c r="B46" t="s">
         <v>179</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>180</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" t="s">
         <v>183</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>184</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
         <v>187</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
         <v>190</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>191</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
         <v>194</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>195</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>197</v>
+      </c>
+      <c r="B51" t="s">
         <v>198</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>199</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>203</v>
       </c>
       <c r="D52" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>205</v>
       </c>
       <c r="B53" t="s">
         <v>206</v>
       </c>
       <c r="C53" t="s">
         <v>207</v>
       </c>
       <c r="D53" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>209</v>
@@ -2773,211 +2776,211 @@
         <v>335</v>
       </c>
       <c r="D85" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>337</v>
       </c>
       <c r="B86" t="s">
         <v>338</v>
       </c>
       <c r="C86" t="s">
         <v>339</v>
       </c>
       <c r="D86" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>341</v>
       </c>
       <c r="B87" t="s">
-        <v>9</v>
+        <v>342</v>
       </c>
       <c r="C87" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D87" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C88" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D88" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B89" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C89" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D89" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B90" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C90" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D90" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B91" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C91" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D91" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B92" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C92" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D92" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B93" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C93" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D93" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B94" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C94" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D94" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B95" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C95" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D95" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B96" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C96" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D96" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B97" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C97" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D97" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B98" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C98" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D98" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="3"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
       <c r="D106" s="3"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="3"/>
       <c r="B107" s="3"/>