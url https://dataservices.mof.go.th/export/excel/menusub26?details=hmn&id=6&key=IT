--- v2 (2026-03-14)
+++ v3 (2026-05-01)
@@ -17,1125 +17,1125 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
     <t>ธันวาคม 2568</t>
   </si>
   <si>
-    <t>พฤศจิกายน 2568</t>
-[...1 lines deleted...]
-  <si>
     <t>รวม</t>
   </si>
   <si>
+    <t>7,957,618,913</t>
+  </si>
+  <si>
     <t>8,545,485,050</t>
   </si>
   <si>
     <t>7,843,574,629</t>
   </si>
   <si>
-    <t>7,090,258,058</t>
-[...1 lines deleted...]
-  <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>129,927</t>
   </si>
   <si>
-    <t>5,000</t>
-[...1 lines deleted...]
-  <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
+    <t>1,675,395</t>
+  </si>
+  <si>
     <t>994,130</t>
   </si>
   <si>
     <t>277,365</t>
   </si>
   <si>
-    <t>1,135,776</t>
-[...1 lines deleted...]
-  <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
+    <t>22,719,630</t>
+  </si>
+  <si>
     <t>26,533,356</t>
   </si>
   <si>
     <t>45,646,956</t>
   </si>
   <si>
-    <t>41,078,147</t>
-[...1 lines deleted...]
-  <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
+    <t>3,943</t>
+  </si>
+  <si>
     <t>5,317</t>
   </si>
   <si>
     <t>566,617</t>
   </si>
   <si>
-    <t>44,532</t>
-[...1 lines deleted...]
-  <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
+    <t>347,735</t>
+  </si>
+  <si>
     <t>353,671</t>
   </si>
   <si>
     <t>997,684</t>
   </si>
   <si>
-    <t>944,029</t>
-[...1 lines deleted...]
-  <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
+    <t>3,176,843</t>
+  </si>
+  <si>
     <t>8,567,502</t>
   </si>
   <si>
     <t>5,137,961</t>
   </si>
   <si>
-    <t>3,086,304</t>
-[...1 lines deleted...]
-  <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
+    <t>3,556,501</t>
+  </si>
+  <si>
     <t>11,158,955</t>
   </si>
   <si>
     <t>3,741,122</t>
   </si>
   <si>
-    <t>5,785,392</t>
-[...1 lines deleted...]
-  <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
+    <t>207,961</t>
+  </si>
+  <si>
     <t>314,896</t>
   </si>
   <si>
     <t>591,250</t>
   </si>
   <si>
-    <t>1,562,996</t>
-[...1 lines deleted...]
-  <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
+    <t>6,860,656</t>
+  </si>
+  <si>
     <t>9,947,911</t>
   </si>
   <si>
     <t>15,542,240</t>
   </si>
   <si>
-    <t>10,720,559</t>
-[...1 lines deleted...]
-  <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
+    <t>8,526,735</t>
+  </si>
+  <si>
     <t>8,678,910</t>
   </si>
   <si>
     <t>13,565,073</t>
   </si>
   <si>
-    <t>10,000,673</t>
-[...1 lines deleted...]
-  <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
+    <t>4,034,434</t>
+  </si>
+  <si>
     <t>12,422,178</t>
   </si>
   <si>
     <t>2,723,030</t>
   </si>
   <si>
-    <t>4,262,652</t>
-[...1 lines deleted...]
-  <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>13,219,782</t>
+  </si>
+  <si>
     <t>54,308,192</t>
   </si>
   <si>
     <t>57,993,527</t>
   </si>
   <si>
-    <t>33,703,813</t>
-[...1 lines deleted...]
-  <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
+    <t>2,916,871</t>
+  </si>
+  <si>
     <t>4,722,312</t>
   </si>
   <si>
     <t>6,579,185</t>
   </si>
   <si>
-    <t>8,124,938</t>
-[...1 lines deleted...]
-  <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
+    <t>8,222,477</t>
+  </si>
+  <si>
     <t>3,316,652</t>
   </si>
   <si>
     <t>15,705,418</t>
   </si>
   <si>
-    <t>7,047,144</t>
-[...1 lines deleted...]
-  <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
+    <t>2,523,690</t>
+  </si>
+  <si>
     <t>18,320,518</t>
   </si>
   <si>
     <t>7,341,386</t>
   </si>
   <si>
-    <t>13,058,039</t>
-[...1 lines deleted...]
-  <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
+    <t>63,723,443</t>
+  </si>
+  <si>
     <t>70,414,643</t>
   </si>
   <si>
     <t>88,313,474</t>
   </si>
   <si>
-    <t>77,707,585</t>
-[...1 lines deleted...]
-  <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
+    <t>24,646,396</t>
+  </si>
+  <si>
     <t>27,488,623</t>
   </si>
   <si>
     <t>29,995,356</t>
   </si>
   <si>
-    <t>13,764,838</t>
-[...1 lines deleted...]
-  <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
+    <t>27,681,905</t>
+  </si>
+  <si>
     <t>21,290,911</t>
   </si>
   <si>
     <t>26,039,205</t>
   </si>
   <si>
-    <t>21,736,344</t>
-[...1 lines deleted...]
-  <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
+    <t>55,919,491</t>
+  </si>
+  <si>
     <t>74,846,884</t>
   </si>
   <si>
     <t>110,949,414</t>
   </si>
   <si>
-    <t>77,017,716</t>
-[...1 lines deleted...]
-  <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
+    <t>84,613,250</t>
+  </si>
+  <si>
     <t>68,688,566</t>
   </si>
   <si>
     <t>81,490,679</t>
   </si>
   <si>
-    <t>65,217,680</t>
-[...1 lines deleted...]
-  <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
     <t>568,065</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
+    <t>12,508,298</t>
+  </si>
+  <si>
     <t>13,074,344</t>
   </si>
   <si>
     <t>11,042,907</t>
   </si>
   <si>
-    <t>4,382,982</t>
-[...1 lines deleted...]
-  <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
+    <t>2,287,876</t>
+  </si>
+  <si>
     <t>2,507,087</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>5,207,612</t>
+  </si>
+  <si>
     <t>4,074,836</t>
   </si>
   <si>
     <t>1,701,766</t>
   </si>
   <si>
-    <t>3,384,538</t>
-[...1 lines deleted...]
-  <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
+    <t>87,348,987</t>
+  </si>
+  <si>
     <t>96,351,242</t>
   </si>
   <si>
     <t>102,369,780</t>
   </si>
   <si>
-    <t>77,835,666</t>
-[...1 lines deleted...]
-  <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
+    <t>91,019,319</t>
+  </si>
+  <si>
     <t>90,404,919</t>
   </si>
   <si>
     <t>59,420,241</t>
   </si>
   <si>
-    <t>37,959,322</t>
-[...1 lines deleted...]
-  <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
+    <t>835,906,378</t>
+  </si>
+  <si>
     <t>1,105,933,070</t>
   </si>
   <si>
     <t>505,162,578</t>
   </si>
   <si>
-    <t>306,804,057</t>
-[...1 lines deleted...]
-  <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
     <t>2,158,509</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
+    <t>44,839,157</t>
+  </si>
+  <si>
     <t>57,311,441</t>
   </si>
   <si>
     <t>58,970,548</t>
   </si>
   <si>
-    <t>38,141,154</t>
-[...1 lines deleted...]
-  <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
+    <t>286,209,516</t>
+  </si>
+  <si>
     <t>165,860,066</t>
   </si>
   <si>
     <t>126,395,993</t>
   </si>
   <si>
-    <t>145,821,755</t>
-[...1 lines deleted...]
-  <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
+    <t>25,550,723</t>
+  </si>
+  <si>
     <t>45,010,754</t>
   </si>
   <si>
     <t>38,265,132</t>
   </si>
   <si>
-    <t>40,075,059</t>
-[...1 lines deleted...]
-  <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
+    <t>25,365,346</t>
+  </si>
+  <si>
     <t>35,399,118</t>
   </si>
   <si>
     <t>21,621,191</t>
   </si>
   <si>
-    <t>38,537,807</t>
-[...1 lines deleted...]
-  <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
+    <t>26,906</t>
+  </si>
+  <si>
     <t>172,152</t>
   </si>
   <si>
     <t>160,539</t>
   </si>
   <si>
-    <t>161,147</t>
-[...1 lines deleted...]
-  <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>169,403,117</t>
+  </si>
+  <si>
     <t>93,712,381</t>
   </si>
   <si>
     <t>101,840,819</t>
   </si>
   <si>
-    <t>113,466,875</t>
-[...1 lines deleted...]
-  <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
+    <t>166,946,599</t>
+  </si>
+  <si>
     <t>262,607,299</t>
   </si>
   <si>
     <t>191,577,404</t>
   </si>
   <si>
-    <t>223,278,421</t>
-[...1 lines deleted...]
-  <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
+    <t>63,901,380</t>
+  </si>
+  <si>
     <t>86,650,949</t>
   </si>
   <si>
     <t>98,270,214</t>
   </si>
   <si>
-    <t>59,073,129</t>
-[...1 lines deleted...]
-  <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
+    <t>28,822,344</t>
+  </si>
+  <si>
     <t>21,938,458</t>
   </si>
   <si>
     <t>27,084,274</t>
   </si>
   <si>
-    <t>32,539,171</t>
-[...1 lines deleted...]
-  <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
+    <t>554,311,851</t>
+  </si>
+  <si>
     <t>518,153,256</t>
   </si>
   <si>
     <t>553,184,464</t>
   </si>
   <si>
-    <t>542,592,618</t>
-[...1 lines deleted...]
-  <si>
     <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
   </si>
   <si>
+    <t>3,251,040</t>
+  </si>
+  <si>
     <t>2,426,225</t>
   </si>
   <si>
     <t>4,188,174</t>
   </si>
   <si>
-    <t>5,756,439</t>
-[...1 lines deleted...]
-  <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
+    <t>19,987,807</t>
+  </si>
+  <si>
     <t>17,420,699</t>
   </si>
   <si>
     <t>18,227,928</t>
   </si>
   <si>
-    <t>18,062,450</t>
-[...1 lines deleted...]
-  <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
+    <t>485</t>
+  </si>
+  <si>
     <t>67,432</t>
   </si>
   <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
+    <t>2,353,548</t>
+  </si>
+  <si>
     <t>2,554,798</t>
   </si>
   <si>
     <t>1,525,008</t>
   </si>
   <si>
-    <t>1,528,009</t>
-[...1 lines deleted...]
-  <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
+    <t>24,177,950</t>
+  </si>
+  <si>
     <t>42,370,431</t>
   </si>
   <si>
     <t>44,859,193</t>
   </si>
   <si>
-    <t>32,414,317</t>
-[...1 lines deleted...]
-  <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
+    <t>36,411,838</t>
+  </si>
+  <si>
     <t>43,191,435</t>
   </si>
   <si>
     <t>48,902,325</t>
   </si>
   <si>
-    <t>36,891,854</t>
-[...1 lines deleted...]
-  <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
+    <t>18,235,474</t>
+  </si>
+  <si>
     <t>11,705,168</t>
   </si>
   <si>
     <t>19,448,716</t>
   </si>
   <si>
-    <t>18,661,950</t>
-[...1 lines deleted...]
-  <si>
     <t>50 ไหม</t>
   </si>
   <si>
+    <t>552,941</t>
+  </si>
+  <si>
     <t>1,164,064</t>
   </si>
   <si>
     <t>1,893,969</t>
   </si>
   <si>
-    <t>2,869,613</t>
-[...1 lines deleted...]
-  <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
+    <t>29,617,394</t>
+  </si>
+  <si>
     <t>26,629,495</t>
   </si>
   <si>
     <t>26,469,652</t>
   </si>
   <si>
-    <t>27,465,129</t>
-[...1 lines deleted...]
-  <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
+    <t>23,314,514</t>
+  </si>
+  <si>
     <t>22,716,506</t>
   </si>
   <si>
     <t>73,629,879</t>
   </si>
   <si>
-    <t>43,237,249</t>
-[...1 lines deleted...]
-  <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
+    <t>2,885,336</t>
+  </si>
+  <si>
     <t>3,641,982</t>
   </si>
   <si>
     <t>2,918,730</t>
   </si>
   <si>
-    <t>4,403,622</t>
-[...1 lines deleted...]
-  <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
+    <t>14,843,621</t>
+  </si>
+  <si>
     <t>21,169,565</t>
   </si>
   <si>
     <t>19,344,716</t>
   </si>
   <si>
-    <t>20,645,935</t>
-[...1 lines deleted...]
-  <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
+    <t>6,923,339</t>
+  </si>
+  <si>
     <t>3,379,299</t>
   </si>
   <si>
     <t>2,730,659</t>
   </si>
   <si>
-    <t>3,859,898</t>
-[...1 lines deleted...]
-  <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
+    <t>3,911,183</t>
+  </si>
+  <si>
     <t>5,231,473</t>
   </si>
   <si>
     <t>7,789,162</t>
   </si>
   <si>
-    <t>6,557,266</t>
-[...1 lines deleted...]
-  <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
+    <t>209,172</t>
+  </si>
+  <si>
     <t>542,111</t>
   </si>
   <si>
     <t>108,564</t>
   </si>
   <si>
-    <t>673,933</t>
-[...1 lines deleted...]
-  <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
+    <t>13,755,960</t>
+  </si>
+  <si>
     <t>13,182,322</t>
   </si>
   <si>
     <t>8,928,634</t>
   </si>
   <si>
-    <t>14,088,781</t>
-[...1 lines deleted...]
-  <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
+    <t>11,869,341</t>
+  </si>
+  <si>
     <t>12,656,878</t>
   </si>
   <si>
     <t>15,979,985</t>
   </si>
   <si>
-    <t>5,781,210</t>
-[...1 lines deleted...]
-  <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>11,150,906</t>
+  </si>
+  <si>
     <t>15,506,597</t>
   </si>
   <si>
     <t>11,075,012</t>
   </si>
   <si>
-    <t>19,115,733</t>
-[...1 lines deleted...]
-  <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>144,586,929</t>
+  </si>
+  <si>
     <t>160,492,953</t>
   </si>
   <si>
     <t>161,642,344</t>
   </si>
   <si>
-    <t>156,352,348</t>
-[...1 lines deleted...]
-  <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>222,307,962</t>
+  </si>
+  <si>
     <t>236,140,334</t>
   </si>
   <si>
     <t>259,401,988</t>
   </si>
   <si>
-    <t>240,319,664</t>
-[...1 lines deleted...]
-  <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
+    <t>3,709,318</t>
+  </si>
+  <si>
     <t>11,136,203</t>
   </si>
   <si>
     <t>7,891,473</t>
   </si>
   <si>
-    <t>4,397,340</t>
-[...1 lines deleted...]
-  <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
+    <t>237,818,846</t>
+  </si>
+  <si>
     <t>258,784,977</t>
   </si>
   <si>
     <t>239,710,918</t>
   </si>
   <si>
-    <t>256,804,729</t>
-[...1 lines deleted...]
-  <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
+    <t>14,334,203</t>
+  </si>
+  <si>
     <t>15,379,485</t>
   </si>
   <si>
     <t>18,424,915</t>
   </si>
   <si>
-    <t>16,693,351</t>
-[...1 lines deleted...]
-  <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
+    <t>91,547</t>
+  </si>
+  <si>
     <t>37,203</t>
   </si>
   <si>
     <t>286,585</t>
   </si>
   <si>
-    <t>115,413</t>
-[...1 lines deleted...]
-  <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
+    <t>1,271</t>
+  </si>
+  <si>
     <t>204,696</t>
   </si>
   <si>
     <t>763,417</t>
   </si>
   <si>
-    <t>127,484</t>
-[...1 lines deleted...]
-  <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
+    <t>23,383,391</t>
+  </si>
+  <si>
     <t>16,641,044</t>
   </si>
   <si>
     <t>12,311,469</t>
   </si>
   <si>
-    <t>14,118,095</t>
-[...1 lines deleted...]
-  <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
+    <t>12,430,874</t>
+  </si>
+  <si>
     <t>29,215,997</t>
   </si>
   <si>
     <t>29,308,027</t>
   </si>
   <si>
-    <t>60,617,101</t>
-[...1 lines deleted...]
-  <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
+    <t>12,055,128</t>
+  </si>
+  <si>
     <t>11,244,828</t>
   </si>
   <si>
     <t>17,814,648</t>
   </si>
   <si>
-    <t>4,409,144</t>
-[...1 lines deleted...]
-  <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
+    <t>1,194,997,635</t>
+  </si>
+  <si>
     <t>889,392,434</t>
   </si>
   <si>
     <t>993,045,875</t>
   </si>
   <si>
-    <t>852,082,996</t>
-[...1 lines deleted...]
-  <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
+    <t>81,391,070</t>
+  </si>
+  <si>
     <t>37,356,309</t>
   </si>
   <si>
     <t>44,386,658</t>
   </si>
   <si>
-    <t>10,104,950</t>
-[...1 lines deleted...]
-  <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
+    <t>175,047,638</t>
+  </si>
+  <si>
     <t>185,899,370</t>
   </si>
   <si>
     <t>258,339,464</t>
   </si>
   <si>
-    <t>176,925,836</t>
-[...1 lines deleted...]
-  <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
+    <t>19,470,383</t>
+  </si>
+  <si>
     <t>24,768,773</t>
   </si>
   <si>
     <t>23,352,521</t>
   </si>
   <si>
-    <t>21,186,509</t>
-[...1 lines deleted...]
-  <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
+    <t>353,501</t>
+  </si>
+  <si>
     <t>164,793</t>
   </si>
   <si>
     <t>124,591</t>
   </si>
   <si>
-    <t>2,767,000</t>
-[...1 lines deleted...]
-  <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
+    <t>80,493,512</t>
+  </si>
+  <si>
     <t>77,315,459</t>
   </si>
   <si>
     <t>96,160,244</t>
   </si>
   <si>
-    <t>28,294,911</t>
-[...1 lines deleted...]
-  <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
     <t>101,367</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
+    <t>724,018</t>
+  </si>
+  <si>
     <t>1,100,286</t>
   </si>
   <si>
     <t>82,151</t>
   </si>
   <si>
-    <t>203,385</t>
-[...1 lines deleted...]
-  <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
+    <t>2,490,183</t>
+  </si>
+  <si>
     <t>2,206,409</t>
   </si>
   <si>
     <t>3,904,024</t>
   </si>
   <si>
-    <t>1,674,600</t>
-[...1 lines deleted...]
-  <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>35,475,304</t>
+  </si>
+  <si>
     <t>34,790,981</t>
   </si>
   <si>
     <t>34,994,163</t>
   </si>
   <si>
-    <t>29,136,874</t>
-[...1 lines deleted...]
-  <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>29,859,206</t>
+  </si>
+  <si>
     <t>40,348,102</t>
   </si>
   <si>
     <t>28,195,436</t>
   </si>
   <si>
-    <t>24,896,914</t>
-[...1 lines deleted...]
-  <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>1,159,148,814</t>
+  </si>
+  <si>
     <t>1,434,331,264</t>
   </si>
   <si>
     <t>1,185,864,774</t>
   </si>
   <si>
-    <t>1,114,976,474</t>
-[...1 lines deleted...]
-  <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
+    <t>712,031,679</t>
+  </si>
+  <si>
     <t>868,260,269</t>
   </si>
   <si>
     <t>794,844,228</t>
   </si>
   <si>
-    <t>746,650,057</t>
-[...1 lines deleted...]
-  <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
     <t>3,160,279</t>
   </si>
   <si>
-    <t>699,492</t>
-[...1 lines deleted...]
-  <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>351,646,506</t>
+  </si>
+  <si>
     <t>407,184,418</t>
   </si>
   <si>
     <t>271,046,037</t>
   </si>
   <si>
-    <t>360,052,909</t>
-[...1 lines deleted...]
-  <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
+    <t>9,217,125</t>
+  </si>
+  <si>
     <t>34,259,608</t>
   </si>
   <si>
     <t>49,138,282</t>
   </si>
   <si>
-    <t>20,429,630</t>
-[...1 lines deleted...]
-  <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
+    <t>4,053,182</t>
+  </si>
+  <si>
     <t>61,656,510</t>
   </si>
   <si>
     <t>21,129,821</t>
   </si>
   <si>
-    <t>41,395,112</t>
-[...1 lines deleted...]
-  <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
+    <t>364,439,144</t>
+  </si>
+  <si>
     <t>299,649,541</t>
   </si>
   <si>
     <t>443,000,675</t>
   </si>
   <si>
-    <t>428,734,888</t>
-[...1 lines deleted...]
-  <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
+    <t>3,029,745</t>
+  </si>
+  <si>
     <t>2,696,570</t>
   </si>
   <si>
     <t>2,811,372</t>
   </si>
   <si>
-    <t>3,856,231</t>
-[...1 lines deleted...]
-  <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
+    <t>1,399,186</t>
+  </si>
+  <si>
     <t>297,311</t>
   </si>
   <si>
     <t>548,110</t>
   </si>
   <si>
-    <t>164,378</t>
-[...1 lines deleted...]
-  <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
+    <t>18,538</t>
+  </si>
+  <si>
     <t>14,429,254</t>
   </si>
   <si>
-    <t>8,639,485</t>
-[...1 lines deleted...]
-  <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
+    <t>78,775,651</t>
+  </si>
+  <si>
     <t>92,959,695</t>
   </si>
   <si>
     <t>85,851,608</t>
   </si>
   <si>
-    <t>66,439,699</t>
-[...1 lines deleted...]
-  <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
+    <t>14,178,184</t>
+  </si>
+  <si>
     <t>36,504,204</t>
   </si>
   <si>
     <t>8,330,274</t>
   </si>
   <si>
-    <t>25,074,556</t>
-[...1 lines deleted...]
-  <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>10,287,943</t>
+  </si>
+  <si>
     <t>8,223,325</t>
   </si>
   <si>
     <t>9,790,838</t>
   </si>
   <si>
-    <t>8,736,138</t>
-[...1 lines deleted...]
-  <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
+    <t>686,901</t>
+  </si>
+  <si>
     <t>98,298</t>
   </si>
   <si>
     <t>1,896,622</t>
-  </si>
-[...1 lines deleted...]
-    <t>41,109,119</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1478,403 +1478,403 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A102" sqref="A102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
         <v>20</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>21</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
         <v>24</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>25</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>29</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" t="s">
         <v>36</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>37</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>41</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
         <v>44</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>73</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
         <v>76</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>77</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
         <v>80</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>81</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" t="s">
         <v>84</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>85</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>89</v>
+        <v>9</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" t="s">
         <v>90</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>91</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" t="s">
         <v>94</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>9</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>96</v>
       </c>
       <c r="B26" t="s">
         <v>97</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>100</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>102</v>
@@ -1894,54 +1894,54 @@
         <v>106</v>
       </c>
       <c r="D28" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
         <v>110</v>
       </c>
       <c r="D29" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>112</v>
       </c>
       <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" t="s">
         <v>116</v>
       </c>
       <c r="D31" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
@@ -2079,597 +2079,597 @@
         <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>158</v>
       </c>
       <c r="B42" t="s">
         <v>159</v>
       </c>
       <c r="C42" t="s">
         <v>160</v>
       </c>
       <c r="D42" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>162</v>
       </c>
       <c r="B43" t="s">
         <v>163</v>
       </c>
       <c r="C43" t="s">
-        <v>9</v>
+        <v>164</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B44" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C44" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B45" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C45" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D45" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B46" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D46" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B48" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D48" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C49" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D49" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B50" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C50" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D50" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B51" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C51" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D51" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C52" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D52" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B53" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C53" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D53" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C54" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D54" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B55" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C55" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D55" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B56" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C56" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D56" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B57" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C57" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D57" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B58" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C58" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D58" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C59" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D59" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B60" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C60" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D60" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C61" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D61" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B62" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C62" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D62" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C63" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D63" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C64" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D64" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B65" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C65" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D65" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C66" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D66" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B67" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C67" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D67" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B68" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C68" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D68" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B69" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C69" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D69" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B70" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C70" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D70" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B71" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C71" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D71" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B72" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C72" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D72" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B73" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C73" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D73" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B74" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C74" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D74" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>289</v>
+        <v>9</v>
       </c>
       <c r="D75" t="s">
-        <v>9</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B76" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C76" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D76" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B77" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C77" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D77" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B78" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C78" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D78" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B79" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C79" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D79" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B80" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C80" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D80" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B81" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C81" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D81" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>315</v>
+        <v>9</v>
       </c>
       <c r="D82" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>317</v>
       </c>
       <c r="B83" t="s">
         <v>318</v>
       </c>
       <c r="C83" t="s">
         <v>319</v>
       </c>
       <c r="D83" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>321</v>
       </c>
       <c r="B84" t="s">
         <v>322</v>
@@ -2720,54 +2720,54 @@
         <v>335</v>
       </c>
       <c r="D87" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>338</v>
       </c>
       <c r="C88" t="s">
         <v>339</v>
       </c>
       <c r="D88" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>341</v>
       </c>
       <c r="B89" t="s">
+        <v>342</v>
+      </c>
+      <c r="C89" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D89" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>344</v>
       </c>
       <c r="B90" t="s">
         <v>345</v>
       </c>
       <c r="C90" t="s">
         <v>346</v>
       </c>
       <c r="D90" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>348</v>
       </c>
       <c r="B91" t="s">
         <v>349</v>