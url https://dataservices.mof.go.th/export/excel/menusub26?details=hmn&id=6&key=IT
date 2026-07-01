--- v3 (2026-05-01)
+++ v4 (2026-07-01)
@@ -12,1130 +12,1163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>กุมภาพันธ์ 2569</t>
-[...5 lines deleted...]
-    <t>ธันวาคม 2568</t>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>7,957,618,913</t>
-[...5 lines deleted...]
-    <t>7,843,574,629</t>
+    <t>12,274,615,710</t>
+  </si>
+  <si>
+    <t>7,475,322,043</t>
+  </si>
+  <si>
+    <t>8,814,878,315</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>129,927</t>
+    <t>5,000</t>
   </si>
   <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
-    <t>1,675,395</t>
-[...5 lines deleted...]
-    <t>277,365</t>
+    <t>1,810,407</t>
+  </si>
+  <si>
+    <t>752,706</t>
+  </si>
+  <si>
+    <t>551,616</t>
   </si>
   <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>22,719,630</t>
-[...5 lines deleted...]
-    <t>45,646,956</t>
+    <t>46,017,985</t>
+  </si>
+  <si>
+    <t>38,054,318</t>
+  </si>
+  <si>
+    <t>44,787,775</t>
+  </si>
+  <si>
+    <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
+  </si>
+  <si>
+    <t>4,721,990</t>
   </si>
   <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
-    <t>3,943</t>
-[...5 lines deleted...]
-    <t>566,617</t>
+    <t>603,025</t>
+  </si>
+  <si>
+    <t>148,882</t>
+  </si>
+  <si>
+    <t>103,619</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>347,735</t>
-[...5 lines deleted...]
-    <t>997,684</t>
+    <t>316,083</t>
+  </si>
+  <si>
+    <t>812,454</t>
+  </si>
+  <si>
+    <t>234,587</t>
   </si>
   <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
-    <t>3,176,843</t>
-[...5 lines deleted...]
-    <t>5,137,961</t>
+    <t>343,370</t>
+  </si>
+  <si>
+    <t>5,792,589</t>
+  </si>
+  <si>
+    <t>8,191,823</t>
   </si>
   <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
-    <t>3,556,501</t>
-[...5 lines deleted...]
-    <t>3,741,122</t>
+    <t>4,012,332</t>
+  </si>
+  <si>
+    <t>10,145,833</t>
+  </si>
+  <si>
+    <t>6,406,096</t>
   </si>
   <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
-    <t>207,961</t>
-[...5 lines deleted...]
-    <t>591,250</t>
+    <t>285,837</t>
+  </si>
+  <si>
+    <t>940,496</t>
+  </si>
+  <si>
+    <t>1,345,249</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>6,860,656</t>
-[...5 lines deleted...]
-    <t>15,542,240</t>
+    <t>11,772,484</t>
+  </si>
+  <si>
+    <t>31,891,809</t>
+  </si>
+  <si>
+    <t>28,768,615</t>
   </si>
   <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
-    <t>8,526,735</t>
-[...5 lines deleted...]
-    <t>13,565,073</t>
+    <t>8,780,699</t>
+  </si>
+  <si>
+    <t>3,816,517</t>
+  </si>
+  <si>
+    <t>14,095,157</t>
   </si>
   <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
-    <t>4,034,434</t>
-[...5 lines deleted...]
-    <t>2,723,030</t>
+    <t>5,182,843</t>
+  </si>
+  <si>
+    <t>14,670,016</t>
+  </si>
+  <si>
+    <t>13,702,761</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>13,219,782</t>
-[...5 lines deleted...]
-    <t>57,993,527</t>
+    <t>127,414,513</t>
+  </si>
+  <si>
+    <t>58,835,661</t>
+  </si>
+  <si>
+    <t>52,275,484</t>
   </si>
   <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
-    <t>2,916,871</t>
-[...5 lines deleted...]
-    <t>6,579,185</t>
+    <t>4,696,455</t>
+  </si>
+  <si>
+    <t>4,975,364</t>
+  </si>
+  <si>
+    <t>5,296,684</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>8,222,477</t>
-[...5 lines deleted...]
-    <t>15,705,418</t>
+    <t>6,928,944</t>
+  </si>
+  <si>
+    <t>6,063,645</t>
+  </si>
+  <si>
+    <t>3,100,548</t>
   </si>
   <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
-    <t>2,523,690</t>
-[...5 lines deleted...]
-    <t>7,341,386</t>
+    <t>11,734,368</t>
+  </si>
+  <si>
+    <t>10,183,932</t>
+  </si>
+  <si>
+    <t>13,736,397</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>63,723,443</t>
-[...5 lines deleted...]
-    <t>88,313,474</t>
+    <t>41,041,925</t>
+  </si>
+  <si>
+    <t>75,269,380</t>
+  </si>
+  <si>
+    <t>73,281,043</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>24,646,396</t>
-[...5 lines deleted...]
-    <t>29,995,356</t>
+    <t>35,302,320</t>
+  </si>
+  <si>
+    <t>22,739,084</t>
+  </si>
+  <si>
+    <t>21,886,940</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>27,681,905</t>
-[...5 lines deleted...]
-    <t>26,039,205</t>
+    <t>30,647,288</t>
+  </si>
+  <si>
+    <t>20,727,814</t>
+  </si>
+  <si>
+    <t>22,984,365</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>55,919,491</t>
-[...5 lines deleted...]
-    <t>110,949,414</t>
+    <t>77,091,344</t>
+  </si>
+  <si>
+    <t>85,622,142</t>
+  </si>
+  <si>
+    <t>77,996,028</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>84,613,250</t>
-[...5 lines deleted...]
-    <t>81,490,679</t>
+    <t>55,328,702</t>
+  </si>
+  <si>
+    <t>68,981,824</t>
+  </si>
+  <si>
+    <t>76,714,357</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>568,065</t>
+    <t>34,806</t>
+  </si>
+  <si>
+    <t>349,909</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>12,508,298</t>
-[...5 lines deleted...]
-    <t>11,042,907</t>
+    <t>5,784,101</t>
+  </si>
+  <si>
+    <t>13,802,947</t>
+  </si>
+  <si>
+    <t>22,027,573</t>
   </si>
   <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
-    <t>2,287,876</t>
-[...2 lines deleted...]
-    <t>2,507,087</t>
+    <t>2,573,778</t>
+  </si>
+  <si>
+    <t>5,312,651</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>5,207,612</t>
-[...5 lines deleted...]
-    <t>1,701,766</t>
+    <t>2,345,761</t>
+  </si>
+  <si>
+    <t>1,159,051</t>
+  </si>
+  <si>
+    <t>2,836,022</t>
   </si>
   <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
-    <t>87,348,987</t>
-[...5 lines deleted...]
-    <t>102,369,780</t>
+    <t>93,749,733</t>
+  </si>
+  <si>
+    <t>131,402,303</t>
+  </si>
+  <si>
+    <t>105,671,354</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>91,019,319</t>
-[...5 lines deleted...]
-    <t>59,420,241</t>
+    <t>91,625,326</t>
+  </si>
+  <si>
+    <t>135,720,247</t>
+  </si>
+  <si>
+    <t>36,444,417</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>835,906,378</t>
-[...5 lines deleted...]
-    <t>505,162,578</t>
+    <t>2,521,563,846</t>
+  </si>
+  <si>
+    <t>345,853,076</t>
+  </si>
+  <si>
+    <t>414,028,371</t>
   </si>
   <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
+    <t>4,504,070</t>
+  </si>
+  <si>
+    <t>5,248,252</t>
+  </si>
+  <si>
     <t>2,158,509</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>44,839,157</t>
-[...5 lines deleted...]
-    <t>58,970,548</t>
+    <t>53,936,527</t>
+  </si>
+  <si>
+    <t>56,395,072</t>
+  </si>
+  <si>
+    <t>61,274,988</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>286,209,516</t>
-[...5 lines deleted...]
-    <t>126,395,993</t>
+    <t>164,562,928</t>
+  </si>
+  <si>
+    <t>188,347,304</t>
+  </si>
+  <si>
+    <t>152,000,797</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>25,550,723</t>
-[...5 lines deleted...]
-    <t>38,265,132</t>
+    <t>46,967,287</t>
+  </si>
+  <si>
+    <t>53,080,152</t>
+  </si>
+  <si>
+    <t>31,267,317</t>
   </si>
   <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
-    <t>25,365,346</t>
-[...5 lines deleted...]
-    <t>21,621,191</t>
+    <t>9,138,048</t>
+  </si>
+  <si>
+    <t>12,595,282</t>
+  </si>
+  <si>
+    <t>18,740,617</t>
+  </si>
+  <si>
+    <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
+  </si>
+  <si>
+    <t>257,526</t>
   </si>
   <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
-    <t>26,906</t>
-[...5 lines deleted...]
-    <t>160,539</t>
+    <t>122,330</t>
+  </si>
+  <si>
+    <t>71,982</t>
+  </si>
+  <si>
+    <t>140,800</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>169,403,117</t>
-[...5 lines deleted...]
-    <t>101,840,819</t>
+    <t>101,079,067</t>
+  </si>
+  <si>
+    <t>103,817,414</t>
+  </si>
+  <si>
+    <t>111,639,097</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>166,946,599</t>
-[...5 lines deleted...]
-    <t>191,577,404</t>
+    <t>234,775,891</t>
+  </si>
+  <si>
+    <t>212,394,226</t>
+  </si>
+  <si>
+    <t>174,249,951</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>63,901,380</t>
-[...5 lines deleted...]
-    <t>98,270,214</t>
+    <t>101,453,196</t>
+  </si>
+  <si>
+    <t>68,380,179</t>
+  </si>
+  <si>
+    <t>101,763,277</t>
   </si>
   <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
-    <t>28,822,344</t>
-[...5 lines deleted...]
-    <t>27,084,274</t>
+    <t>20,318,945</t>
+  </si>
+  <si>
+    <t>16,979,610</t>
+  </si>
+  <si>
+    <t>53,877,327</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>554,311,851</t>
-[...5 lines deleted...]
-    <t>553,184,464</t>
+    <t>455,787,622</t>
+  </si>
+  <si>
+    <t>595,380,415</t>
+  </si>
+  <si>
+    <t>461,515,341</t>
   </si>
   <si>
     <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
   </si>
   <si>
-    <t>3,251,040</t>
-[...5 lines deleted...]
-    <t>4,188,174</t>
+    <t>4,725,120</t>
+  </si>
+  <si>
+    <t>3,016,511</t>
+  </si>
+  <si>
+    <t>5,817,426</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>19,987,807</t>
-[...5 lines deleted...]
-    <t>18,227,928</t>
+    <t>9,436,868</t>
+  </si>
+  <si>
+    <t>11,613,008</t>
+  </si>
+  <si>
+    <t>11,119,726</t>
   </si>
   <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
-    <t>485</t>
-[...2 lines deleted...]
-    <t>67,432</t>
+    <t>139,379</t>
   </si>
   <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
-    <t>2,353,548</t>
-[...5 lines deleted...]
-    <t>1,525,008</t>
+    <t>2,964,726</t>
+  </si>
+  <si>
+    <t>4,772,315</t>
+  </si>
+  <si>
+    <t>3,861,959</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>24,177,950</t>
-[...5 lines deleted...]
-    <t>44,859,193</t>
+    <t>3,741,746</t>
+  </si>
+  <si>
+    <t>15,824,168</t>
+  </si>
+  <si>
+    <t>28,846,987</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>36,411,838</t>
-[...5 lines deleted...]
-    <t>48,902,325</t>
+    <t>49,370,832</t>
+  </si>
+  <si>
+    <t>50,727,453</t>
+  </si>
+  <si>
+    <t>37,273,950</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>18,235,474</t>
-[...5 lines deleted...]
-    <t>19,448,716</t>
+    <t>4,650,233</t>
+  </si>
+  <si>
+    <t>11,789,323</t>
+  </si>
+  <si>
+    <t>6,320,628</t>
   </si>
   <si>
     <t>50 ไหม</t>
   </si>
   <si>
-    <t>552,941</t>
-[...5 lines deleted...]
-    <t>1,893,969</t>
+    <t>407,503</t>
+  </si>
+  <si>
+    <t>542,592</t>
+  </si>
+  <si>
+    <t>1,956,133</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>29,617,394</t>
-[...5 lines deleted...]
-    <t>26,469,652</t>
+    <t>25,560,083</t>
+  </si>
+  <si>
+    <t>49,145,821</t>
+  </si>
+  <si>
+    <t>39,464,801</t>
   </si>
   <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
-    <t>23,314,514</t>
-[...5 lines deleted...]
-    <t>73,629,879</t>
+    <t>37,471,154</t>
+  </si>
+  <si>
+    <t>45,417,341</t>
+  </si>
+  <si>
+    <t>34,427,402</t>
   </si>
   <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
-    <t>2,885,336</t>
-[...5 lines deleted...]
-    <t>2,918,730</t>
+    <t>1,063,365</t>
+  </si>
+  <si>
+    <t>2,277,505</t>
+  </si>
+  <si>
+    <t>3,168,847</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>14,843,621</t>
-[...5 lines deleted...]
-    <t>19,344,716</t>
+    <t>12,453,025</t>
+  </si>
+  <si>
+    <t>14,075,427</t>
+  </si>
+  <si>
+    <t>15,247,758</t>
   </si>
   <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
-    <t>6,923,339</t>
-[...5 lines deleted...]
-    <t>2,730,659</t>
+    <t>4,027,622</t>
+  </si>
+  <si>
+    <t>1,570,819</t>
+  </si>
+  <si>
+    <t>5,177,383</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>3,911,183</t>
-[...5 lines deleted...]
-    <t>7,789,162</t>
+    <t>4,388,172</t>
+  </si>
+  <si>
+    <t>6,379,979</t>
+  </si>
+  <si>
+    <t>7,006,680</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>209,172</t>
-[...5 lines deleted...]
-    <t>108,564</t>
+    <t>457,460</t>
+  </si>
+  <si>
+    <t>163,140</t>
+  </si>
+  <si>
+    <t>1,848,695</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>13,755,960</t>
-[...5 lines deleted...]
-    <t>8,928,634</t>
+    <t>12,798,893</t>
+  </si>
+  <si>
+    <t>10,925,409</t>
+  </si>
+  <si>
+    <t>16,008,544</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>11,869,341</t>
-[...5 lines deleted...]
-    <t>15,979,985</t>
+    <t>11,830,696</t>
+  </si>
+  <si>
+    <t>17,231,768</t>
+  </si>
+  <si>
+    <t>13,949,253</t>
   </si>
   <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>11,150,906</t>
-[...5 lines deleted...]
-    <t>11,075,012</t>
+    <t>24,961,023</t>
+  </si>
+  <si>
+    <t>7,485,753</t>
+  </si>
+  <si>
+    <t>27,742,236</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>144,586,929</t>
-[...5 lines deleted...]
-    <t>161,642,344</t>
+    <t>136,999,597</t>
+  </si>
+  <si>
+    <t>141,955,525</t>
+  </si>
+  <si>
+    <t>169,438,551</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>222,307,962</t>
-[...5 lines deleted...]
-    <t>259,401,988</t>
+    <t>207,969,794</t>
+  </si>
+  <si>
+    <t>241,805,521</t>
+  </si>
+  <si>
+    <t>270,257,542</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>3,709,318</t>
-[...5 lines deleted...]
-    <t>7,891,473</t>
+    <t>9,364,854</t>
+  </si>
+  <si>
+    <t>9,859,082</t>
+  </si>
+  <si>
+    <t>8,499,009</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>237,818,846</t>
-[...5 lines deleted...]
-    <t>239,710,918</t>
+    <t>243,496,673</t>
+  </si>
+  <si>
+    <t>274,411,982</t>
+  </si>
+  <si>
+    <t>268,979,910</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>14,334,203</t>
-[...5 lines deleted...]
-    <t>18,424,915</t>
+    <t>12,699,060</t>
+  </si>
+  <si>
+    <t>15,355,697</t>
+  </si>
+  <si>
+    <t>13,374,008</t>
   </si>
   <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
-    <t>91,547</t>
-[...5 lines deleted...]
-    <t>286,585</t>
+    <t>203,533</t>
+  </si>
+  <si>
+    <t>176,732</t>
+  </si>
+  <si>
+    <t>56,371</t>
   </si>
   <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
-    <t>1,271</t>
-[...5 lines deleted...]
-    <t>763,417</t>
+    <t>962,272</t>
+  </si>
+  <si>
+    <t>50,759</t>
+  </si>
+  <si>
+    <t>65,384</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>23,383,391</t>
-[...5 lines deleted...]
-    <t>12,311,469</t>
+    <t>21,234,082</t>
+  </si>
+  <si>
+    <t>19,071,221</t>
+  </si>
+  <si>
+    <t>9,523,104</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>12,430,874</t>
-[...5 lines deleted...]
-    <t>29,308,027</t>
+    <t>26,252,128</t>
+  </si>
+  <si>
+    <t>24,526,213</t>
+  </si>
+  <si>
+    <t>24,562,173</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>12,055,128</t>
-[...5 lines deleted...]
-    <t>17,814,648</t>
+    <t>13,358,099</t>
+  </si>
+  <si>
+    <t>8,767,249</t>
+  </si>
+  <si>
+    <t>9,204,286</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>1,194,997,635</t>
-[...5 lines deleted...]
-    <t>993,045,875</t>
+    <t>3,406,436,365</t>
+  </si>
+  <si>
+    <t>717,902,243</t>
+  </si>
+  <si>
+    <t>1,793,263,949</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>81,391,070</t>
-[...5 lines deleted...]
-    <t>44,386,658</t>
+    <t>65,323,468</t>
+  </si>
+  <si>
+    <t>60,784,893</t>
+  </si>
+  <si>
+    <t>18,842,012</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>175,047,638</t>
-[...5 lines deleted...]
-    <t>258,339,464</t>
+    <t>201,554,971</t>
+  </si>
+  <si>
+    <t>178,043,518</t>
+  </si>
+  <si>
+    <t>185,498,936</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>19,470,383</t>
-[...5 lines deleted...]
-    <t>23,352,521</t>
+    <t>39,948,024</t>
+  </si>
+  <si>
+    <t>25,958,229</t>
+  </si>
+  <si>
+    <t>23,244,862</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>353,501</t>
-[...5 lines deleted...]
-    <t>124,591</t>
+    <t>1,098,299</t>
+  </si>
+  <si>
+    <t>1,054,331</t>
+  </si>
+  <si>
+    <t>156,458</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>80,493,512</t>
-[...5 lines deleted...]
-    <t>96,160,244</t>
+    <t>114,943,865</t>
+  </si>
+  <si>
+    <t>60,349,294</t>
+  </si>
+  <si>
+    <t>57,210,647</t>
   </si>
   <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
-    <t>101,367</t>
+    <t>127,988</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
-    <t>724,018</t>
-[...5 lines deleted...]
-    <t>82,151</t>
+    <t>991,525</t>
+  </si>
+  <si>
+    <t>984,407</t>
+  </si>
+  <si>
+    <t>1,256,648</t>
+  </si>
+  <si>
+    <t>80 ดีบุกและของทำด้วยดีบุก</t>
+  </si>
+  <si>
+    <t>236,969</t>
+  </si>
+  <si>
+    <t>711,454</t>
+  </si>
+  <si>
+    <t>249,585</t>
   </si>
   <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
-    <t>2,490,183</t>
-[...5 lines deleted...]
-    <t>3,904,024</t>
+    <t>429,884</t>
+  </si>
+  <si>
+    <t>262,282</t>
+  </si>
+  <si>
+    <t>3,223,689</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>35,475,304</t>
-[...5 lines deleted...]
-    <t>34,994,163</t>
+    <t>35,322,263</t>
+  </si>
+  <si>
+    <t>31,657,261</t>
+  </si>
+  <si>
+    <t>39,729,547</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>29,859,206</t>
-[...5 lines deleted...]
-    <t>28,195,436</t>
+    <t>37,602,577</t>
+  </si>
+  <si>
+    <t>38,505,483</t>
+  </si>
+  <si>
+    <t>25,191,757</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>1,159,148,814</t>
-[...5 lines deleted...]
-    <t>1,185,864,774</t>
+    <t>1,134,944,417</t>
+  </si>
+  <si>
+    <t>1,205,406,586</t>
+  </si>
+  <si>
+    <t>1,365,297,696</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>712,031,679</t>
-[...5 lines deleted...]
-    <t>794,844,228</t>
+    <t>933,950,642</t>
+  </si>
+  <si>
+    <t>901,444,027</t>
+  </si>
+  <si>
+    <t>997,333,376</t>
   </si>
   <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
-    <t>3,160,279</t>
+    <t>133,364</t>
+  </si>
+  <si>
+    <t>26,888</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>351,646,506</t>
-[...5 lines deleted...]
-    <t>271,046,037</t>
+    <t>510,847,792</t>
+  </si>
+  <si>
+    <t>251,403,544</t>
+  </si>
+  <si>
+    <t>376,049,569</t>
   </si>
   <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
-    <t>9,217,125</t>
-[...5 lines deleted...]
-    <t>49,138,282</t>
+    <t>24,615,302</t>
+  </si>
+  <si>
+    <t>17,228,607</t>
+  </si>
+  <si>
+    <t>12,918,567</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>4,053,182</t>
-[...5 lines deleted...]
-    <t>21,129,821</t>
+    <t>176,379</t>
+  </si>
+  <si>
+    <t>34,485,681</t>
+  </si>
+  <si>
+    <t>70,868,739</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>364,439,144</t>
-[...5 lines deleted...]
-    <t>443,000,675</t>
+    <t>381,328,552</t>
+  </si>
+  <si>
+    <t>449,890,995</t>
+  </si>
+  <si>
+    <t>474,488,194</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>3,029,745</t>
-[...5 lines deleted...]
-    <t>2,811,372</t>
+    <t>2,861,052</t>
+  </si>
+  <si>
+    <t>1,660,107</t>
+  </si>
+  <si>
+    <t>2,608,647</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>1,399,186</t>
-[...5 lines deleted...]
-    <t>548,110</t>
+    <t>31,471</t>
+  </si>
+  <si>
+    <t>16,812</t>
+  </si>
+  <si>
+    <t>2,935,092</t>
   </si>
   <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
-    <t>18,538</t>
-[...2 lines deleted...]
-    <t>14,429,254</t>
+    <t>6,866,502</t>
+  </si>
+  <si>
+    <t>6,455,926</t>
+  </si>
+  <si>
+    <t>6,634,253</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>78,775,651</t>
-[...5 lines deleted...]
-    <t>85,851,608</t>
+    <t>71,899,387</t>
+  </si>
+  <si>
+    <t>63,979,208</t>
+  </si>
+  <si>
+    <t>69,640,517</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>14,178,184</t>
-[...5 lines deleted...]
-    <t>8,330,274</t>
+    <t>29,877,394</t>
+  </si>
+  <si>
+    <t>23,128,171</t>
+  </si>
+  <si>
+    <t>25,945,166</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>10,287,943</t>
-[...5 lines deleted...]
-    <t>9,790,838</t>
+    <t>10,502,103</t>
+  </si>
+  <si>
+    <t>8,061,878</t>
+  </si>
+  <si>
+    <t>8,879,556</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>686,901</t>
-[...5 lines deleted...]
-    <t>1,896,622</t>
+    <t>210,344</t>
+  </si>
+  <si>
+    <t>132,689</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1469,60 +1502,60 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D102"/>
+  <dimension ref="A1:D105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A105" sqref="A105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
@@ -1558,1216 +1591,1216 @@
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
         <v>23</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
         <v>27</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
         <v>31</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" t="s">
         <v>35</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
         <v>39</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
         <v>43</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
         <v>47</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
         <v>51</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
         <v>55</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" t="s">
         <v>71</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" t="s">
         <v>75</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" t="s">
         <v>83</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>89</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="C24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" t="s">
         <v>93</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D25" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>96</v>
       </c>
       <c r="B26" t="s">
         <v>97</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" t="s">
         <v>100</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>101</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" t="s">
         <v>104</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>105</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" t="s">
         <v>108</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>109</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>113</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>9</v>
       </c>
       <c r="C36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
         <v>138</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>139</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" t="s">
         <v>142</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>143</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>145</v>
+      </c>
+      <c r="B39" t="s">
         <v>146</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>147</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" t="s">
         <v>150</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>151</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>153</v>
+      </c>
+      <c r="B41" t="s">
         <v>154</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>155</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" t="s">
         <v>158</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>159</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>161</v>
+      </c>
+      <c r="B43" t="s">
         <v>162</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>163</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>165</v>
       </c>
       <c r="B44" t="s">
         <v>166</v>
       </c>
       <c r="C44" t="s">
         <v>167</v>
       </c>
       <c r="D44" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>169</v>
       </c>
       <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>170</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>172</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>171</v>
+      </c>
+      <c r="B46" t="s">
+        <v>172</v>
+      </c>
+      <c r="C46" t="s">
         <v>173</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" t="s">
+        <v>176</v>
+      </c>
+      <c r="C47" t="s">
         <v>177</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>179</v>
+      </c>
+      <c r="B48" t="s">
+        <v>180</v>
+      </c>
+      <c r="C48" t="s">
         <v>181</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>183</v>
+      </c>
+      <c r="B49" t="s">
+        <v>184</v>
+      </c>
+      <c r="C49" t="s">
         <v>185</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>187</v>
+      </c>
+      <c r="B50" t="s">
+        <v>188</v>
+      </c>
+      <c r="C50" t="s">
         <v>189</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>191</v>
+      </c>
+      <c r="B51" t="s">
+        <v>192</v>
+      </c>
+      <c r="C51" t="s">
         <v>193</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
+        <v>195</v>
+      </c>
+      <c r="B52" t="s">
+        <v>196</v>
+      </c>
+      <c r="C52" t="s">
         <v>197</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>199</v>
+      </c>
+      <c r="B53" t="s">
+        <v>200</v>
+      </c>
+      <c r="C53" t="s">
         <v>201</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>203</v>
+      </c>
+      <c r="B54" t="s">
+        <v>204</v>
+      </c>
+      <c r="C54" t="s">
         <v>205</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>207</v>
+      </c>
+      <c r="B55" t="s">
+        <v>208</v>
+      </c>
+      <c r="C55" t="s">
         <v>209</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>211</v>
+      </c>
+      <c r="B56" t="s">
+        <v>212</v>
+      </c>
+      <c r="C56" t="s">
         <v>213</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
+        <v>215</v>
+      </c>
+      <c r="B57" t="s">
+        <v>216</v>
+      </c>
+      <c r="C57" t="s">
         <v>217</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>219</v>
+      </c>
+      <c r="B58" t="s">
+        <v>220</v>
+      </c>
+      <c r="C58" t="s">
         <v>221</v>
       </c>
-      <c r="B58" t="s">
+      <c r="D58" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>223</v>
+      </c>
+      <c r="B59" t="s">
+        <v>224</v>
+      </c>
+      <c r="C59" t="s">
         <v>225</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" t="s">
+        <v>228</v>
+      </c>
+      <c r="C60" t="s">
         <v>229</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
+        <v>231</v>
+      </c>
+      <c r="B61" t="s">
+        <v>232</v>
+      </c>
+      <c r="C61" t="s">
         <v>233</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
+        <v>235</v>
+      </c>
+      <c r="B62" t="s">
+        <v>236</v>
+      </c>
+      <c r="C62" t="s">
         <v>237</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>239</v>
+      </c>
+      <c r="B63" t="s">
+        <v>240</v>
+      </c>
+      <c r="C63" t="s">
         <v>241</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
+        <v>243</v>
+      </c>
+      <c r="B64" t="s">
+        <v>244</v>
+      </c>
+      <c r="C64" t="s">
         <v>245</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
+        <v>247</v>
+      </c>
+      <c r="B65" t="s">
+        <v>248</v>
+      </c>
+      <c r="C65" t="s">
         <v>249</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
+        <v>251</v>
+      </c>
+      <c r="B66" t="s">
+        <v>252</v>
+      </c>
+      <c r="C66" t="s">
         <v>253</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
+        <v>255</v>
+      </c>
+      <c r="B67" t="s">
+        <v>256</v>
+      </c>
+      <c r="C67" t="s">
         <v>257</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>259</v>
+      </c>
+      <c r="B68" t="s">
+        <v>260</v>
+      </c>
+      <c r="C68" t="s">
         <v>261</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
+        <v>263</v>
+      </c>
+      <c r="B69" t="s">
+        <v>264</v>
+      </c>
+      <c r="C69" t="s">
         <v>265</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
+        <v>267</v>
+      </c>
+      <c r="B70" t="s">
+        <v>268</v>
+      </c>
+      <c r="C70" t="s">
         <v>269</v>
       </c>
-      <c r="B70" t="s">
+      <c r="D70" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>271</v>
+      </c>
+      <c r="B71" t="s">
+        <v>272</v>
+      </c>
+      <c r="C71" t="s">
         <v>273</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
+        <v>275</v>
+      </c>
+      <c r="B72" t="s">
+        <v>276</v>
+      </c>
+      <c r="C72" t="s">
         <v>277</v>
       </c>
-      <c r="B72" t="s">
+      <c r="D72" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>279</v>
+      </c>
+      <c r="B73" t="s">
+        <v>280</v>
+      </c>
+      <c r="C73" t="s">
         <v>281</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
+        <v>283</v>
+      </c>
+      <c r="B74" t="s">
+        <v>284</v>
+      </c>
+      <c r="C74" t="s">
         <v>285</v>
       </c>
-      <c r="B74" t="s">
+      <c r="D74" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
+        <v>287</v>
+      </c>
+      <c r="B75" t="s">
+        <v>288</v>
+      </c>
+      <c r="C75" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D75" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>291</v>
       </c>
       <c r="B76" t="s">
         <v>292</v>
       </c>
       <c r="C76" t="s">
         <v>293</v>
       </c>
       <c r="D76" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>295</v>
       </c>
       <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>296</v>
       </c>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>298</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
+        <v>297</v>
+      </c>
+      <c r="B78" t="s">
+        <v>298</v>
+      </c>
+      <c r="C78" t="s">
         <v>299</v>
       </c>
-      <c r="B78" t="s">
+      <c r="D78" t="s">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
+        <v>301</v>
+      </c>
+      <c r="B79" t="s">
+        <v>302</v>
+      </c>
+      <c r="C79" t="s">
         <v>303</v>
       </c>
-      <c r="B79" t="s">
+      <c r="D79" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
+        <v>305</v>
+      </c>
+      <c r="B80" t="s">
+        <v>306</v>
+      </c>
+      <c r="C80" t="s">
         <v>307</v>
       </c>
-      <c r="B80" t="s">
+      <c r="D80" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
+        <v>309</v>
+      </c>
+      <c r="B81" t="s">
+        <v>310</v>
+      </c>
+      <c r="C81" t="s">
         <v>311</v>
       </c>
-      <c r="B81" t="s">
+      <c r="D81" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
+        <v>314</v>
+      </c>
+      <c r="C82" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D82" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>317</v>
       </c>
       <c r="B83" t="s">
         <v>318</v>
       </c>
       <c r="C83" t="s">
         <v>319</v>
       </c>
       <c r="D83" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>321</v>
       </c>
       <c r="B84" t="s">
         <v>322</v>
       </c>
       <c r="C84" t="s">
         <v>323</v>
       </c>
       <c r="D84" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>325</v>
       </c>
       <c r="B85" t="s">
         <v>326</v>
       </c>
       <c r="C85" t="s">
         <v>327</v>
       </c>
       <c r="D85" t="s">
-        <v>328</v>
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
+        <v>328</v>
+      </c>
+      <c r="B86" t="s">
         <v>329</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>330</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
+        <v>332</v>
+      </c>
+      <c r="B87" t="s">
         <v>333</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>334</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
+        <v>336</v>
+      </c>
+      <c r="B88" t="s">
         <v>337</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>338</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
+        <v>340</v>
+      </c>
+      <c r="B89" t="s">
         <v>341</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D89" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>344</v>
       </c>
       <c r="B90" t="s">
         <v>345</v>
       </c>
       <c r="C90" t="s">
         <v>346</v>
       </c>
       <c r="D90" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>348</v>
       </c>
       <c r="B91" t="s">
         <v>349</v>
@@ -2786,80 +2819,122 @@
       <c r="B92" t="s">
         <v>353</v>
       </c>
       <c r="C92" t="s">
         <v>354</v>
       </c>
       <c r="D92" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>356</v>
       </c>
       <c r="B93" t="s">
         <v>357</v>
       </c>
       <c r="C93" t="s">
         <v>358</v>
       </c>
       <c r="D93" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:4">
-      <c r="A94" s="2" t="s">
+      <c r="A94" t="s">
+        <v>360</v>
+      </c>
+      <c r="B94" t="s">
+        <v>361</v>
+      </c>
+      <c r="C94" t="s">
+        <v>362</v>
+      </c>
+      <c r="D94" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" t="s">
+        <v>364</v>
+      </c>
+      <c r="B95" t="s">
+        <v>365</v>
+      </c>
+      <c r="C95" t="s">
+        <v>366</v>
+      </c>
+      <c r="D95" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" t="s">
+        <v>368</v>
+      </c>
+      <c r="B96" t="s">
+        <v>369</v>
+      </c>
+      <c r="C96" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B94" s="2" t="s">
+      <c r="B97" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C94" s="2" t="s">
+      <c r="C97" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D97" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="101" spans="1:4">
-[...9 lines deleted...]
-      <c r="D102" s="3"/>
+    <row r="104" spans="1:4">
+      <c r="A104" s="3"/>
+      <c r="B104" s="3"/>
+      <c r="C104" s="3"/>
+      <c r="D104" s="3"/>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="3"/>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+      <c r="D105" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A101:D101"/>
-    <mergeCell ref="A102:D102"/>
+    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="A105:D105"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>