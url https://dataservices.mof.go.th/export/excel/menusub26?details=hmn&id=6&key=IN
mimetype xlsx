--- v2 (2026-03-14)
+++ v3 (2026-05-01)
@@ -12,1154 +12,1157 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
     <t>ธันวาคม 2568</t>
   </si>
   <si>
-    <t>พฤศจิกายน 2568</t>
-[...1 lines deleted...]
-  <si>
     <t>รวม</t>
   </si>
   <si>
+    <t>17,164,598,448</t>
+  </si>
+  <si>
     <t>18,209,730,098</t>
   </si>
   <si>
     <t>15,449,254,698</t>
   </si>
   <si>
-    <t>15,912,086,768</t>
-[...1 lines deleted...]
-  <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>20,956</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
+    <t>792,020,319</t>
+  </si>
+  <si>
     <t>1,497,891,919</t>
   </si>
   <si>
     <t>1,637,050,938</t>
   </si>
   <si>
-    <t>1,576,351,689</t>
-[...1 lines deleted...]
-  <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
+    <t>6,756,558</t>
+  </si>
+  <si>
     <t>11,020,630</t>
   </si>
   <si>
     <t>1,606,038</t>
   </si>
   <si>
-    <t>4,099,701</t>
-[...1 lines deleted...]
-  <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
+    <t>364</t>
+  </si>
+  <si>
     <t>211,187</t>
   </si>
   <si>
-    <t>246,926</t>
-[...1 lines deleted...]
-  <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
+    <t>85,816</t>
+  </si>
+  <si>
     <t>3,850</t>
   </si>
   <si>
     <t>6,002</t>
   </si>
   <si>
-    <t>97,187</t>
-[...1 lines deleted...]
-  <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
+    <t>13,435,022</t>
+  </si>
+  <si>
     <t>27,118,406</t>
   </si>
   <si>
     <t>10,887,436</t>
   </si>
   <si>
-    <t>30,569,482</t>
-[...1 lines deleted...]
-  <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
+    <t>17,661,267</t>
+  </si>
+  <si>
     <t>11,541,229</t>
   </si>
   <si>
     <t>3,170,237</t>
   </si>
   <si>
-    <t>1,091,351</t>
-[...1 lines deleted...]
-  <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
+    <t>328,294,775</t>
+  </si>
+  <si>
     <t>526,887,870</t>
   </si>
   <si>
     <t>325,890,145</t>
   </si>
   <si>
-    <t>328,230,702</t>
-[...1 lines deleted...]
-  <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
+    <t>196,310,453</t>
+  </si>
+  <si>
     <t>200,712,105</t>
   </si>
   <si>
     <t>29,550,044</t>
   </si>
   <si>
-    <t>11,587,480</t>
-[...1 lines deleted...]
-  <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
+    <t>47,611,091</t>
+  </si>
+  <si>
     <t>58,625,337</t>
   </si>
   <si>
     <t>49,554,688</t>
   </si>
   <si>
-    <t>39,423,793</t>
-[...1 lines deleted...]
-  <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
+    <t>94,741,575</t>
+  </si>
+  <si>
     <t>118,930,007</t>
   </si>
   <si>
     <t>84,228,969</t>
   </si>
   <si>
-    <t>54,691,472</t>
-[...1 lines deleted...]
-  <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
+    <t>47,362,293</t>
+  </si>
+  <si>
     <t>38,234,710</t>
   </si>
   <si>
     <t>33,985,873</t>
   </si>
   <si>
-    <t>39,884,322</t>
-[...1 lines deleted...]
-  <si>
     <t>14 วัตถุจากพืชที่ใช้ถักสาน</t>
   </si>
   <si>
+    <t>622,723</t>
+  </si>
+  <si>
     <t>42,926</t>
   </si>
   <si>
     <t>80,868</t>
   </si>
   <si>
-    <t>32,524</t>
-[...1 lines deleted...]
-  <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>120,669,418</t>
+  </si>
+  <si>
     <t>208,769,444</t>
   </si>
   <si>
     <t>127,959,878</t>
   </si>
   <si>
-    <t>67,415,458</t>
-[...1 lines deleted...]
-  <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
+    <t>6,091,728</t>
+  </si>
+  <si>
     <t>4,252,685</t>
   </si>
   <si>
     <t>8,399,164</t>
   </si>
   <si>
-    <t>4,274,532</t>
-[...1 lines deleted...]
-  <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
+    <t>17,567,480</t>
+  </si>
+  <si>
     <t>23,092,558</t>
   </si>
   <si>
     <t>6,303,082</t>
   </si>
   <si>
-    <t>9,351,174</t>
-[...1 lines deleted...]
-  <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
+    <t>37,311,835</t>
+  </si>
+  <si>
     <t>23,821,700</t>
   </si>
   <si>
     <t>40,203,382</t>
   </si>
   <si>
-    <t>57,729,789</t>
-[...1 lines deleted...]
-  <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
+    <t>25,423,680</t>
+  </si>
+  <si>
     <t>8,735,997</t>
   </si>
   <si>
     <t>8,417,826</t>
   </si>
   <si>
-    <t>24,819,966</t>
-[...1 lines deleted...]
-  <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
+    <t>20,209,979</t>
+  </si>
+  <si>
     <t>51,940,284</t>
   </si>
   <si>
     <t>72,183,129</t>
   </si>
   <si>
-    <t>42,371,005</t>
-[...1 lines deleted...]
-  <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
+    <t>32,412,376</t>
+  </si>
+  <si>
     <t>14,285,008</t>
   </si>
   <si>
     <t>34,312,287</t>
   </si>
   <si>
-    <t>14,325,150</t>
-[...1 lines deleted...]
-  <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
+    <t>4,941,065</t>
+  </si>
+  <si>
     <t>6,501,371</t>
   </si>
   <si>
     <t>5,877,859</t>
   </si>
   <si>
-    <t>12,916,443</t>
-[...1 lines deleted...]
-  <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
+    <t>121,818,083</t>
+  </si>
+  <si>
     <t>152,637,820</t>
   </si>
   <si>
     <t>191,880,078</t>
   </si>
   <si>
-    <t>116,702,860</t>
-[...1 lines deleted...]
-  <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
+    <t>2,266,523</t>
+  </si>
+  <si>
     <t>1,084,655</t>
   </si>
   <si>
     <t>1,165,780</t>
   </si>
   <si>
-    <t>17,076,891</t>
-[...1 lines deleted...]
-  <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
+    <t>99,634,403</t>
+  </si>
+  <si>
     <t>83,641,086</t>
   </si>
   <si>
     <t>64,806,313</t>
   </si>
   <si>
-    <t>76,128,428</t>
-[...1 lines deleted...]
-  <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
+    <t>19,121,859</t>
+  </si>
+  <si>
     <t>761</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>57,129,448</t>
+  </si>
+  <si>
     <t>53,411,666</t>
   </si>
   <si>
     <t>43,764,014</t>
   </si>
   <si>
-    <t>58,997,089</t>
-[...1 lines deleted...]
-  <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
+    <t>160,522,065</t>
+  </si>
+  <si>
     <t>227,706,145</t>
   </si>
   <si>
     <t>196,683,175</t>
   </si>
   <si>
-    <t>221,669,776</t>
-[...1 lines deleted...]
-  <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
+    <t>695,788,219</t>
+  </si>
+  <si>
     <t>1,186,520,664</t>
   </si>
   <si>
     <t>525,829,148</t>
   </si>
   <si>
-    <t>575,947,569</t>
-[...1 lines deleted...]
-  <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
+    <t>499,490,897</t>
+  </si>
+  <si>
     <t>571,357,170</t>
   </si>
   <si>
     <t>689,712,271</t>
   </si>
   <si>
-    <t>564,131,323</t>
-[...1 lines deleted...]
-  <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
+    <t>1,493,820</t>
+  </si>
+  <si>
     <t>2,276,032</t>
   </si>
   <si>
     <t>3,647,815</t>
   </si>
   <si>
-    <t>147,687</t>
-[...1 lines deleted...]
-  <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
+    <t>188,485,652</t>
+  </si>
+  <si>
     <t>258,532,570</t>
   </si>
   <si>
     <t>208,092,772</t>
   </si>
   <si>
-    <t>217,176,907</t>
-[...1 lines deleted...]
-  <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
+    <t>80,113,202</t>
+  </si>
+  <si>
     <t>78,981,047</t>
   </si>
   <si>
     <t>70,388,382</t>
   </si>
   <si>
-    <t>98,403,461</t>
-[...1 lines deleted...]
-  <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
+    <t>47,386,453</t>
+  </si>
+  <si>
     <t>68,647,926</t>
   </si>
   <si>
     <t>46,336,205</t>
   </si>
   <si>
-    <t>38,210,851</t>
-[...1 lines deleted...]
-  <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
+    <t>13,555,979</t>
+  </si>
+  <si>
     <t>6,355,891</t>
   </si>
   <si>
     <t>12,491,557</t>
   </si>
   <si>
-    <t>19,996,284</t>
-[...1 lines deleted...]
-  <si>
     <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
   </si>
   <si>
+    <t>813,830</t>
+  </si>
+  <si>
     <t>814,757</t>
   </si>
   <si>
-    <t>47,685,393</t>
-[...1 lines deleted...]
-  <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
+    <t>2,476</t>
+  </si>
+  <si>
     <t>403</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>360,625,846</t>
+  </si>
+  <si>
     <t>337,963,097</t>
   </si>
   <si>
     <t>272,850,518</t>
   </si>
   <si>
-    <t>398,450,247</t>
-[...1 lines deleted...]
-  <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
+    <t>247,526,957</t>
+  </si>
+  <si>
     <t>330,620,409</t>
   </si>
   <si>
     <t>274,659,406</t>
   </si>
   <si>
-    <t>266,954,295</t>
-[...1 lines deleted...]
-  <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
+    <t>149,735,589</t>
+  </si>
+  <si>
     <t>194,175,760</t>
   </si>
   <si>
     <t>175,489,024</t>
   </si>
   <si>
-    <t>184,178,173</t>
-[...1 lines deleted...]
-  <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
+    <t>13,502,148</t>
+  </si>
+  <si>
     <t>38,691,839</t>
   </si>
   <si>
     <t>30,769,088</t>
   </si>
   <si>
-    <t>35,502,012</t>
-[...1 lines deleted...]
-  <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
+    <t>13,197,809</t>
+  </si>
+  <si>
     <t>15,514,518</t>
   </si>
   <si>
     <t>18,375,370</t>
   </si>
   <si>
-    <t>9,951,453</t>
-[...1 lines deleted...]
-  <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
+    <t>6,571,342</t>
+  </si>
+  <si>
     <t>5,902,549</t>
   </si>
   <si>
     <t>3,929,083</t>
   </si>
   <si>
-    <t>6,517,857</t>
-[...1 lines deleted...]
-  <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
+    <t>546,010</t>
+  </si>
+  <si>
     <t>116,418</t>
   </si>
   <si>
-    <t>671,589</t>
-[...1 lines deleted...]
-  <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
+    <t>16,800</t>
+  </si>
+  <si>
     <t>54,894</t>
   </si>
   <si>
-    <t>641,636</t>
-[...1 lines deleted...]
-  <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
+    <t>106</t>
+  </si>
+  <si>
     <t>68</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
+    <t>40,239,792</t>
+  </si>
+  <si>
     <t>53,327,834</t>
   </si>
   <si>
     <t>36,104,849</t>
   </si>
   <si>
-    <t>34,187,604</t>
-[...1 lines deleted...]
-  <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
+    <t>2,702,376</t>
+  </si>
+  <si>
     <t>1,673,803</t>
   </si>
   <si>
     <t>2,013,501</t>
   </si>
   <si>
-    <t>1,484,044</t>
-[...1 lines deleted...]
-  <si>
     <t>50 ไหม</t>
   </si>
   <si>
+    <t>256,148</t>
+  </si>
+  <si>
     <t>85,845</t>
   </si>
   <si>
     <t>119,062</t>
   </si>
   <si>
-    <t>181,582</t>
-[...1 lines deleted...]
-  <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
+    <t>267,347</t>
+  </si>
+  <si>
     <t>91,571</t>
   </si>
   <si>
     <t>117,928</t>
   </si>
   <si>
-    <t>1,462</t>
-[...1 lines deleted...]
-  <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
+    <t>168,002,190</t>
+  </si>
+  <si>
     <t>160,735,140</t>
   </si>
   <si>
     <t>124,782,646</t>
   </si>
   <si>
-    <t>136,615,068</t>
-[...1 lines deleted...]
-  <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
+    <t>3,187,353</t>
+  </si>
+  <si>
     <t>5,693,519</t>
   </si>
   <si>
     <t>7,242,275</t>
   </si>
   <si>
-    <t>7,667,181</t>
-[...1 lines deleted...]
-  <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
+    <t>24,539,720</t>
+  </si>
+  <si>
     <t>29,598,124</t>
   </si>
   <si>
     <t>26,780,090</t>
   </si>
   <si>
-    <t>32,272,005</t>
-[...1 lines deleted...]
-  <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
+    <t>13,689,753</t>
+  </si>
+  <si>
     <t>16,872,235</t>
   </si>
   <si>
     <t>9,872,186</t>
   </si>
   <si>
-    <t>18,749,121</t>
-[...1 lines deleted...]
-  <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
+    <t>15,223,064</t>
+  </si>
+  <si>
     <t>12,309,545</t>
   </si>
   <si>
     <t>17,787,482</t>
   </si>
   <si>
-    <t>4,932,310</t>
-[...1 lines deleted...]
-  <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
+    <t>10,865,714</t>
+  </si>
+  <si>
     <t>6,530,122</t>
   </si>
   <si>
     <t>12,141,567</t>
   </si>
   <si>
-    <t>7,971,244</t>
-[...1 lines deleted...]
-  <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
+    <t>24,465,486</t>
+  </si>
+  <si>
     <t>29,015,455</t>
   </si>
   <si>
     <t>20,532,889</t>
   </si>
   <si>
-    <t>22,786,665</t>
-[...1 lines deleted...]
-  <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
+    <t>7,966,220</t>
+  </si>
+  <si>
     <t>13,313,064</t>
   </si>
   <si>
     <t>7,644,518</t>
   </si>
   <si>
-    <t>6,638,561</t>
-[...1 lines deleted...]
-  <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>1,513,078</t>
+  </si>
+  <si>
     <t>287,715</t>
   </si>
   <si>
     <t>62,553</t>
   </si>
   <si>
-    <t>21,413</t>
-[...1 lines deleted...]
-  <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>47,433,408</t>
+  </si>
+  <si>
     <t>44,793,612</t>
   </si>
   <si>
     <t>36,951,678</t>
   </si>
   <si>
-    <t>28,949,631</t>
-[...1 lines deleted...]
-  <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>66,103,906</t>
+  </si>
+  <si>
     <t>67,199,558</t>
   </si>
   <si>
     <t>31,404,009</t>
   </si>
   <si>
-    <t>64,232,422</t>
-[...1 lines deleted...]
-  <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
+    <t>49,814,403</t>
+  </si>
+  <si>
     <t>52,970,077</t>
   </si>
   <si>
     <t>31,856,664</t>
   </si>
   <si>
-    <t>31,937,898</t>
-[...1 lines deleted...]
-  <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
+    <t>18,201,698</t>
+  </si>
+  <si>
     <t>19,174,153</t>
   </si>
   <si>
     <t>16,075,691</t>
   </si>
   <si>
-    <t>17,062,503</t>
-[...1 lines deleted...]
-  <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
+    <t>408,540</t>
+  </si>
+  <si>
     <t>3,382,858</t>
   </si>
   <si>
     <t>606,400</t>
   </si>
   <si>
-    <t>619,001</t>
-[...1 lines deleted...]
-  <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
     <t>11,432</t>
   </si>
   <si>
     <t>10,004</t>
   </si>
   <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
+    <t>19,819</t>
+  </si>
+  <si>
     <t>1,393</t>
   </si>
   <si>
     <t>24,000</t>
   </si>
   <si>
-    <t>61,855</t>
-[...1 lines deleted...]
-  <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
+    <t>35,914,451</t>
+  </si>
+  <si>
     <t>60,872,117</t>
   </si>
   <si>
     <t>45,800,108</t>
   </si>
   <si>
-    <t>53,305,821</t>
-[...1 lines deleted...]
-  <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
+    <t>166,872,897</t>
+  </si>
+  <si>
     <t>149,071,997</t>
   </si>
   <si>
     <t>183,894,433</t>
   </si>
   <si>
-    <t>152,027,549</t>
-[...1 lines deleted...]
-  <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
+    <t>22,554,539</t>
+  </si>
+  <si>
     <t>27,155,977</t>
   </si>
   <si>
     <t>26,107,634</t>
   </si>
   <si>
-    <t>27,866,007</t>
-[...1 lines deleted...]
-  <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
+    <t>6,255,059,409</t>
+  </si>
+  <si>
     <t>3,441,410,655</t>
   </si>
   <si>
     <t>3,080,217,287</t>
   </si>
   <si>
-    <t>2,927,343,751</t>
-[...1 lines deleted...]
-  <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
+    <t>277,577,727</t>
+  </si>
+  <si>
     <t>301,636,235</t>
   </si>
   <si>
     <t>293,644,190</t>
   </si>
   <si>
-    <t>266,971,940</t>
-[...1 lines deleted...]
-  <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
+    <t>244,629,584</t>
+  </si>
+  <si>
     <t>350,499,772</t>
   </si>
   <si>
     <t>266,308,495</t>
   </si>
   <si>
-    <t>335,067,006</t>
-[...1 lines deleted...]
-  <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
+    <t>63,538,856</t>
+  </si>
+  <si>
     <t>383,337,998</t>
   </si>
   <si>
     <t>150,912,822</t>
   </si>
   <si>
-    <t>55,657,055</t>
-[...1 lines deleted...]
-  <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
+    <t>2,337,512</t>
+  </si>
+  <si>
     <t>11,738,309</t>
   </si>
   <si>
     <t>15,249,079</t>
   </si>
   <si>
-    <t>7,214,953</t>
-[...1 lines deleted...]
-  <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
+    <t>788,863,519</t>
+  </si>
+  <si>
     <t>541,958,743</t>
   </si>
   <si>
     <t>582,595,690</t>
   </si>
   <si>
-    <t>670,906,366</t>
-[...1 lines deleted...]
-  <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
+    <t>151,274,845</t>
+  </si>
+  <si>
     <t>204,911,251</t>
   </si>
   <si>
     <t>207,387,306</t>
   </si>
   <si>
-    <t>136,361,935</t>
-[...1 lines deleted...]
-  <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
+    <t>219,467,991</t>
+  </si>
+  <si>
     <t>250,673,365</t>
   </si>
   <si>
     <t>614,591,404</t>
   </si>
   <si>
-    <t>504,275,933</t>
-[...7 lines deleted...]
-  <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
+    <t>3,352,202</t>
+  </si>
+  <si>
     <t>836,212</t>
   </si>
   <si>
     <t>64,928</t>
   </si>
   <si>
-    <t>21,454</t>
-[...1 lines deleted...]
-  <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>25,684,267</t>
+  </si>
+  <si>
     <t>28,605,972</t>
   </si>
   <si>
     <t>40,977,800</t>
   </si>
   <si>
-    <t>20,106,722</t>
-[...1 lines deleted...]
-  <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
+    <t>39,426,840</t>
+  </si>
+  <si>
     <t>62,159,377</t>
   </si>
   <si>
     <t>33,020,879</t>
   </si>
   <si>
-    <t>41,506,505</t>
-[...1 lines deleted...]
-  <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>1,908,685,041</t>
+  </si>
+  <si>
     <t>2,866,919,134</t>
   </si>
   <si>
     <t>1,775,250,777</t>
   </si>
   <si>
-    <t>2,332,436,871</t>
-[...1 lines deleted...]
-  <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
+    <t>625,248,249</t>
+  </si>
+  <si>
     <t>1,308,436,177</t>
   </si>
   <si>
     <t>1,413,437,689</t>
   </si>
   <si>
-    <t>1,492,013,437</t>
-[...1 lines deleted...]
-  <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
+    <t>819,970</t>
+  </si>
+  <si>
     <t>705,547</t>
   </si>
   <si>
     <t>265,060</t>
   </si>
   <si>
-    <t>227,335</t>
-[...1 lines deleted...]
-  <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>759,354,704</t>
+  </si>
+  <si>
     <t>996,544,547</t>
   </si>
   <si>
     <t>688,033,263</t>
   </si>
   <si>
-    <t>950,926,422</t>
-[...1 lines deleted...]
-  <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
+    <t>455,298</t>
+  </si>
+  <si>
     <t>494,066</t>
   </si>
   <si>
     <t>362,156</t>
   </si>
   <si>
-    <t>219,273</t>
-[...1 lines deleted...]
-  <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>10,784</t>
+    <t>16,885</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
+    <t>445,471,787</t>
+  </si>
+  <si>
     <t>200,280,250</t>
   </si>
   <si>
     <t>308,225,350</t>
   </si>
   <si>
-    <t>203,789,453</t>
-[...1 lines deleted...]
-  <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
+    <t>287,878</t>
+  </si>
+  <si>
     <t>943,228</t>
   </si>
   <si>
     <t>458,668</t>
   </si>
   <si>
-    <t>337,698</t>
-[...1 lines deleted...]
-  <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
+    <t>75,772</t>
+  </si>
+  <si>
     <t>989,790</t>
   </si>
   <si>
     <t>210,536</t>
   </si>
   <si>
-    <t>214,980</t>
-[...1 lines deleted...]
-  <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
+    <t>751,662</t>
+  </si>
+  <si>
     <t>407,372</t>
   </si>
   <si>
-    <t>1,752,126</t>
-[...1 lines deleted...]
-  <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
+    <t>9,541,860</t>
+  </si>
+  <si>
     <t>9,677,967</t>
   </si>
   <si>
     <t>8,856,683</t>
   </si>
   <si>
-    <t>15,495,609</t>
-[...1 lines deleted...]
-  <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
+    <t>4,200,315</t>
+  </si>
+  <si>
     <t>3,188,892</t>
   </si>
   <si>
     <t>583,802</t>
   </si>
   <si>
-    <t>2,398,966</t>
-[...1 lines deleted...]
-  <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
+    <t>28,669,670</t>
+  </si>
+  <si>
     <t>41,822,466</t>
   </si>
   <si>
     <t>19,453,132</t>
   </si>
   <si>
-    <t>21,533,274</t>
-[...1 lines deleted...]
-  <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
+    <t>689,370</t>
+  </si>
+  <si>
     <t>316,458</t>
   </si>
   <si>
     <t>97,690</t>
-  </si>
-[...1 lines deleted...]
-    <t>519,530</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1493,146 +1496,146 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D105"/>
+  <dimension ref="A1:D104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A105" sqref="A105"/>
+      <selection activeCell="A104" sqref="A104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
@@ -1882,1050 +1885,1036 @@
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>99</v>
       </c>
       <c r="C26" t="s">
         <v>100</v>
       </c>
       <c r="D26" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B36" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="D37" t="s">
-        <v>143</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="C38" t="s">
-        <v>145</v>
+        <v>9</v>
       </c>
       <c r="D38" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C39" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C40" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B41" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C41" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D41" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B42" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C42" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D42" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B44" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C44" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D44" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B45" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="C45" t="s">
-        <v>171</v>
+        <v>9</v>
       </c>
       <c r="D45" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>176</v>
       </c>
       <c r="C46" t="s">
-        <v>174</v>
+        <v>9</v>
       </c>
       <c r="D46" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B47" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
       <c r="C47" t="s">
-        <v>177</v>
+        <v>9</v>
       </c>
       <c r="D47" t="s">
-        <v>10</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B48" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C48" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D48" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C49" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D49" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B50" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C50" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D50" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B51" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C51" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D51" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C52" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D52" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B53" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C53" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D53" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C54" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D54" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B55" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D55" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B56" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C56" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D56" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B57" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C57" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D57" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B58" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C58" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D58" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C59" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D59" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B60" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C60" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D60" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C61" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D61" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B62" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C62" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D62" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C63" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D63" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C64" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D64" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B65" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C65" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D65" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D66" t="s">
-        <v>10</v>
+        <v>255</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B67" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C67" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D67" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B68" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C68" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D68" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B69" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C69" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D69" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B70" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C70" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D70" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B71" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C71" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D71" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B72" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C72" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D72" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B73" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C73" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D73" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B74" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C74" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D74" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B75" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C75" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D75" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B76" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C76" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D76" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B77" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C77" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D77" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B78" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C78" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D78" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B79" t="s">
-        <v>10</v>
+        <v>305</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>306</v>
       </c>
       <c r="D79" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B80" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C80" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D80" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B81" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="C81" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="D81" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="B82" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="C82" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="D82" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B83" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C83" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D83" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B84" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C84" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D84" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B85" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C85" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="D85" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B86" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="C86" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="D86" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B87" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C87" t="s">
-        <v>333</v>
+        <v>9</v>
       </c>
       <c r="D87" t="s">
-        <v>334</v>
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B88" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="C88" t="s">
-        <v>10</v>
+        <v>340</v>
       </c>
       <c r="D88" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B89" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C89" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D89" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B90" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C90" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="D90" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B91" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C91" t="s">
-        <v>347</v>
+        <v>9</v>
       </c>
       <c r="D91" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B92" t="s">
-        <v>10</v>
+        <v>354</v>
       </c>
       <c r="C92" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="D92" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B93" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C93" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="D93" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B94" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C94" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D94" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B95" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C95" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D95" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="96" spans="1:4">
-      <c r="A96" t="s">
-[...13 lines deleted...]
-      <c r="A97" s="2" t="s">
+      <c r="A96" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B97" s="2" t="s">
+      <c r="B96" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C97" s="2" t="s">
+      <c r="C96" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D96" s="2" t="s">
         <v>7</v>
       </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="3"/>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="3"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
       <c r="D104" s="3"/>
     </row>
-    <row r="105" spans="1:4">
-[...4 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
+    <mergeCell ref="A103:D103"/>
     <mergeCell ref="A104:D104"/>
-    <mergeCell ref="A105:D105"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>