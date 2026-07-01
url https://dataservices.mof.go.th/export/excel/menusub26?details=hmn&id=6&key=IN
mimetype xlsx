--- v3 (2026-05-01)
+++ v4 (2026-07-01)
@@ -12,1157 +12,1172 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>กุมภาพันธ์ 2569</t>
-[...5 lines deleted...]
-    <t>ธันวาคม 2568</t>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>17,164,598,448</t>
-[...5 lines deleted...]
-    <t>15,449,254,698</t>
+    <t>15,711,919,521</t>
+  </si>
+  <si>
+    <t>17,544,894,307</t>
+  </si>
+  <si>
+    <t>17,088,835,665</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>20,956</t>
+    <t>5,000</t>
+  </si>
+  <si>
+    <t>130,108</t>
   </si>
   <si>
     <t>03 ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
-    <t>792,020,319</t>
-[...5 lines deleted...]
-    <t>1,637,050,938</t>
+    <t>839,502,886</t>
+  </si>
+  <si>
+    <t>836,253,017</t>
+  </si>
+  <si>
+    <t>636,761,263</t>
   </si>
   <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>6,756,558</t>
-[...5 lines deleted...]
-    <t>1,606,038</t>
+    <t>11,257,167</t>
+  </si>
+  <si>
+    <t>9,953,520</t>
+  </si>
+  <si>
+    <t>11,341,963</t>
   </si>
   <si>
     <t>05 ผลิตภัณฑ์จากสัตว์ที่ไม่ได้ระบุหรือรวมไว้ในที่อื่น</t>
   </si>
   <si>
-    <t>364</t>
-[...2 lines deleted...]
-    <t>211,187</t>
+    <t>273,048</t>
+  </si>
+  <si>
+    <t>174</t>
   </si>
   <si>
     <t>06 ต้นไม้ และพืชอื่น ๆ ที่มีชีวิต</t>
   </si>
   <si>
-    <t>85,816</t>
-[...5 lines deleted...]
-    <t>6,002</t>
+    <t>143,441</t>
+  </si>
+  <si>
+    <t>78,281</t>
+  </si>
+  <si>
+    <t>10,563</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>13,435,022</t>
-[...5 lines deleted...]
-    <t>10,887,436</t>
+    <t>35,306,096</t>
+  </si>
+  <si>
+    <t>20,161,897</t>
+  </si>
+  <si>
+    <t>16,530,166</t>
   </si>
   <si>
     <t>08 ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
-    <t>17,661,267</t>
-[...5 lines deleted...]
-    <t>3,170,237</t>
+    <t>10,564,882</t>
+  </si>
+  <si>
+    <t>28,168,261</t>
+  </si>
+  <si>
+    <t>19,631,545</t>
   </si>
   <si>
     <t>09 กาแฟ ชา ชามาเต้ และเครื่องเทศ</t>
   </si>
   <si>
-    <t>328,294,775</t>
-[...5 lines deleted...]
-    <t>325,890,145</t>
+    <t>478,395,452</t>
+  </si>
+  <si>
+    <t>699,559,814</t>
+  </si>
+  <si>
+    <t>575,180,151</t>
   </si>
   <si>
     <t>10 ธัญพืช</t>
   </si>
   <si>
-    <t>196,310,453</t>
-[...5 lines deleted...]
-    <t>29,550,044</t>
+    <t>74,010,641</t>
+  </si>
+  <si>
+    <t>175,880,397</t>
+  </si>
+  <si>
+    <t>61,630,573</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>47,611,091</t>
-[...5 lines deleted...]
-    <t>49,554,688</t>
+    <t>63,475,847</t>
+  </si>
+  <si>
+    <t>76,297,300</t>
+  </si>
+  <si>
+    <t>74,705,939</t>
   </si>
   <si>
     <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
   </si>
   <si>
-    <t>94,741,575</t>
-[...5 lines deleted...]
-    <t>84,228,969</t>
+    <t>187,827,049</t>
+  </si>
+  <si>
+    <t>129,119,667</t>
+  </si>
+  <si>
+    <t>101,715,320</t>
   </si>
   <si>
     <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
   </si>
   <si>
-    <t>47,362,293</t>
-[...5 lines deleted...]
-    <t>33,985,873</t>
+    <t>47,385,079</t>
+  </si>
+  <si>
+    <t>36,689,437</t>
+  </si>
+  <si>
+    <t>34,777,847</t>
   </si>
   <si>
     <t>14 วัตถุจากพืชที่ใช้ถักสาน</t>
   </si>
   <si>
-    <t>622,723</t>
-[...5 lines deleted...]
-    <t>80,868</t>
+    <t>641,355</t>
+  </si>
+  <si>
+    <t>29,008</t>
+  </si>
+  <si>
+    <t>252,998</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>120,669,418</t>
-[...5 lines deleted...]
-    <t>127,959,878</t>
+    <t>192,244,909</t>
+  </si>
+  <si>
+    <t>126,547,359</t>
+  </si>
+  <si>
+    <t>126,619,754</t>
   </si>
   <si>
     <t>16 ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
-    <t>6,091,728</t>
-[...5 lines deleted...]
-    <t>8,399,164</t>
+    <t>7,419,688</t>
+  </si>
+  <si>
+    <t>11,531,368</t>
+  </si>
+  <si>
+    <t>4,830,580</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>17,567,480</t>
-[...5 lines deleted...]
-    <t>6,303,082</t>
+    <t>22,487,701</t>
+  </si>
+  <si>
+    <t>9,619,553</t>
+  </si>
+  <si>
+    <t>20,255,898</t>
   </si>
   <si>
     <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
   </si>
   <si>
-    <t>37,311,835</t>
-[...5 lines deleted...]
-    <t>40,203,382</t>
+    <t>53,335,357</t>
+  </si>
+  <si>
+    <t>13,435,623</t>
+  </si>
+  <si>
+    <t>52,840,689</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>25,423,680</t>
-[...5 lines deleted...]
-    <t>8,417,826</t>
+    <t>10,819,259</t>
+  </si>
+  <si>
+    <t>16,821,228</t>
+  </si>
+  <si>
+    <t>29,687,385</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>20,209,979</t>
-[...5 lines deleted...]
-    <t>72,183,129</t>
+    <t>75,689,938</t>
+  </si>
+  <si>
+    <t>78,747,275</t>
+  </si>
+  <si>
+    <t>56,753,875</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>32,412,376</t>
-[...5 lines deleted...]
-    <t>34,312,287</t>
+    <t>25,101,909</t>
+  </si>
+  <si>
+    <t>60,475,970</t>
+  </si>
+  <si>
+    <t>20,885,891</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>4,941,065</t>
-[...5 lines deleted...]
-    <t>5,877,859</t>
+    <t>4,612,023</t>
+  </si>
+  <si>
+    <t>1,162,944</t>
+  </si>
+  <si>
+    <t>7,496,364</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>121,818,083</t>
-[...5 lines deleted...]
-    <t>191,880,078</t>
+    <t>178,344,101</t>
+  </si>
+  <si>
+    <t>134,493,098</t>
+  </si>
+  <si>
+    <t>152,832,198</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>2,266,523</t>
-[...5 lines deleted...]
-    <t>1,165,780</t>
+    <t>32,324,921</t>
+  </si>
+  <si>
+    <t>18,563,222</t>
+  </si>
+  <si>
+    <t>11,854,446</t>
   </si>
   <si>
     <t>25 ผลิตภัณฑ์แร่</t>
   </si>
   <si>
-    <t>99,634,403</t>
-[...5 lines deleted...]
-    <t>64,806,313</t>
+    <t>79,697,515</t>
+  </si>
+  <si>
+    <t>101,133,769</t>
+  </si>
+  <si>
+    <t>167,201,494</t>
   </si>
   <si>
     <t>26 สินแร่ ตะกรันและเถ้า</t>
   </si>
   <si>
-    <t>19,121,859</t>
-[...5 lines deleted...]
-    <t>846</t>
+    <t>127,657,511</t>
+  </si>
+  <si>
+    <t>21,536,656</t>
+  </si>
+  <si>
+    <t>145,740</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>57,129,448</t>
-[...5 lines deleted...]
-    <t>43,764,014</t>
+    <t>111,343,335</t>
+  </si>
+  <si>
+    <t>2,075,799,863</t>
+  </si>
+  <si>
+    <t>1,461,397,521</t>
   </si>
   <si>
     <t>28 เคมีภัณฑ์อนินทรีย์</t>
   </si>
   <si>
-    <t>160,522,065</t>
-[...5 lines deleted...]
-    <t>196,683,175</t>
+    <t>291,248,273</t>
+  </si>
+  <si>
+    <t>215,721,333</t>
+  </si>
+  <si>
+    <t>227,382,371</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>695,788,219</t>
-[...5 lines deleted...]
-    <t>525,829,148</t>
+    <t>849,564,462</t>
+  </si>
+  <si>
+    <t>689,514,310</t>
+  </si>
+  <si>
+    <t>591,842,256</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>499,490,897</t>
-[...5 lines deleted...]
-    <t>689,712,271</t>
+    <t>539,626,855</t>
+  </si>
+  <si>
+    <t>868,909,604</t>
+  </si>
+  <si>
+    <t>616,567,407</t>
   </si>
   <si>
     <t>31 ปุ๋ย</t>
   </si>
   <si>
-    <t>1,493,820</t>
-[...5 lines deleted...]
-    <t>3,647,815</t>
+    <t>12,723,231</t>
+  </si>
+  <si>
+    <t>21,983,514</t>
+  </si>
+  <si>
+    <t>841,834</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>188,485,652</t>
-[...5 lines deleted...]
-    <t>208,092,772</t>
+    <t>312,756,814</t>
+  </si>
+  <si>
+    <t>265,223,804</t>
+  </si>
+  <si>
+    <t>247,171,127</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>80,113,202</t>
-[...5 lines deleted...]
-    <t>70,388,382</t>
+    <t>66,133,456</t>
+  </si>
+  <si>
+    <t>97,516,149</t>
+  </si>
+  <si>
+    <t>90,742,927</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>47,386,453</t>
-[...5 lines deleted...]
-    <t>46,336,205</t>
+    <t>74,803,752</t>
+  </si>
+  <si>
+    <t>73,706,007</t>
+  </si>
+  <si>
+    <t>53,469,614</t>
   </si>
   <si>
     <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
   </si>
   <si>
-    <t>13,555,979</t>
-[...5 lines deleted...]
-    <t>12,491,557</t>
+    <t>10,520,801</t>
+  </si>
+  <si>
+    <t>22,901,489</t>
+  </si>
+  <si>
+    <t>15,350,516</t>
   </si>
   <si>
     <t>36 วัตถุระเบิด ผลิตภัณฑ์จำพวกดอกไม้เพลิง ไม้ขีดไฟ</t>
   </si>
   <si>
-    <t>813,830</t>
-[...2 lines deleted...]
-    <t>814,757</t>
+    <t>835,844</t>
+  </si>
+  <si>
+    <t>1,803,334</t>
   </si>
   <si>
     <t>37 ของที่ใช้ในการถ่ายรูปหรือถ่ายภาพยนตร์</t>
   </si>
   <si>
-    <t>2,476</t>
-[...2 lines deleted...]
-    <t>403</t>
+    <t>238,062</t>
+  </si>
+  <si>
+    <t>473,777</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>360,625,846</t>
-[...5 lines deleted...]
-    <t>272,850,518</t>
+    <t>474,612,177</t>
+  </si>
+  <si>
+    <t>492,000,421</t>
+  </si>
+  <si>
+    <t>387,555,751</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>247,526,957</t>
-[...5 lines deleted...]
-    <t>274,659,406</t>
+    <t>336,004,636</t>
+  </si>
+  <si>
+    <t>317,466,517</t>
+  </si>
+  <si>
+    <t>362,280,574</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>149,735,589</t>
-[...5 lines deleted...]
-    <t>175,489,024</t>
+    <t>209,374,241</t>
+  </si>
+  <si>
+    <t>207,826,014</t>
+  </si>
+  <si>
+    <t>155,245,778</t>
   </si>
   <si>
     <t>41 หนังดิบ(นอกจากเฟอร์) และหนังฟอก</t>
   </si>
   <si>
-    <t>13,502,148</t>
-[...5 lines deleted...]
-    <t>30,769,088</t>
+    <t>26,567,545</t>
+  </si>
+  <si>
+    <t>31,545,757</t>
+  </si>
+  <si>
+    <t>21,417,651</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>13,197,809</t>
-[...5 lines deleted...]
-    <t>18,375,370</t>
+    <t>19,629,199</t>
+  </si>
+  <si>
+    <t>10,189,883</t>
+  </si>
+  <si>
+    <t>10,049,271</t>
+  </si>
+  <si>
+    <t>43 หนังเทียม เฟอร์เทียม และผลิตภัณฑ์ของดังกล่าว</t>
+  </si>
+  <si>
+    <t>100,991</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>6,571,342</t>
-[...5 lines deleted...]
-    <t>3,929,083</t>
+    <t>5,915,493</t>
+  </si>
+  <si>
+    <t>3,670,898</t>
+  </si>
+  <si>
+    <t>4,290,466</t>
   </si>
   <si>
     <t>45 ไม้ก๊อก และของทำด้วยไม้ก๊อก</t>
   </si>
   <si>
-    <t>546,010</t>
-[...2 lines deleted...]
-    <t>116,418</t>
+    <t>778,730</t>
+  </si>
+  <si>
+    <t>166,383</t>
   </si>
   <si>
     <t>46 ผลิตภัณฑ์ทำด้วยฟาง เครื่องจักสานและเครื่องสาน</t>
   </si>
   <si>
-    <t>16,800</t>
-[...2 lines deleted...]
-    <t>54,894</t>
+    <t>227,359</t>
+  </si>
+  <si>
+    <t>15,086</t>
+  </si>
+  <si>
+    <t>24,614</t>
   </si>
   <si>
     <t>47 เยื่อไม้</t>
   </si>
   <si>
-    <t>106</t>
-[...2 lines deleted...]
-    <t>68</t>
+    <t>128</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>40,239,792</t>
-[...5 lines deleted...]
-    <t>36,104,849</t>
+    <t>47,360,187</t>
+  </si>
+  <si>
+    <t>41,145,185</t>
+  </si>
+  <si>
+    <t>44,267,247</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>2,702,376</t>
-[...5 lines deleted...]
-    <t>2,013,501</t>
+    <t>2,439,996</t>
+  </si>
+  <si>
+    <t>1,291,889</t>
+  </si>
+  <si>
+    <t>5,635,927</t>
   </si>
   <si>
     <t>50 ไหม</t>
   </si>
   <si>
-    <t>256,148</t>
-[...5 lines deleted...]
-    <t>119,062</t>
+    <t>97,589</t>
+  </si>
+  <si>
+    <t>127,839</t>
+  </si>
+  <si>
+    <t>100,661</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>267,347</t>
-[...5 lines deleted...]
-    <t>117,928</t>
+    <t>254,215</t>
+  </si>
+  <si>
+    <t>9,181</t>
+  </si>
+  <si>
+    <t>148,559</t>
   </si>
   <si>
     <t>52 ฝ้าย</t>
   </si>
   <si>
-    <t>168,002,190</t>
-[...5 lines deleted...]
-    <t>124,782,646</t>
+    <t>194,138,245</t>
+  </si>
+  <si>
+    <t>191,143,944</t>
+  </si>
+  <si>
+    <t>231,188,094</t>
   </si>
   <si>
     <t>53 เส้นใยสิ่งทอจากพืชอื่นๆ ด้ายกระดาษ และผ้าทอจากด้ายกระดาษ</t>
   </si>
   <si>
-    <t>3,187,353</t>
-[...5 lines deleted...]
-    <t>7,242,275</t>
+    <t>2,786,409</t>
+  </si>
+  <si>
+    <t>2,966,313</t>
+  </si>
+  <si>
+    <t>5,475,142</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>24,539,720</t>
-[...5 lines deleted...]
-    <t>26,780,090</t>
+    <t>22,589,508</t>
+  </si>
+  <si>
+    <t>20,288,557</t>
+  </si>
+  <si>
+    <t>29,420,967</t>
   </si>
   <si>
     <t>55 เส้นใยสั้นประดิษฐ์</t>
   </si>
   <si>
-    <t>13,689,753</t>
-[...5 lines deleted...]
-    <t>9,872,186</t>
+    <t>14,537,037</t>
+  </si>
+  <si>
+    <t>11,872,150</t>
+  </si>
+  <si>
+    <t>4,548,382</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>15,223,064</t>
-[...5 lines deleted...]
-    <t>17,787,482</t>
+    <t>9,372,643</t>
+  </si>
+  <si>
+    <t>8,785,113</t>
+  </si>
+  <si>
+    <t>17,136,881</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>10,865,714</t>
-[...5 lines deleted...]
-    <t>12,141,567</t>
+    <t>3,025,798</t>
+  </si>
+  <si>
+    <t>11,902,384</t>
+  </si>
+  <si>
+    <t>10,457,564</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>24,465,486</t>
-[...5 lines deleted...]
-    <t>20,532,889</t>
+    <t>28,688,216</t>
+  </si>
+  <si>
+    <t>23,592,591</t>
+  </si>
+  <si>
+    <t>27,508,657</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>7,966,220</t>
-[...5 lines deleted...]
-    <t>7,644,518</t>
+    <t>6,362,113</t>
+  </si>
+  <si>
+    <t>5,001,012</t>
+  </si>
+  <si>
+    <t>8,446,897</t>
   </si>
   <si>
     <t>60 ผ้าถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>1,513,078</t>
-[...5 lines deleted...]
-    <t>62,553</t>
+    <t>974,846</t>
+  </si>
+  <si>
+    <t>3,984</t>
+  </si>
+  <si>
+    <t>203,660</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>47,433,408</t>
-[...5 lines deleted...]
-    <t>36,951,678</t>
+    <t>37,700,622</t>
+  </si>
+  <si>
+    <t>37,946,269</t>
+  </si>
+  <si>
+    <t>38,899,522</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>66,103,906</t>
-[...5 lines deleted...]
-    <t>31,404,009</t>
+    <t>86,524,641</t>
+  </si>
+  <si>
+    <t>60,229,532</t>
+  </si>
+  <si>
+    <t>89,250,839</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>49,814,403</t>
-[...5 lines deleted...]
-    <t>31,856,664</t>
+    <t>84,055,190</t>
+  </si>
+  <si>
+    <t>88,480,696</t>
+  </si>
+  <si>
+    <t>46,697,658</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>18,201,698</t>
-[...5 lines deleted...]
-    <t>16,075,691</t>
+    <t>11,959,383</t>
+  </si>
+  <si>
+    <t>14,246,341</t>
+  </si>
+  <si>
+    <t>12,937,325</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>408,540</t>
-[...5 lines deleted...]
-    <t>606,400</t>
+    <t>410,132</t>
+  </si>
+  <si>
+    <t>4,439,228</t>
+  </si>
+  <si>
+    <t>359,189</t>
   </si>
   <si>
     <t>66 ร่ม ไม้เท้า แส้(วิป)</t>
   </si>
   <si>
-    <t>11,432</t>
-[...2 lines deleted...]
-    <t>10,004</t>
+    <t>23,786</t>
+  </si>
+  <si>
+    <t>1,599,471</t>
+  </si>
+  <si>
+    <t>2,668</t>
   </si>
   <si>
     <t>67 ขนแข็งและขนอ่อนของสัตว์ปีกที่จัดเตรียมแล้ว ดอกไม้เทียม</t>
   </si>
   <si>
-    <t>19,819</t>
-[...5 lines deleted...]
-    <t>24,000</t>
+    <t>93,899</t>
+  </si>
+  <si>
+    <t>28,433</t>
+  </si>
+  <si>
+    <t>65,597</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>35,914,451</t>
-[...5 lines deleted...]
-    <t>45,800,108</t>
+    <t>52,477,413</t>
+  </si>
+  <si>
+    <t>46,487,435</t>
+  </si>
+  <si>
+    <t>47,631,415</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>166,872,897</t>
-[...5 lines deleted...]
-    <t>183,894,433</t>
+    <t>56,437,850</t>
+  </si>
+  <si>
+    <t>155,993,874</t>
+  </si>
+  <si>
+    <t>191,448,678</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>22,554,539</t>
-[...5 lines deleted...]
-    <t>26,107,634</t>
+    <t>29,430,538</t>
+  </si>
+  <si>
+    <t>24,219,340</t>
+  </si>
+  <si>
+    <t>33,752,544</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>6,255,059,409</t>
-[...5 lines deleted...]
-    <t>3,080,217,287</t>
+    <t>2,501,299,527</t>
+  </si>
+  <si>
+    <t>2,906,998,453</t>
+  </si>
+  <si>
+    <t>3,964,026,819</t>
   </si>
   <si>
     <t>72 เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>277,577,727</t>
-[...5 lines deleted...]
-    <t>293,644,190</t>
+    <t>378,238,982</t>
+  </si>
+  <si>
+    <t>493,801,909</t>
+  </si>
+  <si>
+    <t>579,799,347</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>244,629,584</t>
-[...5 lines deleted...]
-    <t>266,308,495</t>
+    <t>247,074,182</t>
+  </si>
+  <si>
+    <t>239,125,829</t>
+  </si>
+  <si>
+    <t>337,578,225</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>63,538,856</t>
-[...5 lines deleted...]
-    <t>150,912,822</t>
+    <t>123,840,576</t>
+  </si>
+  <si>
+    <t>559,177,054</t>
+  </si>
+  <si>
+    <t>44,331,292</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>2,337,512</t>
-[...5 lines deleted...]
-    <t>15,249,079</t>
+    <t>1,594,158</t>
+  </si>
+  <si>
+    <t>30,901,361</t>
+  </si>
+  <si>
+    <t>3,574,845</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>788,863,519</t>
-[...5 lines deleted...]
-    <t>582,595,690</t>
+    <t>1,133,101,457</t>
+  </si>
+  <si>
+    <t>432,433,471</t>
+  </si>
+  <si>
+    <t>510,061,083</t>
   </si>
   <si>
     <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
   </si>
   <si>
-    <t>151,274,845</t>
-[...5 lines deleted...]
-    <t>207,387,306</t>
+    <t>133,252,408</t>
+  </si>
+  <si>
+    <t>123,871,430</t>
+  </si>
+  <si>
+    <t>167,690,662</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
-    <t>219,467,991</t>
-[...5 lines deleted...]
-    <t>614,591,404</t>
+    <t>349,776,678</t>
+  </si>
+  <si>
+    <t>246,990,550</t>
+  </si>
+  <si>
+    <t>203,841,329</t>
+  </si>
+  <si>
+    <t>80 ดีบุกและของทำด้วยดีบุก</t>
+  </si>
+  <si>
+    <t>471</t>
   </si>
   <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
-    <t>3,352,202</t>
-[...5 lines deleted...]
-    <t>64,928</t>
+    <t>18,365,796</t>
+  </si>
+  <si>
+    <t>15,559,726</t>
+  </si>
+  <si>
+    <t>8,020,978</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>25,684,267</t>
-[...5 lines deleted...]
-    <t>40,977,800</t>
+    <t>28,662,247</t>
+  </si>
+  <si>
+    <t>26,710,240</t>
+  </si>
+  <si>
+    <t>26,332,739</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>39,426,840</t>
-[...5 lines deleted...]
-    <t>33,020,879</t>
+    <t>38,315,747</t>
+  </si>
+  <si>
+    <t>41,085,385</t>
+  </si>
+  <si>
+    <t>39,220,709</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>1,908,685,041</t>
-[...5 lines deleted...]
-    <t>1,775,250,777</t>
+    <t>2,310,547,277</t>
+  </si>
+  <si>
+    <t>1,890,167,426</t>
+  </si>
+  <si>
+    <t>1,897,971,344</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>625,248,249</t>
-[...5 lines deleted...]
-    <t>1,413,437,689</t>
+    <t>807,966,489</t>
+  </si>
+  <si>
+    <t>661,296,100</t>
+  </si>
+  <si>
+    <t>818,592,641</t>
   </si>
   <si>
     <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
   </si>
   <si>
-    <t>819,970</t>
-[...5 lines deleted...]
-    <t>265,060</t>
+    <t>27,929</t>
+  </si>
+  <si>
+    <t>380,503</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>759,354,704</t>
-[...5 lines deleted...]
-    <t>688,033,263</t>
+    <t>677,415,314</t>
+  </si>
+  <si>
+    <t>779,355,112</t>
+  </si>
+  <si>
+    <t>862,789,885</t>
   </si>
   <si>
     <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
   </si>
   <si>
-    <t>455,298</t>
-[...5 lines deleted...]
-    <t>362,156</t>
+    <t>16,759,459</t>
+  </si>
+  <si>
+    <t>3,008,632</t>
+  </si>
+  <si>
+    <t>1,802,162</t>
   </si>
   <si>
     <t>89 เรือและสิ่งก่อสร้างลอยน้ำ</t>
   </si>
   <si>
-    <t>16,885</t>
+    <t>47,978</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>445,471,787</t>
-[...5 lines deleted...]
-    <t>308,225,350</t>
+    <t>291,343,038</t>
+  </si>
+  <si>
+    <t>283,169,190</t>
+  </si>
+  <si>
+    <t>293,477,633</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>287,878</t>
-[...5 lines deleted...]
-    <t>458,668</t>
+    <t>438,411</t>
+  </si>
+  <si>
+    <t>1,005,877</t>
+  </si>
+  <si>
+    <t>712,400</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>75,772</t>
-[...5 lines deleted...]
-    <t>210,536</t>
+    <t>193,670</t>
+  </si>
+  <si>
+    <t>1,159,258</t>
+  </si>
+  <si>
+    <t>131,142</t>
   </si>
   <si>
     <t>93 อาวุธและกระสุน รวมทั้งส่วนประกอบและอุปกรณ์ประกอบของของดังกล่าว</t>
   </si>
   <si>
-    <t>751,662</t>
-[...2 lines deleted...]
-    <t>407,372</t>
+    <t>282,348</t>
+  </si>
+  <si>
+    <t>1,853,691</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>9,541,860</t>
-[...5 lines deleted...]
-    <t>8,856,683</t>
+    <t>11,613,852</t>
+  </si>
+  <si>
+    <t>11,063,445</t>
+  </si>
+  <si>
+    <t>6,849,695</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>4,200,315</t>
-[...5 lines deleted...]
-    <t>583,802</t>
+    <t>1,311,403</t>
+  </si>
+  <si>
+    <t>1,132,372</t>
+  </si>
+  <si>
+    <t>3,196,639</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>28,669,670</t>
-[...5 lines deleted...]
-    <t>19,453,132</t>
+    <t>47,814,973</t>
+  </si>
+  <si>
+    <t>42,244,427</t>
+  </si>
+  <si>
+    <t>38,797,975</t>
   </si>
   <si>
     <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
   </si>
   <si>
-    <t>689,370</t>
-[...5 lines deleted...]
-    <t>97,690</t>
+    <t>342,092</t>
+  </si>
+  <si>
+    <t>1,594,216</t>
+  </si>
+  <si>
+    <t>89,172</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1496,980 +1511,980 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D104"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A104" sqref="A104"/>
+      <selection activeCell="A106" sqref="A106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C37" t="s">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
-        <v>146</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>9</v>
+        <v>147</v>
       </c>
       <c r="D38" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D39" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D41" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B42" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C42" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D42" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C43" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D43" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B44" t="s">
-        <v>169</v>
+        <v>9</v>
       </c>
       <c r="C44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
         <v>172</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D45" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>175</v>
       </c>
       <c r="B46" t="s">
         <v>176</v>
       </c>
       <c r="C46" t="s">
+        <v>177</v>
+      </c>
+      <c r="D46" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>178</v>
       </c>
       <c r="B47" t="s">
         <v>179</v>
       </c>
       <c r="C47" t="s">
-        <v>9</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C48" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="D48" t="s">
-        <v>184</v>
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>184</v>
+      </c>
+      <c r="B49" t="s">
         <v>185</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>186</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" t="s">
         <v>189</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>190</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>192</v>
+      </c>
+      <c r="B51" t="s">
         <v>193</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>194</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" t="s">
         <v>197</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>198</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>200</v>
+      </c>
+      <c r="B53" t="s">
         <v>201</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>202</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>204</v>
+      </c>
+      <c r="B54" t="s">
         <v>205</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>206</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" t="s">
         <v>209</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>210</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>212</v>
+      </c>
+      <c r="B56" t="s">
         <v>213</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>214</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
+        <v>216</v>
+      </c>
+      <c r="B57" t="s">
         <v>217</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>218</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" t="s">
         <v>221</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>222</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" t="s">
         <v>225</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>226</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
+        <v>228</v>
+      </c>
+      <c r="B60" t="s">
         <v>229</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>230</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
+        <v>232</v>
+      </c>
+      <c r="B61" t="s">
         <v>233</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>234</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
+        <v>236</v>
+      </c>
+      <c r="B62" t="s">
         <v>237</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>238</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>240</v>
+      </c>
+      <c r="B63" t="s">
         <v>241</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>242</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
         <v>245</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>246</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" t="s">
         <v>249</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>250</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
+        <v>252</v>
+      </c>
+      <c r="B66" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>254</v>
       </c>
       <c r="D66" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>256</v>
       </c>
       <c r="B67" t="s">
         <v>257</v>
       </c>
       <c r="C67" t="s">
         <v>258</v>
       </c>
       <c r="D67" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>260</v>
@@ -2624,297 +2639,325 @@
         <v>303</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>304</v>
       </c>
       <c r="B79" t="s">
         <v>305</v>
       </c>
       <c r="C79" t="s">
         <v>306</v>
       </c>
       <c r="D79" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>308</v>
       </c>
       <c r="B80" t="s">
         <v>309</v>
       </c>
       <c r="C80" t="s">
-        <v>310</v>
+        <v>9</v>
       </c>
       <c r="D80" t="s">
-        <v>311</v>
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
+        <v>310</v>
+      </c>
+      <c r="B81" t="s">
+        <v>311</v>
+      </c>
+      <c r="C81" t="s">
         <v>312</v>
       </c>
-      <c r="B81" t="s">
+      <c r="D81" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>314</v>
+      </c>
+      <c r="B82" t="s">
+        <v>315</v>
+      </c>
+      <c r="C82" t="s">
         <v>316</v>
       </c>
-      <c r="B82" t="s">
+      <c r="D82" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
+        <v>318</v>
+      </c>
+      <c r="B83" t="s">
+        <v>319</v>
+      </c>
+      <c r="C83" t="s">
         <v>320</v>
       </c>
-      <c r="B83" t="s">
+      <c r="D83" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
+        <v>322</v>
+      </c>
+      <c r="B84" t="s">
+        <v>323</v>
+      </c>
+      <c r="C84" t="s">
         <v>324</v>
       </c>
-      <c r="B84" t="s">
+      <c r="D84" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
+        <v>326</v>
+      </c>
+      <c r="B85" t="s">
+        <v>327</v>
+      </c>
+      <c r="C85" t="s">
         <v>328</v>
       </c>
-      <c r="B85" t="s">
+      <c r="D85" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
+        <v>330</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>331</v>
+      </c>
+      <c r="D86" t="s">
         <v>332</v>
-      </c>
-[...7 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
+        <v>333</v>
+      </c>
+      <c r="B87" t="s">
+        <v>334</v>
+      </c>
+      <c r="C87" t="s">
+        <v>335</v>
+      </c>
+      <c r="D87" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
+        <v>337</v>
+      </c>
+      <c r="B88" t="s">
         <v>338</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>339</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
+        <v>341</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
+        <v>343</v>
+      </c>
+      <c r="B90" t="s">
+        <v>344</v>
+      </c>
+      <c r="C90" t="s">
+        <v>345</v>
+      </c>
+      <c r="D90" t="s">
         <v>346</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
+        <v>347</v>
+      </c>
+      <c r="B91" t="s">
+        <v>348</v>
+      </c>
+      <c r="C91" t="s">
+        <v>349</v>
+      </c>
+      <c r="D91" t="s">
         <v>350</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
+        <v>351</v>
+      </c>
+      <c r="B92" t="s">
+        <v>352</v>
+      </c>
+      <c r="C92" t="s">
         <v>353</v>
       </c>
-      <c r="B92" t="s">
+      <c r="D92" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
+        <v>355</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>356</v>
+      </c>
+      <c r="D93" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
+        <v>358</v>
+      </c>
+      <c r="B94" t="s">
+        <v>359</v>
+      </c>
+      <c r="C94" t="s">
+        <v>360</v>
+      </c>
+      <c r="D94" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
+        <v>362</v>
+      </c>
+      <c r="B95" t="s">
+        <v>363</v>
+      </c>
+      <c r="C95" t="s">
+        <v>364</v>
+      </c>
+      <c r="D95" t="s">
         <v>365</v>
       </c>
-      <c r="B95" t="s">
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" t="s">
         <v>366</v>
       </c>
-      <c r="C95" t="s">
+      <c r="B96" t="s">
         <v>367</v>
       </c>
-      <c r="D95" t="s">
+      <c r="C96" t="s">
         <v>368</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="2" t="s">
+      <c r="D96" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" t="s">
+        <v>370</v>
+      </c>
+      <c r="B97" t="s">
+        <v>371</v>
+      </c>
+      <c r="C97" t="s">
+        <v>372</v>
+      </c>
+      <c r="D97" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B96" s="2" t="s">
+      <c r="B98" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C96" s="2" t="s">
+      <c r="C98" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D98" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="103" spans="1:4">
-[...9 lines deleted...]
-      <c r="D104" s="3"/>
+    <row r="105" spans="1:4">
+      <c r="A105" s="3"/>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+      <c r="D105" s="3"/>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="3"/>
+      <c r="B106" s="3"/>
+      <c r="C106" s="3"/>
+      <c r="D106" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A103:D103"/>
-    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="A105:D105"/>
+    <mergeCell ref="A106:D106"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>