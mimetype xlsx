--- v1 (2025-12-07)
+++ v2 (2026-05-02)
@@ -17,717 +17,717 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>กันยายน 2568</t>
-[...5 lines deleted...]
-    <t>กรกฎาคม 2568</t>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
+    <t>มกราคม 2569</t>
+  </si>
+  <si>
+    <t>ธันวาคม 2568</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>799,158,253</t>
-[...5 lines deleted...]
-    <t>1,191,558,707</t>
+    <t>693,580,609</t>
+  </si>
+  <si>
+    <t>576,451,648</t>
+  </si>
+  <si>
+    <t>830,658,625</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
-    <t>1,990,925</t>
-[...2 lines deleted...]
-    <t>1,775,591</t>
+    <t>5,000</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>02 เนื้อสัตว์และส่วนอื่นของสัตว์ที่บริโภคได้</t>
   </si>
   <si>
-    <t>3,294,700</t>
+    <t>636,806</t>
+  </si>
+  <si>
+    <t>15,015,172</t>
   </si>
   <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>1,418,037</t>
-[...5 lines deleted...]
-    <t>4</t>
+    <t>25,664,886</t>
+  </si>
+  <si>
+    <t>6,252,036</t>
+  </si>
+  <si>
+    <t>8,222,328</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>459</t>
-[...5 lines deleted...]
-    <t>312,074</t>
+    <t>1,263,606</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>280,242</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>498,218</t>
-[...8 lines deleted...]
-    <t>663</t>
+    <t>788,728</t>
+  </si>
+  <si>
+    <t>1,189,838</t>
+  </si>
+  <si>
+    <t>1,253,091</t>
+  </si>
+  <si>
+    <t>13 ครั่ง รวมทั้งกัม เรซิน น้ำเลี้ยง (แซป) และสิ่งสกัดอื่น ๆ จากพืช</t>
+  </si>
+  <si>
+    <t>4,693</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>1,199,334</t>
-[...8 lines deleted...]
-    <t>6,949</t>
+    <t>4,774,143</t>
+  </si>
+  <si>
+    <t>3,719,374</t>
+  </si>
+  <si>
+    <t>6,385,709</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>6,495,146</t>
-[...14 lines deleted...]
-    <t>70,438</t>
+    <t>2,125,619</t>
+  </si>
+  <si>
+    <t>2,427,355</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>12,241</t>
-[...2 lines deleted...]
-    <t>9,037</t>
+    <t>17,203</t>
+  </si>
+  <si>
+    <t>3,996</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>386,109</t>
+    <t>140,959</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>358,924</t>
-[...5 lines deleted...]
-    <t>1,148,471</t>
+    <t>3,957,560</t>
+  </si>
+  <si>
+    <t>199,058</t>
+  </si>
+  <si>
+    <t>1,561,078</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>19,254</t>
-[...2 lines deleted...]
-    <t>75,408</t>
+    <t>1,599,054</t>
+  </si>
+  <si>
+    <t>303,659</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>396,716</t>
-[...2 lines deleted...]
-    <t>361,991</t>
+    <t>2,690,646</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>904,555</t>
-[...5 lines deleted...]
-    <t>17,283</t>
+    <t>1,887,013</t>
+  </si>
+  <si>
+    <t>31,154</t>
+  </si>
+  <si>
+    <t>1,855,328</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>1,141</t>
-[...11 lines deleted...]
-    <t>481,702</t>
+    <t>21,044</t>
+  </si>
+  <si>
+    <t>33,119</t>
+  </si>
+  <si>
+    <t>492</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>2,945,384</t>
-[...5 lines deleted...]
-    <t>93,336</t>
+    <t>2,551,863</t>
+  </si>
+  <si>
+    <t>1,523,052</t>
+  </si>
+  <si>
+    <t>3,832,457</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>40,846,216</t>
-[...5 lines deleted...]
-    <t>70,827,004</t>
+    <t>48,869,851</t>
+  </si>
+  <si>
+    <t>33,062,598</t>
+  </si>
+  <si>
+    <t>63,854,089</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>182,081</t>
-[...5 lines deleted...]
-    <t>299,311</t>
+    <t>120,985</t>
+  </si>
+  <si>
+    <t>177,576</t>
+  </si>
+  <si>
+    <t>408,816</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>2,298,719</t>
-[...5 lines deleted...]
-    <t>3,450,090</t>
+    <t>866,314</t>
+  </si>
+  <si>
+    <t>218,506</t>
+  </si>
+  <si>
+    <t>422,444</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>34,298</t>
-[...5 lines deleted...]
-    <t>186,536</t>
+    <t>453,311</t>
+  </si>
+  <si>
+    <t>36,877</t>
+  </si>
+  <si>
+    <t>25,592</t>
+  </si>
+  <si>
+    <t>35 สารแอลบูมินอยด์ โมดิไฟด์ สตาร์ช กาว เอนไซม์</t>
+  </si>
+  <si>
+    <t>1,796</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>6,743,008</t>
-[...5 lines deleted...]
-    <t>12,864,612</t>
+    <t>2,699,201</t>
+  </si>
+  <si>
+    <t>763,887</t>
+  </si>
+  <si>
+    <t>3,999,613</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>17,193,334</t>
-[...5 lines deleted...]
-    <t>8,376,807</t>
+    <t>8,071,602</t>
+  </si>
+  <si>
+    <t>9,744,560</t>
+  </si>
+  <si>
+    <t>10,531,265</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>30,328,587</t>
-[...5 lines deleted...]
-    <t>33,515,277</t>
+    <t>18,646,169</t>
+  </si>
+  <si>
+    <t>20,777,130</t>
+  </si>
+  <si>
+    <t>30,014,694</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>6,587,468</t>
-[...11 lines deleted...]
-    <t>8,916</t>
+    <t>23,949</t>
+  </si>
+  <si>
+    <t>161,856</t>
+  </si>
+  <si>
+    <t>2,387,978</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>18,799</t>
-[...5 lines deleted...]
-    <t>22,822</t>
+    <t>5,571,937</t>
+  </si>
+  <si>
+    <t>2,460,264</t>
+  </si>
+  <si>
+    <t>1,619,413</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>21,005,247</t>
-[...5 lines deleted...]
-    <t>24,470,085</t>
+    <t>15,685,000</t>
+  </si>
+  <si>
+    <t>12,739,846</t>
+  </si>
+  <si>
+    <t>16,426,972</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>14,036</t>
-[...5 lines deleted...]
-    <t>38,539</t>
+    <t>24,065</t>
+  </si>
+  <si>
+    <t>40,761</t>
+  </si>
+  <si>
+    <t>17,560</t>
+  </si>
+  <si>
+    <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
+  </si>
+  <si>
+    <t>85,928</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>3,031</t>
-[...2 lines deleted...]
-    <t>2,776</t>
+    <t>6,457</t>
+  </si>
+  <si>
+    <t>4,949</t>
+  </si>
+  <si>
+    <t>263,338</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>26,130</t>
+    <t>1,113</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>57,347</t>
-[...5 lines deleted...]
-    <t>68,978</t>
+    <t>28,094</t>
+  </si>
+  <si>
+    <t>35,508</t>
+  </si>
+  <si>
+    <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
+  </si>
+  <si>
+    <t>3,938</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>49,618</t>
-[...5 lines deleted...]
-    <t>17,716</t>
+    <t>165,587</t>
+  </si>
+  <si>
+    <t>45,593</t>
+  </si>
+  <si>
+    <t>1,461</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>20,465</t>
-[...5 lines deleted...]
-    <t>17,932</t>
+    <t>9,575</t>
+  </si>
+  <si>
+    <t>22,162</t>
+  </si>
+  <si>
+    <t>14,256</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>631,812</t>
-[...5 lines deleted...]
-    <t>680,025</t>
+    <t>679,998</t>
+  </si>
+  <si>
+    <t>735,827</t>
+  </si>
+  <si>
+    <t>810,088</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>114,671</t>
-[...5 lines deleted...]
-    <t>466,561</t>
+    <t>251,786</t>
+  </si>
+  <si>
+    <t>226,404</t>
+  </si>
+  <si>
+    <t>36,310</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>23,302</t>
+    <t>42,774</t>
+  </si>
+  <si>
+    <t>8,821</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>6,663</t>
+    <t>2,595</t>
+  </si>
+  <si>
+    <t>2,198</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>13,991</t>
-[...2 lines deleted...]
-    <t>3,604</t>
+    <t>1,282</t>
+  </si>
+  <si>
+    <t>25,454</t>
+  </si>
+  <si>
+    <t>129,858</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>17,957,156</t>
-[...5 lines deleted...]
-    <t>22,836,859</t>
+    <t>12,681,161</t>
+  </si>
+  <si>
+    <t>12,186,128</t>
+  </si>
+  <si>
+    <t>17,411,998</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>3,877,960</t>
-[...5 lines deleted...]
-    <t>2,611,569</t>
+    <t>983,963</t>
+  </si>
+  <si>
+    <t>499,704</t>
+  </si>
+  <si>
+    <t>784,149</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>18,399</t>
-[...11 lines deleted...]
-    <t>326</t>
+    <t>3,200</t>
+  </si>
+  <si>
+    <t>7,753</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>6,147,882</t>
-[...5 lines deleted...]
-    <t>3,471,034</t>
+    <t>1,943,251</t>
+  </si>
+  <si>
+    <t>3,179,295</t>
+  </si>
+  <si>
+    <t>4,339,489</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>1,783</t>
-[...5 lines deleted...]
-    <t>10,843</t>
+    <t>6,654</t>
+  </si>
+  <si>
+    <t>165,305</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>2,289,655</t>
-[...5 lines deleted...]
-    <t>14,094,027</t>
+    <t>8,459,270</t>
+  </si>
+  <si>
+    <t>3,306,825</t>
+  </si>
+  <si>
+    <t>4,515,605</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>1,140,673</t>
-[...5 lines deleted...]
-    <t>1,604,023</t>
+    <t>3,440,227</t>
+  </si>
+  <si>
+    <t>3,219,483</t>
+  </si>
+  <si>
+    <t>832,452</t>
+  </si>
+  <si>
+    <t>78 ตะกั่วและของทำด้วยตะกั่ว</t>
+  </si>
+  <si>
+    <t>9,494</t>
   </si>
   <si>
     <t>79 สังกะสีและของทำด้วยสังกะสี</t>
   </si>
   <si>
-    <t>251</t>
+    <t>224</t>
+  </si>
+  <si>
+    <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
+  </si>
+  <si>
+    <t>8,167</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>2,645,519</t>
-[...5 lines deleted...]
-    <t>2,160,550</t>
+    <t>830,962</t>
+  </si>
+  <si>
+    <t>955,214</t>
+  </si>
+  <si>
+    <t>1,850,878</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>787,950</t>
-[...5 lines deleted...]
-    <t>361,668</t>
+    <t>1,134,728</t>
+  </si>
+  <si>
+    <t>898,886</t>
+  </si>
+  <si>
+    <t>125,356</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>206,169,144</t>
-[...5 lines deleted...]
-    <t>405,421,438</t>
+    <t>202,340,421</t>
+  </si>
+  <si>
+    <t>176,565,966</t>
+  </si>
+  <si>
+    <t>297,061,327</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>298,909,492</t>
-[...5 lines deleted...]
-    <t>452,486,367</t>
+    <t>207,456,523</t>
+  </si>
+  <si>
+    <t>196,854,181</t>
+  </si>
+  <si>
+    <t>226,371,669</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>66,524,469</t>
-[...17 lines deleted...]
-    <t>1,826</t>
+    <t>42,060,802</t>
+  </si>
+  <si>
+    <t>34,035,290</t>
+  </si>
+  <si>
+    <t>55,149,272</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>46,171,198</t>
-[...5 lines deleted...]
-    <t>55,908,061</t>
+    <t>58,353,037</t>
+  </si>
+  <si>
+    <t>39,479,266</t>
+  </si>
+  <si>
+    <t>45,195,032</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>46,392</t>
-[...5 lines deleted...]
-    <t>65,734</t>
+    <t>79,466</t>
+  </si>
+  <si>
+    <t>86,488</t>
+  </si>
+  <si>
+    <t>60,863</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>5,539</t>
+    <t>4,323</t>
+  </si>
+  <si>
+    <t>5,529</t>
+  </si>
+  <si>
+    <t>12,550</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>9,144,583</t>
-[...5 lines deleted...]
-    <t>11,601,625</t>
+    <t>1,529,880</t>
+  </si>
+  <si>
+    <t>1,639,017</t>
+  </si>
+  <si>
+    <t>2,672,170</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>1,336,657</t>
-[...5 lines deleted...]
-    <t>170,219</t>
+    <t>5,186,967</t>
+  </si>
+  <si>
+    <t>5,555,539</t>
+  </si>
+  <si>
+    <t>2,083,850</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>2,850</t>
-[...5 lines deleted...]
-    <t>769,711</t>
+    <t>211,660</t>
+  </si>
+  <si>
+    <t>51,020</t>
+  </si>
+  <si>
+    <t>14,041</t>
+  </si>
+  <si>
+    <t>97 ศิลปกรรม ของที่นักสะสมรวบรวม และโบราณวัตถุ</t>
+  </si>
+  <si>
+    <t>3,830</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1061,1005 +1061,991 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D74"/>
+  <dimension ref="A1:D73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A74" sqref="A74"/>
+      <selection activeCell="A73" sqref="A73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B18" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="C27" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="B30" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C32" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="C33" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C34" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D34" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B35" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B36" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C37" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D37" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B38" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C38" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D38" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C39" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C40" t="s">
-        <v>133</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B41" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="C44" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C45" t="s">
-        <v>148</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C46" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D46" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>162</v>
       </c>
       <c r="C47" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="D47" t="s">
-        <v>156</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="C48" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="D48" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="C49" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D49" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="C50" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="C51" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D51" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B52" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C52" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>175</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="D53" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B54" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C54" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D54" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C55" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D55" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C56" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D56" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B57" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C57" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D57" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C58" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D58" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C59" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D59" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C60" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D60" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B61" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C61" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D61" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B62" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>216</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C63" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D63" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B64" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="C64" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D64" t="s">
-        <v>219</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:4">
-      <c r="A65" t="s">
-[...13 lines deleted...]
-      <c r="A66" s="2" t="s">
+      <c r="A65" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B66" s="2" t="s">
+      <c r="B65" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C66" s="2" t="s">
+      <c r="C65" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D65" s="2" t="s">
         <v>7</v>
       </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="3"/>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="3"/>
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
     </row>
-    <row r="74" spans="1:4">
-[...4 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
+    <mergeCell ref="A72:D72"/>
     <mergeCell ref="A73:D73"/>
-    <mergeCell ref="A74:D74"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>