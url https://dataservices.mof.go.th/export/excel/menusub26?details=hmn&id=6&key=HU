--- v2 (2026-05-02)
+++ v3 (2026-07-01)
@@ -17,717 +17,717 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>กุมภาพันธ์ 2569</t>
-[...5 lines deleted...]
-    <t>ธันวาคม 2568</t>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>693,580,609</t>
-[...5 lines deleted...]
-    <t>830,658,625</t>
+    <t>823,553,478</t>
+  </si>
+  <si>
+    <t>1,005,107,865</t>
+  </si>
+  <si>
+    <t>974,903,273</t>
   </si>
   <si>
     <t>01 สัตว์มีชีวิต</t>
   </si>
   <si>
-    <t>5,000</t>
+    <t>1,750,382</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
+    <t>2,007,121</t>
+  </si>
+  <si>
     <t>02 เนื้อสัตว์และส่วนอื่นของสัตว์ที่บริโภคได้</t>
   </si>
   <si>
-    <t>636,806</t>
-[...2 lines deleted...]
-    <t>15,015,172</t>
+    <t>4,138,633</t>
+  </si>
+  <si>
+    <t>5,217,585</t>
   </si>
   <si>
     <t>04 ผลิตภัณฑ์นม ไข่สัตว์ปีก น้ำผึ้งธรรมชาติ</t>
   </si>
   <si>
-    <t>25,664,886</t>
-[...5 lines deleted...]
-    <t>8,222,328</t>
+    <t>9,236,026</t>
+  </si>
+  <si>
+    <t>11,007</t>
   </si>
   <si>
     <t>07 พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>1,263,606</t>
-[...5 lines deleted...]
-    <t>280,242</t>
+    <t>307,633</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>294,520</t>
   </si>
   <si>
     <t>11 ผลิตภัณฑ์ของอุตสาหกรรมโม่สีเมล็ดธัญพืช แป้งต่างๆ สตาร์ช</t>
   </si>
   <si>
-    <t>788,728</t>
-[...11 lines deleted...]
-    <t>4,693</t>
+    <t>268,764</t>
+  </si>
+  <si>
+    <t>309,656</t>
+  </si>
+  <si>
+    <t>1,103,777</t>
+  </si>
+  <si>
+    <t>12 เมล็ดพืชธัญพืชและผลไม้ ที่มีน้ำมัน</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>476</t>
   </si>
   <si>
     <t>15 ไข,ไขมันและน้ำมันที่ได้จากสัตว์และพืช และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>4,774,143</t>
-[...5 lines deleted...]
-    <t>6,385,709</t>
+    <t>5,366,631</t>
+  </si>
+  <si>
+    <t>1,297,915</t>
   </si>
   <si>
     <t>17 น้ำตาลและขนมทำจากน้ำตาล</t>
   </si>
   <si>
-    <t>2,125,619</t>
-[...2 lines deleted...]
-    <t>2,427,355</t>
+    <t>2,027,722</t>
+  </si>
+  <si>
+    <t>18 โกโก้และของปรุงแต่งที่ทำจากโกโก้</t>
+  </si>
+  <si>
+    <t>185,193</t>
+  </si>
+  <si>
+    <t>581,428</t>
   </si>
   <si>
     <t>19 ของปรุงแต่งจากธัญพืช แป้ง สตาร์ช หรือนม</t>
   </si>
   <si>
-    <t>17,203</t>
-[...2 lines deleted...]
-    <t>3,996</t>
+    <t>19,812</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>1,900</t>
   </si>
   <si>
     <t>20 ของปรุงแต่งทำจากพืชผัก ผลไม้ ลูกนัต หรือจากส่วนอื่นของพืช</t>
   </si>
   <si>
-    <t>140,959</t>
+    <t>12,149</t>
   </si>
   <si>
     <t>21 ของปรุงแต่งเบ็ดเตล็ดที่บริโภคได้</t>
   </si>
   <si>
-    <t>3,957,560</t>
-[...5 lines deleted...]
-    <t>1,561,078</t>
+    <t>325,631</t>
+  </si>
+  <si>
+    <t>195,373</t>
   </si>
   <si>
     <t>22 เครื่องดื่มสุรา น้ำส้มสายชู</t>
   </si>
   <si>
-    <t>1,599,054</t>
-[...2 lines deleted...]
-    <t>303,659</t>
+    <t>104,236</t>
+  </si>
+  <si>
+    <t>127,590</t>
   </si>
   <si>
     <t>23 อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>2,690,646</t>
+    <t>2,351</t>
+  </si>
+  <si>
+    <t>8,933</t>
   </si>
   <si>
     <t>24 ยาสูบและผลิตภัณฑ์ที่ใช้แทนยาสูบ</t>
   </si>
   <si>
-    <t>1,887,013</t>
-[...5 lines deleted...]
-    <t>1,855,328</t>
+    <t>10,408</t>
+  </si>
+  <si>
+    <t>20,889</t>
+  </si>
+  <si>
+    <t>3,175,536</t>
+  </si>
+  <si>
+    <t>25 ผลิตภัณฑ์แร่</t>
+  </si>
+  <si>
+    <t>39,176</t>
   </si>
   <si>
     <t>27 เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>21,044</t>
-[...5 lines deleted...]
-    <t>492</t>
+    <t>12,381</t>
+  </si>
+  <si>
+    <t>8,845</t>
+  </si>
+  <si>
+    <t>28 เคมีภัณฑ์อนินทรีย์</t>
+  </si>
+  <si>
+    <t>7,766</t>
+  </si>
+  <si>
+    <t>2,092</t>
   </si>
   <si>
     <t>29 เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>2,551,863</t>
-[...5 lines deleted...]
-    <t>3,832,457</t>
+    <t>9,265,053</t>
+  </si>
+  <si>
+    <t>1,939,291</t>
+  </si>
+  <si>
+    <t>4,696,622</t>
   </si>
   <si>
     <t>30 ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>48,869,851</t>
-[...5 lines deleted...]
-    <t>63,854,089</t>
+    <t>62,620,007</t>
+  </si>
+  <si>
+    <t>60,518,445</t>
+  </si>
+  <si>
+    <t>28,504,365</t>
   </si>
   <si>
     <t>32 สิ่งสกัดที่ใช้ฟอกหนังหรือย้อมสี</t>
   </si>
   <si>
-    <t>120,985</t>
-[...5 lines deleted...]
-    <t>408,816</t>
+    <t>89,398</t>
+  </si>
+  <si>
+    <t>228,443</t>
+  </si>
+  <si>
+    <t>87,501</t>
   </si>
   <si>
     <t>33 เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>866,314</t>
-[...5 lines deleted...]
-    <t>422,444</t>
+    <t>1,273,803</t>
+  </si>
+  <si>
+    <t>2,209,385</t>
+  </si>
+  <si>
+    <t>9,035</t>
   </si>
   <si>
     <t>34 สบู่ สิ่งปรุงแต่งที่ใช้ซักล้าง ไขเทียม เทียนไข</t>
   </si>
   <si>
-    <t>453,311</t>
-[...11 lines deleted...]
-    <t>1,796</t>
+    <t>164,681</t>
+  </si>
+  <si>
+    <t>21,975</t>
+  </si>
+  <si>
+    <t>68,218</t>
   </si>
   <si>
     <t>38 เคมีภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>2,699,201</t>
-[...5 lines deleted...]
-    <t>3,999,613</t>
+    <t>2,501,416</t>
+  </si>
+  <si>
+    <t>1,551,344</t>
+  </si>
+  <si>
+    <t>2,641,234</t>
   </si>
   <si>
     <t>39 พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>8,071,602</t>
-[...5 lines deleted...]
-    <t>10,531,265</t>
+    <t>9,536,007</t>
+  </si>
+  <si>
+    <t>11,542,002</t>
+  </si>
+  <si>
+    <t>7,873,450</t>
   </si>
   <si>
     <t>40 ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>18,646,169</t>
-[...5 lines deleted...]
-    <t>30,014,694</t>
+    <t>39,462,345</t>
+  </si>
+  <si>
+    <t>51,894,442</t>
+  </si>
+  <si>
+    <t>39,355,107</t>
   </si>
   <si>
     <t>42 เครื่องหนัง</t>
   </si>
   <si>
-    <t>23,949</t>
-[...5 lines deleted...]
-    <t>2,387,978</t>
+    <t>1,553,463</t>
+  </si>
+  <si>
+    <t>87,731</t>
+  </si>
+  <si>
+    <t>5,239,949</t>
   </si>
   <si>
     <t>44 ไม้และของทำด้วยไม้ ถ่านไม้</t>
   </si>
   <si>
-    <t>5,571,937</t>
-[...5 lines deleted...]
-    <t>1,619,413</t>
+    <t>15,823</t>
+  </si>
+  <si>
+    <t>5,188,218</t>
+  </si>
+  <si>
+    <t>8,293,208</t>
   </si>
   <si>
     <t>48 กระดาษและกระดาษแข็ง ของทำด้วยสิ่งดังกล่าว</t>
   </si>
   <si>
-    <t>15,685,000</t>
-[...5 lines deleted...]
-    <t>16,426,972</t>
+    <t>22,391,406</t>
+  </si>
+  <si>
+    <t>7,795,593</t>
+  </si>
+  <si>
+    <t>4,810,964</t>
   </si>
   <si>
     <t>49 หนังสือที่พิมพ์เป็นเล่ม หนังสือพิมพ์ รูปภาพ และผลิตภัณฑ์อื่นๆ ของอุตสาหกรรมการพิมพ์ ต้นฉบับเขียนหรือดีดพิมพ์ และแปลน</t>
   </si>
   <si>
-    <t>24,065</t>
-[...5 lines deleted...]
-    <t>17,560</t>
+    <t>500,768</t>
+  </si>
+  <si>
+    <t>18,356</t>
+  </si>
+  <si>
+    <t>10,985</t>
   </si>
   <si>
     <t>51 ขนแกะ ขนละเอียดหรือขนหยาบของสัตว์ ด้ายขนม้าและผ้าทอ</t>
   </si>
   <si>
-    <t>85,928</t>
+    <t>79,622</t>
   </si>
   <si>
     <t>54 ใยยาวประดิษฐ์ แถบและวัตถุทอประดิษฐ์ที่คล้ายกัน</t>
   </si>
   <si>
-    <t>6,457</t>
-[...5 lines deleted...]
-    <t>263,338</t>
+    <t>16,474</t>
+  </si>
+  <si>
+    <t>10,645</t>
   </si>
   <si>
     <t>56 แวดดิ้ง สักหลาดและผ้าไม่ทอ</t>
   </si>
   <si>
-    <t>1,113</t>
+    <t>8,110</t>
   </si>
   <si>
     <t>57 พรมและสิ่งทอปูพื้นอื่นๆ</t>
   </si>
   <si>
-    <t>28,094</t>
-[...2 lines deleted...]
-    <t>35,508</t>
+    <t>175,696</t>
+  </si>
+  <si>
+    <t>227,265</t>
+  </si>
+  <si>
+    <t>164,612</t>
   </si>
   <si>
     <t>58 ผ้าทอชนิดพิเศษ ผ้าปัก</t>
   </si>
   <si>
-    <t>3,938</t>
+    <t>408</t>
   </si>
   <si>
     <t>59 ผ้าสิ่งทอที่อาบซึม เคลือบ หุ้มหรืออัดเป็นชั้น</t>
   </si>
   <si>
-    <t>165,587</t>
-[...5 lines deleted...]
-    <t>1,461</t>
+    <t>149,192</t>
+  </si>
+  <si>
+    <t>69,682</t>
+  </si>
+  <si>
+    <t>181,010</t>
   </si>
   <si>
     <t>61 เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>9,575</t>
-[...5 lines deleted...]
-    <t>14,256</t>
+    <t>5,079</t>
+  </si>
+  <si>
+    <t>15,520</t>
   </si>
   <si>
     <t>62 เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
-    <t>679,998</t>
-[...5 lines deleted...]
-    <t>810,088</t>
+    <t>272,266</t>
+  </si>
+  <si>
+    <t>293,735</t>
+  </si>
+  <si>
+    <t>1,037,227</t>
   </si>
   <si>
     <t>63 ของทำด้วยสิ่งทอที่จัดทำแล้วอื่นๆ</t>
   </si>
   <si>
-    <t>251,786</t>
-[...5 lines deleted...]
-    <t>36,310</t>
+    <t>12,559</t>
+  </si>
+  <si>
+    <t>9,821</t>
+  </si>
+  <si>
+    <t>72,185</t>
   </si>
   <si>
     <t>64 รองเท้า</t>
   </si>
   <si>
-    <t>42,774</t>
-[...2 lines deleted...]
-    <t>8,821</t>
+    <t>86,705</t>
+  </si>
+  <si>
+    <t>20,984</t>
   </si>
   <si>
     <t>65 เครื่องสวมศรีษะและส่วนประกอบ</t>
   </si>
   <si>
-    <t>2,595</t>
-[...2 lines deleted...]
-    <t>2,198</t>
+    <t>32,348</t>
+  </si>
+  <si>
+    <t>3,329</t>
   </si>
   <si>
     <t>68 ของทำด้วยหิน ปลาสเตอร์ ซีเมนต์ แอสแบสทอส ไมกา หรือวัตถุที่คล้ายกัน</t>
   </si>
   <si>
-    <t>1,282</t>
-[...5 lines deleted...]
-    <t>129,858</t>
+    <t>176,437</t>
+  </si>
+  <si>
+    <t>104,771</t>
+  </si>
+  <si>
+    <t>85,304</t>
   </si>
   <si>
     <t>69 ผลิตภัณฑ์เซรามิก</t>
   </si>
   <si>
-    <t>12,681,161</t>
-[...5 lines deleted...]
-    <t>17,411,998</t>
+    <t>16,761,918</t>
+  </si>
+  <si>
+    <t>15,204,370</t>
+  </si>
+  <si>
+    <t>7,174,422</t>
   </si>
   <si>
     <t>70 แก้วและเครื่องแก้ว</t>
   </si>
   <si>
-    <t>983,963</t>
-[...5 lines deleted...]
-    <t>784,149</t>
+    <t>2,255,769</t>
+  </si>
+  <si>
+    <t>2,610,044</t>
+  </si>
+  <si>
+    <t>1,380,007</t>
   </si>
   <si>
     <t>71 อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>3,200</t>
-[...2 lines deleted...]
-    <t>7,753</t>
+    <t>1,520</t>
+  </si>
+  <si>
+    <t>15,000</t>
   </si>
   <si>
     <t>73 ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>1,943,251</t>
-[...5 lines deleted...]
-    <t>4,339,489</t>
+    <t>2,493,449</t>
+  </si>
+  <si>
+    <t>3,572,593</t>
+  </si>
+  <si>
+    <t>14,219,628</t>
   </si>
   <si>
     <t>74 ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
-    <t>6,654</t>
-[...2 lines deleted...]
-    <t>165,305</t>
+    <t>1,863</t>
+  </si>
+  <si>
+    <t>1,260</t>
+  </si>
+  <si>
+    <t>2,192</t>
   </si>
   <si>
     <t>75 นิกเกิลและของทำด้วยนิกเกิล</t>
   </si>
   <si>
-    <t>8,459,270</t>
-[...5 lines deleted...]
-    <t>4,515,605</t>
+    <t>4,227,711</t>
   </si>
   <si>
     <t>76 อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>3,440,227</t>
-[...17 lines deleted...]
-    <t>224</t>
+    <t>603,032</t>
+  </si>
+  <si>
+    <t>3,933,884</t>
+  </si>
+  <si>
+    <t>1,008,819</t>
   </si>
   <si>
     <t>81 โลหะสามัญชนิดอื่น เซอร์เมต และของทำด้วยของดังกล่าว</t>
   </si>
   <si>
-    <t>8,167</t>
+    <t>2,656</t>
   </si>
   <si>
     <t>82 เครื่องมือ เครื่องใช้ ของใช้ชนิดมีคม ช้อนและส้อม ทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>830,962</t>
-[...5 lines deleted...]
-    <t>1,850,878</t>
+    <t>2,575,330</t>
+  </si>
+  <si>
+    <t>2,176,880</t>
+  </si>
+  <si>
+    <t>4,700,371</t>
   </si>
   <si>
     <t>83 ของเบ็ดเตล็ดทำด้วยโลหะสามัญ</t>
   </si>
   <si>
-    <t>1,134,728</t>
-[...5 lines deleted...]
-    <t>125,356</t>
+    <t>2,543,135</t>
+  </si>
+  <si>
+    <t>472,103</t>
+  </si>
+  <si>
+    <t>283,252</t>
   </si>
   <si>
     <t>84 เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>202,340,421</t>
-[...5 lines deleted...]
-    <t>297,061,327</t>
+    <t>264,603,090</t>
+  </si>
+  <si>
+    <t>469,616,681</t>
+  </si>
+  <si>
+    <t>499,949,881</t>
   </si>
   <si>
     <t>85 เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>207,456,523</t>
-[...5 lines deleted...]
-    <t>226,371,669</t>
+    <t>249,089,834</t>
+  </si>
+  <si>
+    <t>245,602,548</t>
+  </si>
+  <si>
+    <t>202,215,259</t>
+  </si>
+  <si>
+    <t>86 หัวรถจักรของรถไฟหรือรถราง รถที่เดินบนรางและส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>1,609,791</t>
   </si>
   <si>
     <t>87 ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>42,060,802</t>
-[...5 lines deleted...]
-    <t>55,149,272</t>
+    <t>65,855,463</t>
+  </si>
+  <si>
+    <t>67,623,230</t>
+  </si>
+  <si>
+    <t>81,969,597</t>
+  </si>
+  <si>
+    <t>88 อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
+  </si>
+  <si>
+    <t>10,582</t>
+  </si>
+  <si>
+    <t>74,638</t>
   </si>
   <si>
     <t>90 เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>58,353,037</t>
-[...5 lines deleted...]
-    <t>45,195,032</t>
+    <t>30,561,063</t>
+  </si>
+  <si>
+    <t>41,177,185</t>
+  </si>
+  <si>
+    <t>33,607,222</t>
   </si>
   <si>
     <t>91 นาฬิกาชนิดคล็อกและชนิดวอตซ์ และส่วนประกอบ</t>
   </si>
   <si>
-    <t>79,466</t>
-[...5 lines deleted...]
-    <t>60,863</t>
+    <t>41,759</t>
+  </si>
+  <si>
+    <t>133,613</t>
   </si>
   <si>
     <t>92 เครื่องดนตรี รวมทั้งส่วนและอุปกรณ์ประกอบ</t>
   </si>
   <si>
-    <t>4,323</t>
-[...5 lines deleted...]
-    <t>12,550</t>
+    <t>1,563</t>
+  </si>
+  <si>
+    <t>165,041</t>
   </si>
   <si>
     <t>94 เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
   </si>
   <si>
-    <t>1,529,880</t>
-[...5 lines deleted...]
-    <t>2,672,170</t>
+    <t>8,525,327</t>
+  </si>
+  <si>
+    <t>2,073,987</t>
+  </si>
+  <si>
+    <t>1,994,501</t>
   </si>
   <si>
     <t>95 ของเล่น ของเล่นเกม และของใช้ที่จำเป็นในการเล่นกีฬา</t>
   </si>
   <si>
-    <t>5,186,967</t>
-[...5 lines deleted...]
-    <t>2,083,850</t>
+    <t>7,894,922</t>
+  </si>
+  <si>
+    <t>892,963</t>
+  </si>
+  <si>
+    <t>4,472,224</t>
   </si>
   <si>
     <t>96 ผลิตภัณฑ์เบ็ดเตล็ด</t>
   </si>
   <si>
-    <t>211,660</t>
-[...11 lines deleted...]
-    <t>3,830</t>
+    <t>30,983</t>
+  </si>
+  <si>
+    <t>27,631</t>
+  </si>
+  <si>
+    <t>71,008</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1061,991 +1061,1005 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D73"/>
+  <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A73" sqref="A73"/>
+      <selection activeCell="A74" sqref="A74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" t="s">
         <v>35</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" t="s">
         <v>44</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" t="s">
         <v>47</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" t="s">
         <v>50</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" t="s">
         <v>53</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>54</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D23" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D24" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D28" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" t="s">
+        <v>102</v>
+      </c>
+      <c r="D30" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>108</v>
+      </c>
+      <c r="B32" t="s">
         <v>109</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>110</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" t="s">
         <v>113</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>114</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
         <v>115</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>117</v>
+      </c>
+      <c r="B35" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" t="s">
         <v>120</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>121</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>123</v>
+      </c>
+      <c r="B37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" t="s">
         <v>124</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" t="s">
+        <v>127</v>
+      </c>
+      <c r="D38" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B39" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C39" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D39" t="s">
-        <v>135</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="D40" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>136</v>
+      </c>
+      <c r="B41" t="s">
+        <v>137</v>
+      </c>
+      <c r="C41" t="s">
+        <v>138</v>
+      </c>
+      <c r="D41" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="C43" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D43" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C44" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D44" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>152</v>
       </c>
       <c r="D45" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" t="s">
+        <v>155</v>
+      </c>
+      <c r="C46" t="s">
+        <v>156</v>
+      </c>
+      <c r="D46" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
+        <v>10</v>
       </c>
       <c r="C47" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D47" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" t="s">
+        <v>162</v>
+      </c>
+      <c r="C48" t="s">
+        <v>163</v>
+      </c>
+      <c r="D48" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49" t="s">
+        <v>167</v>
+      </c>
+      <c r="D49" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>10</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" t="s">
+        <v>173</v>
+      </c>
+      <c r="D51" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>177</v>
+      </c>
+      <c r="B53" t="s">
         <v>178</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>179</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>181</v>
+      </c>
+      <c r="B54" t="s">
         <v>182</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>183</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>185</v>
+      </c>
+      <c r="B55" t="s">
         <v>186</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>187</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>189</v>
+      </c>
+      <c r="B56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>191</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
+        <v>193</v>
+      </c>
+      <c r="B57" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
         <v>194</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" t="s">
+        <v>196</v>
+      </c>
+      <c r="C58" t="s">
+        <v>197</v>
+      </c>
+      <c r="D58" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>203</v>
+        <v>10</v>
       </c>
       <c r="C59" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C60" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D60" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
-        <v>211</v>
+        <v>10</v>
       </c>
       <c r="C61" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="D61" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B62" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C62" t="s">
-        <v>216</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B63" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C63" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D63" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
+        <v>216</v>
+      </c>
+      <c r="B64" t="s">
+        <v>217</v>
+      </c>
+      <c r="C64" t="s">
+        <v>218</v>
+      </c>
+      <c r="D64" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" t="s">
+        <v>221</v>
+      </c>
+      <c r="C65" t="s">
         <v>222</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D65" t="s">
         <v>223</v>
       </c>
-      <c r="D64" t="s">
-[...4 lines deleted...]
-      <c r="A65" s="2" t="s">
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="2" t="s">
+      <c r="B66" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C65" s="2" t="s">
+      <c r="C66" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D66" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D72" s="3"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="3"/>
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
     </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="3"/>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A72:D72"/>
     <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A74:D74"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>