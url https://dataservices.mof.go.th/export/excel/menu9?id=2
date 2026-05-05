--- v2 (2026-03-19)
+++ v3 (2026-05-05)
@@ -12,110 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
     <t>เดือนนี้ปีนี้</t>
   </si>
   <si>
     <t>เดือนนี้ปีที่แล้ว</t>
   </si>
   <si>
     <t>จำนวน (เทียบปีนี้กับป</t>
   </si>
   <si>
     <t>ร้อยละ (เทียบปีนี้กับ</t>
   </si>
   <si>
     <t>กรมสรรพากร</t>
   </si>
   <si>
-    <t>180,354</t>
-[...8 lines deleted...]
-    <t>3%</t>
+    <t>152,814</t>
+  </si>
+  <si>
+    <t>149,510</t>
+  </si>
+  <si>
+    <t>3,304</t>
+  </si>
+  <si>
+    <t>2%</t>
   </si>
   <si>
     <t>กรมสรรพสามิต</t>
   </si>
   <si>
-    <t>52,319</t>
-[...8 lines deleted...]
-    <t>16%</t>
+    <t>42,763</t>
+  </si>
+  <si>
+    <t>42,175</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>1%</t>
   </si>
   <si>
     <t>กรมศุลกากร</t>
   </si>
   <si>
-    <t>10,503</t>
-[...8 lines deleted...]
-    <t>14%</t>
+    <t>9,095</t>
+  </si>
+  <si>
+    <t>8,922</t>
+  </si>
+  <si>
+    <t>173</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -517,51 +514,51 @@
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">