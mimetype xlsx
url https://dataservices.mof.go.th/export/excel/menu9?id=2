--- v3 (2026-05-05)
+++ v4 (2026-08-02)
@@ -32,87 +32,87 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
     <t>เดือนนี้ปีนี้</t>
   </si>
   <si>
     <t>เดือนนี้ปีที่แล้ว</t>
   </si>
   <si>
     <t>จำนวน (เทียบปีนี้กับป</t>
   </si>
   <si>
     <t>ร้อยละ (เทียบปีนี้กับ</t>
   </si>
   <si>
     <t>กรมสรรพากร</t>
   </si>
   <si>
-    <t>152,814</t>
-[...8 lines deleted...]
-    <t>2%</t>
+    <t>221,193</t>
+  </si>
+  <si>
+    <t>215,528</t>
+  </si>
+  <si>
+    <t>5,665</t>
+  </si>
+  <si>
+    <t>3%</t>
   </si>
   <si>
     <t>กรมสรรพสามิต</t>
   </si>
   <si>
-    <t>42,763</t>
-[...8 lines deleted...]
-    <t>1%</t>
+    <t>47,227</t>
+  </si>
+  <si>
+    <t>45,702</t>
+  </si>
+  <si>
+    <t>1,525</t>
   </si>
   <si>
     <t>กรมศุลกากร</t>
   </si>
   <si>
-    <t>9,095</t>
-[...5 lines deleted...]
-    <t>173</t>
+    <t>9,526</t>
+  </si>
+  <si>
+    <t>9,170</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>4%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -497,68 +497,68 @@
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">