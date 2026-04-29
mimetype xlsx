--- v1 (2025-12-13)
+++ v2 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
     <t>Import (Baht)</t>
   </si>
   <si>
     <t>Import (US$)</t>
   </si>
   <si>
     <t>Import Rate</t>
   </si>
   <si>
     <t>Export (Baht)</t>
   </si>
   <si>
     <t>Export (US$)</t>
   </si>
   <si>
     <t>Re-Export (Baht)</t>
   </si>
   <si>
     <t>Re-Export (US$)</t>
   </si>
   <si>
@@ -438,50 +438,128 @@
     <t>909,413,136,064.00</t>
   </si>
   <si>
     <t>28,806,974,394.79</t>
   </si>
   <si>
     <t>903,294,285.00</t>
   </si>
   <si>
     <t>28,613,150.95</t>
   </si>
   <si>
     <t>910,316,430,349.00</t>
   </si>
   <si>
     <t>28,835,587,545.74</t>
   </si>
   <si>
     <t>31.57</t>
   </si>
   <si>
     <t>-3,436,869,033.34</t>
   </si>
   <si>
     <t>-10.65</t>
+  </si>
+  <si>
+    <t>พฤศจิกายน 2568</t>
+  </si>
+  <si>
+    <t>991,244,331,042.00</t>
+  </si>
+  <si>
+    <t>30,172,477,400.33</t>
+  </si>
+  <si>
+    <t>32.85</t>
+  </si>
+  <si>
+    <t>888,981,063,167.00</t>
+  </si>
+  <si>
+    <t>27,407,910,639.27</t>
+  </si>
+  <si>
+    <t>1,223,076,699.00</t>
+  </si>
+  <si>
+    <t>37,708,313.78</t>
+  </si>
+  <si>
+    <t>890,204,139,866.00</t>
+  </si>
+  <si>
+    <t>27,445,618,953.05</t>
+  </si>
+  <si>
+    <t>32.44</t>
+  </si>
+  <si>
+    <t>-2,726,858,447.28</t>
+  </si>
+  <si>
+    <t>-9.04</t>
+  </si>
+  <si>
+    <t>ธันวาคม 2568</t>
+  </si>
+  <si>
+    <t>954,831,443,427.00</t>
+  </si>
+  <si>
+    <t>29,280,416,175.06</t>
+  </si>
+  <si>
+    <t>32.61</t>
+  </si>
+  <si>
+    <t>929,463,861,669.00</t>
+  </si>
+  <si>
+    <t>28,871,434,392.01</t>
+  </si>
+  <si>
+    <t>1,835,119,304.00</t>
+  </si>
+  <si>
+    <t>57,003,320.70</t>
+  </si>
+  <si>
+    <t>931,298,980,973.00</t>
+  </si>
+  <si>
+    <t>28,928,437,712.71</t>
+  </si>
+  <si>
+    <t>32.19</t>
+  </si>
+  <si>
+    <t>-351,978,462.34</t>
+  </si>
+  <si>
+    <t>-1.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -803,51 +881,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1275,50 +1353,132 @@
         <v>133</v>
       </c>
       <c r="F11" t="s">
         <v>134</v>
       </c>
       <c r="G11" t="s">
         <v>135</v>
       </c>
       <c r="H11" t="s">
         <v>136</v>
       </c>
       <c r="I11" t="s">
         <v>137</v>
       </c>
       <c r="J11" t="s">
         <v>138</v>
       </c>
       <c r="K11" t="s">
         <v>139</v>
       </c>
       <c r="L11" t="s">
         <v>140</v>
       </c>
       <c r="M11" t="s">
         <v>141</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D12" t="s">
+        <v>145</v>
+      </c>
+      <c r="E12" t="s">
+        <v>146</v>
+      </c>
+      <c r="F12" t="s">
+        <v>147</v>
+      </c>
+      <c r="G12" t="s">
+        <v>148</v>
+      </c>
+      <c r="H12" t="s">
+        <v>149</v>
+      </c>
+      <c r="I12" t="s">
+        <v>150</v>
+      </c>
+      <c r="J12" t="s">
+        <v>151</v>
+      </c>
+      <c r="K12" t="s">
+        <v>152</v>
+      </c>
+      <c r="L12" t="s">
+        <v>153</v>
+      </c>
+      <c r="M12" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" t="s">
+        <v>155</v>
+      </c>
+      <c r="B13" t="s">
+        <v>156</v>
+      </c>
+      <c r="C13" t="s">
+        <v>157</v>
+      </c>
+      <c r="D13" t="s">
+        <v>158</v>
+      </c>
+      <c r="E13" t="s">
+        <v>159</v>
+      </c>
+      <c r="F13" t="s">
+        <v>160</v>
+      </c>
+      <c r="G13" t="s">
+        <v>161</v>
+      </c>
+      <c r="H13" t="s">
+        <v>162</v>
+      </c>
+      <c r="I13" t="s">
+        <v>163</v>
+      </c>
+      <c r="J13" t="s">
+        <v>164</v>
+      </c>
+      <c r="K13" t="s">
+        <v>165</v>
+      </c>
+      <c r="L13" t="s">
+        <v>166</v>
+      </c>
+      <c r="M13" t="s">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">