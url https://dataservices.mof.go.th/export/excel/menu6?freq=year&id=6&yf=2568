--- v2 (2026-04-29)
+++ v3 (2026-08-02)
@@ -56,510 +56,510 @@
   <si>
     <t>Re-Export (Baht)</t>
   </si>
   <si>
     <t>Re-Export (US$)</t>
   </si>
   <si>
     <t>Total Export (Baht)</t>
   </si>
   <si>
     <t>Total Export (US$)</t>
   </si>
   <si>
     <t>Total Export Rate</t>
   </si>
   <si>
     <t>Balance (US$)</t>
   </si>
   <si>
     <t>Balance %</t>
   </si>
   <si>
     <t>มกราคม 2568</t>
   </si>
   <si>
-    <t>931,394,499,237.00</t>
-[...2 lines deleted...]
-    <t>26,962,711,086.71</t>
+    <t>931,041,643,673.00</t>
+  </si>
+  <si>
+    <t>26,952,496,357.47</t>
   </si>
   <si>
     <t>34.54</t>
   </si>
   <si>
-    <t>865,250,421,645.00</t>
-[...2 lines deleted...]
-    <t>25,361,492,220.67</t>
+    <t>868,466,754,405.00</t>
+  </si>
+  <si>
+    <t>25,455,766,659.88</t>
   </si>
   <si>
     <t>344,513,811.00</t>
   </si>
   <si>
     <t>10,098,098.91</t>
   </si>
   <si>
-    <t>865,594,935,456.00</t>
-[...2 lines deleted...]
-    <t>25,371,590,319.58</t>
+    <t>868,811,268,216.00</t>
+  </si>
+  <si>
+    <t>25,465,864,758.79</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
-    <t>-1,591,120,767.13</t>
-[...2 lines deleted...]
-    <t>-5.90</t>
+    <t>-1,486,631,598.68</t>
+  </si>
+  <si>
+    <t>-5.52</t>
   </si>
   <si>
     <t>กุมภาพันธ์ 2568</t>
   </si>
   <si>
-    <t>840,844,895,613.00</t>
-[...2 lines deleted...]
-    <t>24,486,515,243.93</t>
+    <t>840,722,747,933.00</t>
+  </si>
+  <si>
+    <t>24,482,958,141.97</t>
   </si>
   <si>
     <t>34.34</t>
   </si>
   <si>
-    <t>908,452,004,154.00</t>
-[...2 lines deleted...]
-    <t>26,764,045,728.25</t>
+    <t>909,081,502,317.00</t>
+  </si>
+  <si>
+    <t>26,782,591,471.50</t>
   </si>
   <si>
     <t>1,048,822,369.00</t>
   </si>
   <si>
     <t>30,899,518.87</t>
   </si>
   <si>
-    <t>909,500,826,523.00</t>
-[...2 lines deleted...]
-    <t>26,794,945,247.12</t>
+    <t>910,130,324,686.00</t>
+  </si>
+  <si>
+    <t>26,813,490,990.37</t>
   </si>
   <si>
     <t>33.94</t>
   </si>
   <si>
-    <t>2,308,430,003.19</t>
-[...2 lines deleted...]
-    <t>9.43</t>
+    <t>2,330,532,848.39</t>
+  </si>
+  <si>
+    <t>9.52</t>
   </si>
   <si>
     <t>มีนาคม 2568</t>
   </si>
   <si>
-    <t>960,403,885,575.00</t>
-[...2 lines deleted...]
-    <t>28,362,541,915.35</t>
+    <t>960,470,670,707.00</t>
+  </si>
+  <si>
+    <t>28,364,514,206.52</t>
   </si>
   <si>
     <t>33.86</t>
   </si>
   <si>
-    <t>985,168,800,596.00</t>
-[...2 lines deleted...]
-    <t>29,452,774,531.93</t>
+    <t>985,231,190,111.00</t>
+  </si>
+  <si>
+    <t>29,454,639,739.51</t>
   </si>
   <si>
     <t>5,788,877,949.00</t>
   </si>
   <si>
     <t>173,065,282.74</t>
   </si>
   <si>
-    <t>990,957,678,545.00</t>
-[...2 lines deleted...]
-    <t>29,625,839,814.67</t>
+    <t>991,020,068,060.00</t>
+  </si>
+  <si>
+    <t>29,627,705,022.25</t>
   </si>
   <si>
     <t>33.45</t>
   </si>
   <si>
-    <t>1,263,297,899.32</t>
+    <t>1,263,190,815.74</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
     <t>เมษายน 2568</t>
   </si>
   <si>
-    <t>971,903,828,056.00</t>
-[...2 lines deleted...]
-    <t>28,688,093,205.86</t>
+    <t>971,680,079,980.00</t>
+  </si>
+  <si>
+    <t>28,681,488,739.99</t>
   </si>
   <si>
     <t>33.88</t>
   </si>
   <si>
-    <t>853,475,576,417.00</t>
-[...2 lines deleted...]
-    <t>25,498,880,419.74</t>
+    <t>853,729,736,901.00</t>
+  </si>
+  <si>
+    <t>25,506,473,850.61</t>
   </si>
   <si>
     <t>5,157,578,876.00</t>
   </si>
   <si>
     <t>154,090,510.20</t>
   </si>
   <si>
-    <t>858,633,155,293.00</t>
-[...2 lines deleted...]
-    <t>25,652,970,929.94</t>
+    <t>858,887,315,777.00</t>
+  </si>
+  <si>
+    <t>25,660,564,360.81</t>
   </si>
   <si>
     <t>33.47</t>
   </si>
   <si>
-    <t>-3,035,122,275.92</t>
-[...2 lines deleted...]
-    <t>-10.58</t>
+    <t>-3,020,924,379.18</t>
+  </si>
+  <si>
+    <t>-10.53</t>
   </si>
   <si>
     <t>พฤษภาคม 2568</t>
   </si>
   <si>
-    <t>991,489,850,412.00</t>
-[...20 lines deleted...]
-    <t>31,044,867,840.39</t>
+    <t>991,435,010,715.00</t>
+  </si>
+  <si>
+    <t>29,637,363,483.27</t>
+  </si>
+  <si>
+    <t>1,024,459,988,535.00</t>
+  </si>
+  <si>
+    <t>31,013,792,171.78</t>
+  </si>
+  <si>
+    <t>1,837,926,216.00</t>
+  </si>
+  <si>
+    <t>55,640,105.35</t>
+  </si>
+  <si>
+    <t>1,026,297,914,751.00</t>
+  </si>
+  <si>
+    <t>31,069,432,277.13</t>
   </si>
   <si>
     <t>33.03</t>
   </si>
   <si>
-    <t>1,405,865,012.12</t>
-[...2 lines deleted...]
-    <t>4.74</t>
+    <t>1,432,068,793.86</t>
+  </si>
+  <si>
+    <t>4.83</t>
   </si>
   <si>
     <t>มิถุนายน 2568</t>
   </si>
   <si>
-    <t>909,203,395,585.00</t>
-[...2 lines deleted...]
-    <t>27,417,025,377.99</t>
+    <t>908,941,505,869.00</t>
+  </si>
+  <si>
+    <t>27,409,128,094.48</t>
   </si>
   <si>
     <t>33.16</t>
   </si>
   <si>
-    <t>937,230,962,275.00</t>
-[...2 lines deleted...]
-    <t>28,610,139,055.43</t>
+    <t>939,194,798,856.00</t>
+  </si>
+  <si>
+    <t>28,670,087,605.92</t>
   </si>
   <si>
     <t>996,097,306.00</t>
   </si>
   <si>
     <t>30,407,107.30</t>
   </si>
   <si>
-    <t>938,227,059,581.00</t>
-[...2 lines deleted...]
-    <t>28,640,546,162.73</t>
+    <t>940,190,896,162.00</t>
+  </si>
+  <si>
+    <t>28,700,494,713.22</t>
   </si>
   <si>
     <t>32.76</t>
   </si>
   <si>
-    <t>1,223,520,784.74</t>
-[...2 lines deleted...]
-    <t>4.46</t>
+    <t>1,291,366,618.75</t>
+  </si>
+  <si>
+    <t>4.71</t>
   </si>
   <si>
     <t>กรกฎาคม 2568</t>
   </si>
   <si>
-    <t>929,324,257,588.00</t>
-[...2 lines deleted...]
-    <t>28,258,619,295.15</t>
+    <t>923,734,013,234.00</t>
+  </si>
+  <si>
+    <t>28,088,632,785.41</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>927,443,859,577.00</t>
-[...2 lines deleted...]
-    <t>28,553,075,285.46</t>
+    <t>928,042,216,272.00</t>
+  </si>
+  <si>
+    <t>28,571,496,803.46</t>
   </si>
   <si>
     <t>897,709,227.00</t>
   </si>
   <si>
     <t>27,637,639.60</t>
   </si>
   <si>
-    <t>928,341,568,804.00</t>
-[...2 lines deleted...]
-    <t>28,580,712,925.06</t>
+    <t>928,939,925,499.00</t>
+  </si>
+  <si>
+    <t>28,599,134,443.06</t>
   </si>
   <si>
     <t>32.48</t>
   </si>
   <si>
-    <t>322,093,629.91</t>
-[...2 lines deleted...]
-    <t>1.14</t>
+    <t>510,501,657.66</t>
+  </si>
+  <si>
+    <t>1.82</t>
   </si>
   <si>
     <t>สิงหาคม 2568</t>
   </si>
   <si>
-    <t>964,330,692,212.00</t>
-[...2 lines deleted...]
-    <t>29,707,545,476.76</t>
+    <t>962,992,135,865.00</t>
+  </si>
+  <si>
+    <t>29,666,309,390.56</t>
   </si>
   <si>
     <t>32.46</t>
   </si>
   <si>
-    <t>887,653,131,141.00</t>
-[...14 lines deleted...]
-    <t>27,743,192,422.61</t>
+    <t>891,099,393,119.00</t>
+  </si>
+  <si>
+    <t>27,808,272,057.49</t>
+  </si>
+  <si>
+    <t>1,351,056,928.00</t>
+  </si>
+  <si>
+    <t>42,162,029.18</t>
+  </si>
+  <si>
+    <t>892,450,450,047.00</t>
+  </si>
+  <si>
+    <t>27,850,434,086.67</t>
   </si>
   <si>
     <t>32.04</t>
   </si>
   <si>
-    <t>-1,964,353,054.15</t>
-[...2 lines deleted...]
-    <t>-6.61</t>
+    <t>-1,815,875,303.88</t>
+  </si>
+  <si>
+    <t>-6.12</t>
   </si>
   <si>
     <t>กันยายน 2568</t>
   </si>
   <si>
-    <t>971,760,025,682.00</t>
-[...2 lines deleted...]
-    <t>29,695,546,269.63</t>
+    <t>963,534,703,829.00</t>
+  </si>
+  <si>
+    <t>29,444,192,623.45</t>
   </si>
   <si>
     <t>32.72</t>
   </si>
   <si>
-    <t>998,637,341,688.00</t>
-[...2 lines deleted...]
-    <t>30,900,535,979.80</t>
+    <t>999,589,902,354.00</t>
+  </si>
+  <si>
+    <t>30,930,010,779.01</t>
   </si>
   <si>
     <t>2,267,431,631.00</t>
   </si>
   <si>
     <t>70,160,457.43</t>
   </si>
   <si>
-    <t>1,000,904,773,319.00</t>
-[...2 lines deleted...]
-    <t>30,970,696,437.23</t>
+    <t>1,001,857,333,985.00</t>
+  </si>
+  <si>
+    <t>31,000,171,236.44</t>
   </si>
   <si>
     <t>32.32</t>
   </si>
   <si>
-    <t>1,275,150,167.60</t>
-[...2 lines deleted...]
-    <t>4.29</t>
+    <t>1,555,978,612.99</t>
+  </si>
+  <si>
+    <t>5.28</t>
   </si>
   <si>
     <t>ตุลาคม 2568</t>
   </si>
   <si>
-    <t>1,032,034,434,451.00</t>
-[...2 lines deleted...]
-    <t>32,272,456,579.08</t>
+    <t>1,026,922,508,064.00</t>
+  </si>
+  <si>
+    <t>32,112,602,976.47</t>
   </si>
   <si>
     <t>31.98</t>
   </si>
   <si>
-    <t>909,413,136,064.00</t>
-[...2 lines deleted...]
-    <t>28,806,974,394.79</t>
+    <t>911,935,701,627.00</t>
+  </si>
+  <si>
+    <t>28,886,880,301.91</t>
   </si>
   <si>
     <t>903,294,285.00</t>
   </si>
   <si>
     <t>28,613,150.95</t>
   </si>
   <si>
-    <t>910,316,430,349.00</t>
-[...2 lines deleted...]
-    <t>28,835,587,545.74</t>
+    <t>912,838,995,912.00</t>
+  </si>
+  <si>
+    <t>28,915,493,452.86</t>
   </si>
   <si>
     <t>31.57</t>
   </si>
   <si>
-    <t>-3,436,869,033.34</t>
-[...2 lines deleted...]
-    <t>-10.65</t>
+    <t>-3,197,109,523.61</t>
+  </si>
+  <si>
+    <t>-9.96</t>
   </si>
   <si>
     <t>พฤศจิกายน 2568</t>
   </si>
   <si>
-    <t>991,244,331,042.00</t>
-[...2 lines deleted...]
-    <t>30,172,477,400.33</t>
+    <t>986,426,547,544.00</t>
+  </si>
+  <si>
+    <t>30,025,828,931.17</t>
   </si>
   <si>
     <t>32.85</t>
   </si>
   <si>
-    <t>888,981,063,167.00</t>
-[...14 lines deleted...]
-    <t>27,445,618,953.05</t>
+    <t>891,207,520,645.00</t>
+  </si>
+  <si>
+    <t>27,476,553,887.29</t>
+  </si>
+  <si>
+    <t>1,223,595,659.00</t>
+  </si>
+  <si>
+    <t>37,724,313.68</t>
+  </si>
+  <si>
+    <t>892,431,116,304.00</t>
+  </si>
+  <si>
+    <t>27,514,278,200.97</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
-    <t>-2,726,858,447.28</t>
-[...2 lines deleted...]
-    <t>-9.04</t>
+    <t>-2,511,550,730.20</t>
+  </si>
+  <si>
+    <t>-8.36</t>
   </si>
   <si>
     <t>ธันวาคม 2568</t>
   </si>
   <si>
-    <t>954,831,443,427.00</t>
-[...2 lines deleted...]
-    <t>29,280,416,175.06</t>
+    <t>948,918,995,571.00</t>
+  </si>
+  <si>
+    <t>29,099,107,803.80</t>
   </si>
   <si>
     <t>32.61</t>
   </si>
   <si>
-    <t>929,463,861,669.00</t>
-[...2 lines deleted...]
-    <t>28,871,434,392.01</t>
+    <t>932,262,904,860.00</t>
+  </si>
+  <si>
+    <t>28,958,379,560.28</t>
   </si>
   <si>
     <t>1,835,119,304.00</t>
   </si>
   <si>
     <t>57,003,320.70</t>
   </si>
   <si>
-    <t>931,298,980,973.00</t>
-[...2 lines deleted...]
-    <t>28,928,437,712.71</t>
+    <t>934,098,024,164.00</t>
+  </si>
+  <si>
+    <t>29,015,382,880.98</t>
   </si>
   <si>
     <t>32.19</t>
   </si>
   <si>
-    <t>-351,978,462.34</t>
-[...2 lines deleted...]
-    <t>-1.20</t>
+    <t>-83,724,922.81</t>
+  </si>
+  <si>
+    <t>-0.29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>