--- v0 (2026-03-24)
+++ v1 (2026-06-22)
@@ -17,483 +17,483 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
     <t>ธันวาคม 2568</t>
   </si>
   <si>
-    <t>พฤศจิกายน 2568</t>
-[...1 lines deleted...]
-  <si>
     <t>กรมสรรพากร</t>
   </si>
   <si>
+    <t>152,814</t>
+  </si>
+  <si>
     <t>178,540</t>
   </si>
   <si>
     <t>180,354</t>
   </si>
   <si>
-    <t>151,589</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีเงินได้บุคคลธรรมดา</t>
   </si>
   <si>
+    <t>34,631</t>
+  </si>
+  <si>
     <t>52,969</t>
   </si>
   <si>
     <t>28,888</t>
   </si>
   <si>
-    <t>26,801</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีเงินได้นิติบุคคล</t>
   </si>
   <si>
+    <t>30,302</t>
+  </si>
+  <si>
     <t>31,204</t>
   </si>
   <si>
     <t>56,493</t>
   </si>
   <si>
-    <t>35,170</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีเงินได้ปิโตรเลียม</t>
   </si>
   <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>21</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีมูลค่าเพิ่ม</t>
   </si>
   <si>
+    <t>81,988</t>
+  </si>
+  <si>
     <t>87,306</t>
   </si>
   <si>
     <t>86,449</t>
   </si>
   <si>
-    <t>82,899</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีธุรกิจเฉพาะ</t>
   </si>
   <si>
+    <t>4,505</t>
+  </si>
+  <si>
     <t>5,389</t>
   </si>
   <si>
     <t>6,449</t>
   </si>
   <si>
-    <t>5,255</t>
-[...1 lines deleted...]
-  <si>
     <t>อากรแสตมป์</t>
   </si>
   <si>
+    <t>1,333</t>
+  </si>
+  <si>
     <t>1,540</t>
   </si>
   <si>
     <t>1,612</t>
   </si>
   <si>
-    <t>1,339</t>
-[...1 lines deleted...]
-  <si>
     <t>รายได้อื่น</t>
   </si>
   <si>
+    <t>52</t>
+  </si>
+  <si>
     <t>81</t>
   </si>
   <si>
-    <t>52</t>
-[...4 lines deleted...]
-  <si>
     <t>กรมสรรพสามิต</t>
   </si>
   <si>
+    <t>42,307</t>
+  </si>
+  <si>
     <t>51,388</t>
   </si>
   <si>
     <t>51,803</t>
   </si>
   <si>
-    <t>44,985</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีน้ำมันฯ</t>
   </si>
   <si>
+    <t>19,407</t>
+  </si>
+  <si>
     <t>23,030</t>
   </si>
   <si>
     <t>22,840</t>
   </si>
   <si>
-    <t>19,618</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษียาสูบ</t>
   </si>
   <si>
+    <t>3,982</t>
+  </si>
+  <si>
     <t>5,472</t>
   </si>
   <si>
     <t>3,661</t>
   </si>
   <si>
-    <t>3,567</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีสุราฯ</t>
   </si>
   <si>
+    <t>4,966</t>
+  </si>
+  <si>
     <t>5,273</t>
   </si>
   <si>
     <t>5,795</t>
   </si>
   <si>
-    <t>5,562</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีเบียร์</t>
   </si>
   <si>
+    <t>6,513</t>
+  </si>
+  <si>
     <t>9,540</t>
   </si>
   <si>
     <t>8,580</t>
   </si>
   <si>
-    <t>8,032</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีรถยนต์</t>
   </si>
   <si>
+    <t>4,608</t>
+  </si>
+  <si>
     <t>4,336</t>
   </si>
   <si>
     <t>7,870</t>
   </si>
   <si>
-    <t>4,888</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีเครื่องดื่ม</t>
   </si>
   <si>
+    <t>2,070</t>
+  </si>
+  <si>
     <t>2,507</t>
   </si>
   <si>
     <t>2,270</t>
   </si>
   <si>
-    <t>2,152</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีเครื่องไฟฟ้า</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีรถจักรยานยนต์</t>
   </si>
   <si>
+    <t>346</t>
+  </si>
+  <si>
     <t>369</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>353</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีแบตเตอรี่</t>
   </si>
   <si>
+    <t>414</t>
+  </si>
+  <si>
     <t>408</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>414</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีกิจการโทรคมนาคม</t>
   </si>
   <si>
     <t>ภาษีอื่น</t>
   </si>
   <si>
+    <t>345</t>
+  </si>
+  <si>
     <t>332</t>
   </si>
   <si>
-    <t>270</t>
+    <t>111</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>129</t>
-[...1 lines deleted...]
-  <si>
     <t>กรมศุลกากร</t>
   </si>
   <si>
+    <t>9,095</t>
+  </si>
+  <si>
     <t>9,446</t>
   </si>
   <si>
     <t>10,504</t>
   </si>
   <si>
-    <t>8,879</t>
-[...1 lines deleted...]
-  <si>
     <t>อากรขาเข้า</t>
   </si>
   <si>
+    <t>8,959</t>
+  </si>
+  <si>
     <t>9,288</t>
   </si>
   <si>
     <t>10,346</t>
   </si>
   <si>
-    <t>8,447</t>
-[...1 lines deleted...]
-  <si>
     <t>อากรขาออก</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
-    <t>1</t>
+    <t>135</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>431</t>
-[...1 lines deleted...]
-  <si>
     <t>หน่วยงานอื่น</t>
   </si>
   <si>
+    <t>26,865</t>
+  </si>
+  <si>
     <t>31,953</t>
   </si>
   <si>
     <t>31,950</t>
   </si>
   <si>
-    <t>17,315</t>
-[...1 lines deleted...]
-  <si>
     <t>ส่วนราชการอื่น</t>
   </si>
   <si>
+    <t>12,208</t>
+  </si>
+  <si>
     <t>19,809</t>
   </si>
   <si>
     <t>19,963</t>
   </si>
   <si>
-    <t>10,916</t>
-[...1 lines deleted...]
-  <si>
     <t>กรมธนารักษ์</t>
   </si>
   <si>
+    <t>1,291</t>
+  </si>
+  <si>
     <t>443</t>
   </si>
   <si>
     <t>6,840</t>
   </si>
   <si>
-    <t>681</t>
-[...1 lines deleted...]
-  <si>
     <t>เงินส่วนเกินจากการจำหน่ายพันธบัตรรัฐบาล</t>
   </si>
   <si>
     <t>แปรรูปรัฐวิสาหกิจ</t>
   </si>
   <si>
     <t>รัฐวิสาหกิจ</t>
   </si>
   <si>
+    <t>13,366</t>
+  </si>
+  <si>
     <t>11,701</t>
   </si>
   <si>
     <t>5,147</t>
   </si>
   <si>
-    <t>5,718</t>
-[...1 lines deleted...]
-  <si>
     <t>รวมรายได้จัดเก็บ (Gross)</t>
   </si>
   <si>
+    <t>231,081</t>
+  </si>
+  <si>
     <t>271,327</t>
   </si>
   <si>
     <t>274,611</t>
   </si>
   <si>
-    <t>222,768</t>
-[...1 lines deleted...]
-  <si>
     <t>หัก</t>
   </si>
   <si>
     <t>คืนภาษีของสรรพากร</t>
   </si>
   <si>
+    <t>42,700</t>
+  </si>
+  <si>
     <t>27,500</t>
   </si>
   <si>
     <t>24,200</t>
   </si>
   <si>
-    <t>69,300</t>
+    <t>23,600</t>
   </si>
   <si>
     <t>17,100</t>
   </si>
   <si>
     <t>17,300</t>
   </si>
   <si>
-    <t>23,700</t>
-[...1 lines deleted...]
-  <si>
     <t>ภาษีอื่นๆ</t>
   </si>
   <si>
+    <t>19,100</t>
+  </si>
+  <si>
     <t>10,400</t>
   </si>
   <si>
     <t>6,900</t>
   </si>
   <si>
-    <t>45,600</t>
-[...1 lines deleted...]
-  <si>
     <t>จัดสรรรายได้จาก VAT ให้ อบจ.</t>
   </si>
   <si>
+    <t>2,300</t>
+  </si>
+  <si>
     <t>2,500</t>
   </si>
   <si>
     <t>2,414</t>
   </si>
   <si>
-    <t>2,300</t>
-[...1 lines deleted...]
-  <si>
     <t>เงินชดเชยภาษีสำหรับสินค้าส่งออก</t>
   </si>
   <si>
+    <t>1,000</t>
+  </si>
+  <si>
     <t>1,200</t>
   </si>
   <si>
-    <t>1,000</t>
-[...1 lines deleted...]
-  <si>
     <t>อากรถอนคืนกรมศุลกากร</t>
   </si>
   <si>
+    <t>591</t>
+  </si>
+  <si>
     <t>564</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>548</t>
-[...1 lines deleted...]
-  <si>
     <t>รวมรายได้สุทธิ (Net)</t>
   </si>
   <si>
+    <t>184,490</t>
+  </si>
+  <si>
     <t>239,563</t>
   </si>
   <si>
     <t>246,020</t>
   </si>
   <si>
-    <t>149,619</t>
-[...1 lines deleted...]
-  <si>
     <t>หักรายได้จัดสรรจาก VAT ให้ อปท. ตาม พ.ร.บ. กำหนดแผนฯ</t>
   </si>
   <si>
+    <t>10,862</t>
+  </si>
+  <si>
     <t>12,396</t>
   </si>
   <si>
     <t>รายได้สุทธิหลังหักการจัดสรรแล้ว</t>
+  </si>
+  <si>
+    <t>173,629</t>
   </si>
   <si>
     <t>227,167</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -848,53 +848,53 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D43" sqref="D43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="62.41333" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>6</v>
@@ -976,521 +976,521 @@
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="C10" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="3" t="s">
+      <c r="D10" s="3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>41</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
         <v>44</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" t="s">
         <v>66</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
         <v>70</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="D23" s="3" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" t="s">
         <v>85</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
+        <v>88</v>
+      </c>
+      <c r="C25" t="s">
         <v>89</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="D27" s="3" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" t="s">
         <v>98</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
+        <v>101</v>
+      </c>
+      <c r="C29" t="s">
         <v>102</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="C30" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="C31" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="D32" s="3" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="D33" s="4" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="D35" s="3" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>20</v>
       </c>
       <c r="B36" t="s">
+        <v>119</v>
+      </c>
+      <c r="C36" t="s">
+        <v>120</v>
+      </c>
+      <c r="D36" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>122</v>
+      </c>
+      <c r="B37" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" t="s">
         <v>124</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C38" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="B38" s="3" t="s">
+      <c r="D38" s="3" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C39" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B39" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C40" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="D40" s="3" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C41" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="B41" s="4" t="s">
+      <c r="D41" s="4" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" s="3" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="C43" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="C43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="4" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">