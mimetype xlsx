--- v0 (2025-10-24)
+++ v1 (2026-04-14)
@@ -12,923 +12,893 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
     <t>เดือนนี้ปีนี้</t>
   </si>
   <si>
     <t>เดือนนี้ปีที่แล้ว</t>
   </si>
   <si>
     <t>จำนวน (เทียบปีนี้กับป</t>
   </si>
   <si>
     <t>ร้อยละ (เทียบปีนี้กับ</t>
   </si>
   <si>
     <t>ปมก.ปรับปรุงทั้งปีเท่</t>
   </si>
   <si>
     <t>จำนวน(เทียบปีนี้กับเอ</t>
   </si>
   <si>
     <t>ร้อยละ(เทียบปีนี้กับเ</t>
   </si>
   <si>
     <t>1. กรมสรรพากร</t>
   </si>
   <si>
-    <t>193,059</t>
-[...5 lines deleted...]
-    <t>-6,173</t>
+    <t>152,814</t>
+  </si>
+  <si>
+    <t>149,510</t>
+  </si>
+  <si>
+    <t>3,304</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>152,802</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>1.1 ภาษีมูลค่าเพิ่ม</t>
+  </si>
+  <si>
+    <t>81,988</t>
+  </si>
+  <si>
+    <t>79,503</t>
+  </si>
+  <si>
+    <t>2,485</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>78,630</t>
+  </si>
+  <si>
+    <t>3,358</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>1.2 ภาษีเงินได้นิติบุคคล</t>
+  </si>
+  <si>
+    <t>30,301</t>
+  </si>
+  <si>
+    <t>27,758</t>
+  </si>
+  <si>
+    <t>2,543</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>30,348</t>
+  </si>
+  <si>
+    <t>-47</t>
+  </si>
+  <si>
+    <t>1.3 ภาษีเงินได้บุคคลธรรมดา</t>
+  </si>
+  <si>
+    <t>34,631</t>
+  </si>
+  <si>
+    <t>35,594</t>
+  </si>
+  <si>
+    <t>-963</t>
   </si>
   <si>
     <t>-3</t>
   </si>
   <si>
-    <t>208,066</t>
-[...2 lines deleted...]
-    <t>-15,007</t>
+    <t>37,089</t>
+  </si>
+  <si>
+    <t>-2,458</t>
   </si>
   <si>
     <t>-7</t>
   </si>
   <si>
-    <t>1.1 ภาษีมูลค่าเพิ่ม</t>
-[...8 lines deleted...]
-    <t>5,530</t>
+    <t>1.4 ภาษีเงินได้ปิโตรเลียม</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>-359</t>
+  </si>
+  <si>
+    <t>-100</t>
+  </si>
+  <si>
+    <t>1.5 ภาษีธุรกิจเฉพาะ</t>
+  </si>
+  <si>
+    <t>4,505</t>
+  </si>
+  <si>
+    <t>4,846</t>
+  </si>
+  <si>
+    <t>-341</t>
+  </si>
+  <si>
+    <t>5,220</t>
+  </si>
+  <si>
+    <t>-715</t>
+  </si>
+  <si>
+    <t>-14</t>
+  </si>
+  <si>
+    <t>1.6 ภาษีการรับมรดก</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>-73</t>
+  </si>
+  <si>
+    <t>-94</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>-76</t>
+  </si>
+  <si>
+    <t>1.7 อากรแสตมป์</t>
+  </si>
+  <si>
+    <t>1,333</t>
+  </si>
+  <si>
+    <t>1,323</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>1,395</t>
+  </si>
+  <si>
+    <t>-62</t>
+  </si>
+  <si>
+    <t>-4</t>
+  </si>
+  <si>
+    <t>1.8 รายได้อื่น</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>2. กรมสรรพสามิต</t>
+  </si>
+  <si>
+    <t>42,763</t>
+  </si>
+  <si>
+    <t>42,175</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>46,468</t>
+  </si>
+  <si>
+    <t>-3,705</t>
+  </si>
+  <si>
+    <t>-8</t>
+  </si>
+  <si>
+    <t>2.1 ภาษีน้ำมันฯ</t>
+  </si>
+  <si>
+    <t>19,407</t>
+  </si>
+  <si>
+    <t>18,396</t>
+  </si>
+  <si>
+    <t>1,011</t>
+  </si>
+  <si>
+    <t>20,407</t>
+  </si>
+  <si>
+    <t>-1,000</t>
+  </si>
+  <si>
+    <t>-5</t>
+  </si>
+  <si>
+    <t>2.2 ภาษีรถยนต์</t>
+  </si>
+  <si>
+    <t>4,608</t>
+  </si>
+  <si>
+    <t>4,110</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>5,260</t>
+  </si>
+  <si>
+    <t>-652</t>
+  </si>
+  <si>
+    <t>-12</t>
+  </si>
+  <si>
+    <t>2.3 ภาษีเบียร์</t>
+  </si>
+  <si>
+    <t>6,513</t>
+  </si>
+  <si>
+    <t>7,106</t>
+  </si>
+  <si>
+    <t>-593</t>
+  </si>
+  <si>
+    <t>7,307</t>
+  </si>
+  <si>
+    <t>-794</t>
+  </si>
+  <si>
+    <t>-11</t>
+  </si>
+  <si>
+    <t>2.4 ภาษียาสูบ</t>
+  </si>
+  <si>
+    <t>3,982</t>
+  </si>
+  <si>
+    <t>3,750</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>4,433</t>
+  </si>
+  <si>
+    <t>-451</t>
+  </si>
+  <si>
+    <t>-10</t>
+  </si>
+  <si>
+    <t>2.5 ภาษีสุราฯ</t>
+  </si>
+  <si>
+    <t>4,966</t>
+  </si>
+  <si>
+    <t>5,784</t>
+  </si>
+  <si>
+    <t>-818</t>
+  </si>
+  <si>
+    <t>5,437</t>
+  </si>
+  <si>
+    <t>-471</t>
+  </si>
+  <si>
+    <t>-9</t>
+  </si>
+  <si>
+    <t>2.6 ภาษีเครื่องดื่ม</t>
+  </si>
+  <si>
+    <t>2,070</t>
+  </si>
+  <si>
+    <t>1,953</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>2,669</t>
+  </si>
+  <si>
+    <t>-599</t>
+  </si>
+  <si>
+    <t>-22</t>
+  </si>
+  <si>
+    <t>2.7 ภาษีรถจักรยานยนต์</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2.8 ภาษีแบตเตอรี่</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>2.9 ภาษีเครื่องไฟฟ้า</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2.10 ภาษีโทรคมนาคม</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>2.9 ภาษีอื่น</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>2.10 รายได้อื่น</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>3. กรมศุลกากร</t>
+  </si>
+  <si>
+    <t>9,095</t>
+  </si>
+  <si>
+    <t>8,922</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>9,500</t>
+  </si>
+  <si>
+    <t>-405</t>
+  </si>
+  <si>
+    <t>3.1 อากรขาเข้า</t>
+  </si>
+  <si>
+    <t>8,959</t>
+  </si>
+  <si>
+    <t>8,787</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>9,373</t>
+  </si>
+  <si>
+    <t>-414</t>
+  </si>
+  <si>
+    <t>3.2 อากรขาออก</t>
+  </si>
+  <si>
+    <t>-1</t>
+  </si>
+  <si>
+    <t>-50</t>
+  </si>
+  <si>
+    <t>3.3 รายได้อื่น</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>รวมรายได้ 3 กรม</t>
+  </si>
+  <si>
+    <t>204,672</t>
+  </si>
+  <si>
+    <t>200,607</t>
+  </si>
+  <si>
+    <t>4,065</t>
+  </si>
+  <si>
+    <t>208,770</t>
+  </si>
+  <si>
+    <t>-4,098</t>
+  </si>
+  <si>
+    <t>-2</t>
+  </si>
+  <si>
+    <t>4. รัฐวิสาหกิจ</t>
+  </si>
+  <si>
+    <t>13,366</t>
+  </si>
+  <si>
+    <t>11,845</t>
+  </si>
+  <si>
+    <t>1,521</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>14,524</t>
+  </si>
+  <si>
+    <t>-1,158</t>
+  </si>
+  <si>
+    <t>5. หน่วยงานอื่น</t>
+  </si>
+  <si>
+    <t>13,499</t>
+  </si>
+  <si>
+    <t>13,484</t>
+  </si>
+  <si>
+    <t>14,857</t>
+  </si>
+  <si>
+    <t>-1,358</t>
+  </si>
+  <si>
+    <t>5.1 ส่วนราชการอื่น</t>
+  </si>
+  <si>
+    <t>12,208</t>
+  </si>
+  <si>
+    <t>12,269</t>
+  </si>
+  <si>
+    <t>-61</t>
+  </si>
+  <si>
+    <t>13,748</t>
+  </si>
+  <si>
+    <t>-1,540</t>
+  </si>
+  <si>
+    <t>5.2 กรมธนารักษ์</t>
+  </si>
+  <si>
+    <t>1,291</t>
+  </si>
+  <si>
+    <t>1,215</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>1,109</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>5.3 เงินส่วนเกินจากการจำหน่ายพันธบัตรรัฐบาล</t>
+  </si>
+  <si>
+    <t>274,504</t>
+  </si>
+  <si>
+    <t>257,965</t>
+  </si>
+  <si>
+    <t>22,241</t>
+  </si>
+  <si>
+    <t>346,388</t>
+  </si>
+  <si>
+    <t>12,620</t>
+  </si>
+  <si>
+    <t>รวมรายได้จัดเก็บ (Gross)</t>
+  </si>
+  <si>
+    <t>231,537</t>
+  </si>
+  <si>
+    <t>225,936</t>
+  </si>
+  <si>
+    <t>5,601</t>
+  </si>
+  <si>
+    <t>238,151</t>
+  </si>
+  <si>
+    <t>-6,614</t>
+  </si>
+  <si>
+    <t>หัก</t>
+  </si>
+  <si>
+    <t>46,591</t>
+  </si>
+  <si>
+    <t>45,467</t>
+  </si>
+  <si>
+    <t>1,124</t>
+  </si>
+  <si>
+    <t>44,783</t>
+  </si>
+  <si>
+    <t>1,808</t>
+  </si>
+  <si>
+    <t>1. คืนภาษีของกรมสรรพากร</t>
+  </si>
+  <si>
+    <t>42,700</t>
+  </si>
+  <si>
+    <t>41,952</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>40,789</t>
+  </si>
+  <si>
+    <t>1,911</t>
+  </si>
+  <si>
+    <t>- ภาษีมูลค่าเพิ่ม</t>
+  </si>
+  <si>
+    <t>23,600</t>
+  </si>
+  <si>
+    <t>23,701</t>
+  </si>
+  <si>
+    <t>-101</t>
+  </si>
+  <si>
+    <t>22,016</t>
+  </si>
+  <si>
+    <t>1,584</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>83,545</t>
-[...95 lines deleted...]
-    <t>-1,303</t>
+    <t>- ภาษีอื่นๆ</t>
+  </si>
+  <si>
+    <t>19,100</t>
+  </si>
+  <si>
+    <t>18,251</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>18,773</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>2. อากรถอนคืนกรมศุลกากร</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>-159</t>
   </si>
   <si>
     <t>-21</t>
   </si>
   <si>
-    <t>1.6 ภาษีการรับมรดก</t>
-[...464 lines deleted...]
-    <t>253</t>
+    <t>3. จัดสรรรายได้จาก VAT ให้ อบจ.</t>
+  </si>
+  <si>
+    <t>2,300</t>
+  </si>
+  <si>
+    <t>2,105</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>2,203</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>5.3 เงินส่วนเกินจากการจำหน่ายพันธบัตรรัฐบาล</t>
-[...116 lines deleted...]
-    <t>-2,517</t>
+    <t>4. เงินกันชดเชยภาษีสำหรับสินค้าส่งออก</t>
+  </si>
+  <si>
+    <t>1,000</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>1,041</t>
   </si>
   <si>
     <t>-41</t>
   </si>
   <si>
-    <t>2. อากรถอนคืนกรมศุลกากร</t>
-[...58 lines deleted...]
-  <si>
     <t>รวมรายได้สุทธิก่อนการจัดสรร อปท.</t>
   </si>
   <si>
-    <t>265,029</t>
-[...11 lines deleted...]
-    <t>3,186</t>
+    <t>184,946</t>
+  </si>
+  <si>
+    <t>180,469</t>
+  </si>
+  <si>
+    <t>4,477</t>
+  </si>
+  <si>
+    <t>193,368</t>
+  </si>
+  <si>
+    <t>-8,422</t>
   </si>
   <si>
     <t>หักเงินจัดสรรจาก VAT ให้ อปท. ตาม พรบ. กำหนดแผนฯ</t>
   </si>
   <si>
-    <t>12,748</t>
-[...11 lines deleted...]
-    <t>1,446</t>
+    <t>10,862</t>
+  </si>
+  <si>
+    <t>11,735</t>
+  </si>
+  <si>
+    <t>-873</t>
+  </si>
+  <si>
+    <t>11,231</t>
+  </si>
+  <si>
+    <t>-369</t>
   </si>
   <si>
     <t>รวมรายได้สุทธิ (Net)</t>
   </si>
   <si>
-    <t>252,281</t>
-[...11 lines deleted...]
-    <t>1,740</t>
+    <t>174,084</t>
+  </si>
+  <si>
+    <t>168,734</t>
+  </si>
+  <si>
+    <t>5,350</t>
+  </si>
+  <si>
+    <t>182,137</t>
+  </si>
+  <si>
+    <t>-8,053</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1268,54 +1238,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H42" sqref="H42"/>
+      <selection activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1387,1039 +1357,1091 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>30</v>
       </c>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
         <v>32</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>33</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>34</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>35</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>36</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>37</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>49</v>
       </c>
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
         <v>55</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
         <v>56</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>57</v>
       </c>
-      <c r="D8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" t="s">
         <v>63</v>
       </c>
-      <c r="B9" t="s">
+      <c r="G9" t="s">
         <v>64</v>
       </c>
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="E12" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="G12" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="H12" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="G13" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="H13" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F14" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G14" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="H14" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" t="s">
+        <v>102</v>
+      </c>
+      <c r="E15" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" t="s">
+        <v>104</v>
+      </c>
+      <c r="G15" t="s">
+        <v>105</v>
+      </c>
+      <c r="H15" t="s">
         <v>106</v>
-      </c>
-[...19 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C16" t="s">
+        <v>109</v>
+      </c>
+      <c r="D16" t="s">
+        <v>110</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>111</v>
+      </c>
+      <c r="G16" t="s">
+        <v>112</v>
+      </c>
+      <c r="H16" t="s">
         <v>113</v>
-      </c>
-[...19 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" t="s">
+        <v>115</v>
+      </c>
+      <c r="C17" t="s">
+        <v>116</v>
+      </c>
+      <c r="D17" t="s">
+        <v>117</v>
+      </c>
+      <c r="E17" t="s">
+        <v>103</v>
+      </c>
+      <c r="F17" t="s">
+        <v>118</v>
+      </c>
+      <c r="G17" t="s">
+        <v>119</v>
+      </c>
+      <c r="H17" t="s">
         <v>120</v>
-      </c>
-[...19 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B18" t="s">
+        <v>122</v>
+      </c>
+      <c r="C18" t="s">
+        <v>123</v>
+      </c>
+      <c r="D18" t="s">
+        <v>124</v>
+      </c>
+      <c r="E18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" t="s">
+        <v>125</v>
+      </c>
+      <c r="G18" t="s">
         <v>126</v>
       </c>
-      <c r="B18" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>133</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C19" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="D19" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E19" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F19" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="G19" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="H19" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B20" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="C20" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D20" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="E20" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="F20" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G20" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="H20" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" t="s">
+        <v>129</v>
+      </c>
+      <c r="C21" t="s">
+        <v>134</v>
+      </c>
+      <c r="D21" t="s">
+        <v>140</v>
+      </c>
+      <c r="E21" t="s">
+        <v>131</v>
+      </c>
+      <c r="F21" t="s">
+        <v>67</v>
+      </c>
+      <c r="G21" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22" t="s">
+        <v>143</v>
+      </c>
+      <c r="C22" t="s">
+        <v>144</v>
+      </c>
+      <c r="D22" t="s">
+        <v>145</v>
+      </c>
+      <c r="E22" t="s">
+        <v>146</v>
+      </c>
+      <c r="F22" t="s">
+        <v>147</v>
+      </c>
+      <c r="G22" t="s">
+        <v>148</v>
+      </c>
+      <c r="H22" t="s">
         <v>149</v>
-      </c>
-[...45 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="B23" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="C23" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="D23" t="s">
-        <v>165</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F23" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="G23" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="H23" t="s">
-        <v>31</v>
+        <v>155</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" t="s">
-[...21 lines deleted...]
-        <v>171</v>
+      <c r="A24" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>162</v>
+      </c>
+      <c r="B25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C25" t="s">
+        <v>164</v>
+      </c>
+      <c r="D25" t="s">
+        <v>165</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>166</v>
+      </c>
+      <c r="G25" t="s">
+        <v>167</v>
+      </c>
+      <c r="H25" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" t="s">
+        <v>169</v>
+      </c>
+      <c r="H26" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27" t="s">
         <v>172</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C27" t="s">
         <v>173</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
         <v>174</v>
       </c>
-      <c r="D25" t="s">
-[...5 lines deleted...]
-      <c r="F25" t="s">
+      <c r="G27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H27" t="s">
         <v>175</v>
-      </c>
-[...56 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="B30" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="C28" s="2" t="s">
+      <c r="C30" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D30" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="G30" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...58 lines deleted...]
-        <v>211</v>
+      <c r="H30" s="2" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" t="s">
+        <v>197</v>
+      </c>
+      <c r="D31" t="s">
+        <v>198</v>
+      </c>
+      <c r="E31" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" t="s">
+        <v>199</v>
+      </c>
+      <c r="G31" t="s">
+        <v>200</v>
+      </c>
+      <c r="H31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>201</v>
+      </c>
+      <c r="B32" t="s">
+        <v>202</v>
+      </c>
+      <c r="C32" t="s">
+        <v>203</v>
+      </c>
+      <c r="D32" t="s">
+        <v>204</v>
+      </c>
+      <c r="E32" t="s">
+        <v>103</v>
+      </c>
+      <c r="F32" t="s">
+        <v>205</v>
+      </c>
+      <c r="G32" t="s">
+        <v>206</v>
+      </c>
+      <c r="H32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>207</v>
+      </c>
+      <c r="B33" t="s">
+        <v>208</v>
+      </c>
+      <c r="C33" t="s">
+        <v>209</v>
+      </c>
+      <c r="D33" t="s">
+        <v>210</v>
+      </c>
+      <c r="E33" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33" t="s">
+        <v>211</v>
+      </c>
+      <c r="G33" t="s">
         <v>212</v>
       </c>
-      <c r="B31" t="s">
+      <c r="H33" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="C31" t="s">
+      <c r="B34" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="D31" t="s">
+      <c r="C34" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="E31" t="s">
+      <c r="D34" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="H35" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="F31" t="s">
-[...36 lines deleted...]
-      <c r="A33" s="2" t="s">
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="B33" s="2" t="s">
+      <c r="B36" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="C33" s="2" t="s">
+      <c r="C36" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D36" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="E36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="F33" s="2" t="s">
+      <c r="G36" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="G33" s="2" t="s">
+      <c r="H36" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
         <v>231</v>
       </c>
-      <c r="H33" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="B37" t="s">
         <v>232</v>
       </c>
-      <c r="B34" s="2" t="s">
+      <c r="C37" t="s">
         <v>233</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="D37" t="s">
         <v>234</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="E37" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" t="s">
         <v>235</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="G37" t="s">
         <v>236</v>
       </c>
-      <c r="F34" s="2" t="s">
+      <c r="H37" t="s">
         <v>237</v>
       </c>
-      <c r="G34" s="2" t="s">
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
         <v>238</v>
       </c>
-      <c r="H34" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A35" t="s">
+      <c r="B38" t="s">
         <v>239</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C38" t="s">
         <v>240</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D38" t="s">
         <v>241</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E38" t="s">
+        <v>52</v>
+      </c>
+      <c r="F38" t="s">
         <v>242</v>
       </c>
-      <c r="E35" t="s">
+      <c r="G38" t="s">
         <v>243</v>
       </c>
-      <c r="F35" t="s">
-[...57 lines deleted...]
-      <c r="H37" s="2" t="s">
+      <c r="H38" t="s">
         <v>12</v>
-      </c>
-[...24 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>270</v>
+        <v>70</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>12</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>277</v>
+        <v>255</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>169</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="B41" s="2" t="s">
+      <c r="G44" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="C41" s="2" t="s">
-[...41 lines deleted...]
-        <v>169</v>
+      <c r="H44" s="3" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">