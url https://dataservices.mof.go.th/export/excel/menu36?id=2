--- v1 (2026-04-14)
+++ v2 (2026-09-04)
@@ -12,893 +12,941 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
     <t>เดือนนี้ปีนี้</t>
   </si>
   <si>
     <t>เดือนนี้ปีที่แล้ว</t>
   </si>
   <si>
     <t>จำนวน (เทียบปีนี้กับป</t>
   </si>
   <si>
     <t>ร้อยละ (เทียบปีนี้กับ</t>
   </si>
   <si>
     <t>ปมก.ปรับปรุงทั้งปีเท่</t>
   </si>
   <si>
     <t>จำนวน(เทียบปีนี้กับเอ</t>
   </si>
   <si>
     <t>ร้อยละ(เทียบปีนี้กับเ</t>
   </si>
   <si>
     <t>1. กรมสรรพากร</t>
   </si>
   <si>
-    <t>152,814</t>
-[...5 lines deleted...]
-    <t>3,304</t>
+    <t>221,193</t>
+  </si>
+  <si>
+    <t>215,528</t>
+  </si>
+  <si>
+    <t>5,665</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>220,384</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>1.1 ภาษีมูลค่าเพิ่ม</t>
+  </si>
+  <si>
+    <t>90,426</t>
+  </si>
+  <si>
+    <t>80,910</t>
+  </si>
+  <si>
+    <t>9,516</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>82,250</t>
+  </si>
+  <si>
+    <t>8,176</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>1.2 ภาษีเงินได้นิติบุคคล</t>
+  </si>
+  <si>
+    <t>69,998</t>
+  </si>
+  <si>
+    <t>68,157</t>
+  </si>
+  <si>
+    <t>1,841</t>
+  </si>
+  <si>
+    <t>62,256</t>
+  </si>
+  <si>
+    <t>7,742</t>
+  </si>
+  <si>
+    <t>1.3 ภาษีเงินได้บุคคลธรรมดา</t>
+  </si>
+  <si>
+    <t>40,592</t>
+  </si>
+  <si>
+    <t>38,497</t>
+  </si>
+  <si>
+    <t>2,095</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>40,401</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>1.4 ภาษีเงินได้ปิโตรเลียม</t>
+  </si>
+  <si>
+    <t>13,507</t>
+  </si>
+  <si>
+    <t>21,445</t>
+  </si>
+  <si>
+    <t>-7,938</t>
+  </si>
+  <si>
+    <t>-37</t>
+  </si>
+  <si>
+    <t>28,200</t>
+  </si>
+  <si>
+    <t>-14,693</t>
+  </si>
+  <si>
+    <t>-52</t>
+  </si>
+  <si>
+    <t>1.5 ภาษีธุรกิจเฉพาะ</t>
+  </si>
+  <si>
+    <t>4,859</t>
+  </si>
+  <si>
+    <t>5,008</t>
+  </si>
+  <si>
+    <t>-149</t>
+  </si>
+  <si>
+    <t>-3</t>
+  </si>
+  <si>
+    <t>5,706</t>
+  </si>
+  <si>
+    <t>-847</t>
+  </si>
+  <si>
+    <t>-15</t>
+  </si>
+  <si>
+    <t>1.6 ภาษีการรับมรดก</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>1.7 อากรแสตมป์</t>
+  </si>
+  <si>
+    <t>1,401</t>
+  </si>
+  <si>
+    <t>1,345</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>1,416</t>
+  </si>
+  <si>
+    <t>-1</t>
+  </si>
+  <si>
+    <t>1.8 รายได้อื่น</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>2. กรมสรรพสามิต</t>
+  </si>
+  <si>
+    <t>47,227</t>
+  </si>
+  <si>
+    <t>45,702</t>
+  </si>
+  <si>
+    <t>1,525</t>
+  </si>
+  <si>
+    <t>49,792</t>
+  </si>
+  <si>
+    <t>-2,565</t>
+  </si>
+  <si>
+    <t>-5</t>
+  </si>
+  <si>
+    <t>2.1 ภาษีน้ำมันฯ</t>
+  </si>
+  <si>
+    <t>20,380</t>
+  </si>
+  <si>
+    <t>21,204</t>
+  </si>
+  <si>
+    <t>-824</t>
+  </si>
+  <si>
+    <t>-4</t>
+  </si>
+  <si>
+    <t>21,458</t>
+  </si>
+  <si>
+    <t>-1,078</t>
+  </si>
+  <si>
+    <t>2.2 ภาษีรถยนต์</t>
+  </si>
+  <si>
+    <t>4,887</t>
+  </si>
+  <si>
+    <t>4,515</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>5,806</t>
+  </si>
+  <si>
+    <t>-919</t>
+  </si>
+  <si>
+    <t>-16</t>
+  </si>
+  <si>
+    <t>2.3 ภาษีเบียร์</t>
+  </si>
+  <si>
+    <t>7,914</t>
+  </si>
+  <si>
+    <t>7,588</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>8,674</t>
+  </si>
+  <si>
+    <t>-760</t>
+  </si>
+  <si>
+    <t>-9</t>
+  </si>
+  <si>
+    <t>2.4 ภาษียาสูบ</t>
+  </si>
+  <si>
+    <t>4,601</t>
+  </si>
+  <si>
+    <t>4,058</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>4,194</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>2.5 ภาษีสุราฯ</t>
+  </si>
+  <si>
+    <t>5,314</t>
+  </si>
+  <si>
+    <t>4,871</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>5,857</t>
+  </si>
+  <si>
+    <t>-543</t>
+  </si>
+  <si>
+    <t>2.6 ภาษีเครื่องดื่ม</t>
+  </si>
+  <si>
+    <t>2,850</t>
+  </si>
+  <si>
+    <t>2,429</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>2,798</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>152,802</t>
-[...77 lines deleted...]
-    <t>1.4 ภาษีเงินได้ปิโตรเลียม</t>
+    <t>2.7 ภาษีรถจักรยานยนต์</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2.8 ภาษีแบตเตอรี่</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>2.9 ภาษีเครื่องไฟฟ้า</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>2.10 ภาษีโทรคมนาคม</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>2.9 ภาษีอื่น</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>2.10 รายได้อื่น</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>3. กรมศุลกากร</t>
+  </si>
+  <si>
+    <t>9,526</t>
+  </si>
+  <si>
+    <t>9,170</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>10,500</t>
+  </si>
+  <si>
+    <t>-974</t>
+  </si>
+  <si>
+    <t>3.1 อากรขาเข้า</t>
+  </si>
+  <si>
+    <t>9,368</t>
+  </si>
+  <si>
+    <t>9,028</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>10,373</t>
+  </si>
+  <si>
+    <t>-1,005</t>
+  </si>
+  <si>
+    <t>-10</t>
+  </si>
+  <si>
+    <t>3.2 อากรขาออก</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>1,000</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>3.3 รายได้อื่น</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>รวมรายได้ 3 กรม</t>
+  </si>
+  <si>
+    <t>277,946</t>
+  </si>
+  <si>
+    <t>270,400</t>
+  </si>
+  <si>
+    <t>7,546</t>
+  </si>
+  <si>
+    <t>280,676</t>
+  </si>
+  <si>
+    <t>-2,730</t>
+  </si>
+  <si>
+    <t>4. รัฐวิสาหกิจ</t>
+  </si>
+  <si>
+    <t>27,754</t>
+  </si>
+  <si>
+    <t>17,457</t>
+  </si>
+  <si>
+    <t>10,297</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>13,415</t>
+  </si>
+  <si>
+    <t>14,339</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>5. หน่วยงานอื่น</t>
+  </si>
+  <si>
+    <t>16,036</t>
+  </si>
+  <si>
+    <t>27,088</t>
+  </si>
+  <si>
+    <t>-11,052</t>
+  </si>
+  <si>
+    <t>-41</t>
+  </si>
+  <si>
+    <t>15,331</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>5.1 ส่วนราชการอื่น</t>
+  </si>
+  <si>
+    <t>15,802</t>
+  </si>
+  <si>
+    <t>26,300</t>
+  </si>
+  <si>
+    <t>-10,498</t>
+  </si>
+  <si>
+    <t>-40</t>
+  </si>
+  <si>
+    <t>15,161</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>5.2 กรมธนารักษ์</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>-554</t>
+  </si>
+  <si>
+    <t>-70</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>5.3 เงินส่วนเกินจากการจำหน่ายพันธบัตรรัฐบาล</t>
+  </si>
+  <si>
+    <t>274,504</t>
+  </si>
+  <si>
+    <t>257,965</t>
+  </si>
+  <si>
+    <t>22,241</t>
+  </si>
+  <si>
+    <t>346,388</t>
+  </si>
+  <si>
+    <t>12,620</t>
+  </si>
+  <si>
+    <t>รวมรายได้จัดเก็บ (Gross)</t>
+  </si>
+  <si>
+    <t>321,736</t>
+  </si>
+  <si>
+    <t>314,945</t>
+  </si>
+  <si>
+    <t>6,791</t>
+  </si>
+  <si>
+    <t>309,422</t>
+  </si>
+  <si>
+    <t>12,314</t>
+  </si>
+  <si>
+    <t>หัก</t>
+  </si>
+  <si>
+    <t>38,903</t>
+  </si>
+  <si>
+    <t>26,851</t>
+  </si>
+  <si>
+    <t>12,052</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>34,139</t>
+  </si>
+  <si>
+    <t>4,764</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>1. คืนภาษีของกรมสรรพากร</t>
+  </si>
+  <si>
+    <t>34,300</t>
+  </si>
+  <si>
+    <t>22,900</t>
+  </si>
+  <si>
+    <t>11,400</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>29,684</t>
+  </si>
+  <si>
+    <t>4,616</t>
+  </si>
+  <si>
+    <t>- ภาษีมูลค่าเพิ่ม</t>
+  </si>
+  <si>
+    <t>25,000</t>
+  </si>
+  <si>
+    <t>16,203</t>
+  </si>
+  <si>
+    <t>8,797</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>23,030</t>
+  </si>
+  <si>
+    <t>1,970</t>
+  </si>
+  <si>
+    <t>- ภาษีอื่นๆ</t>
+  </si>
+  <si>
+    <t>9,300</t>
+  </si>
+  <si>
+    <t>6,696</t>
+  </si>
+  <si>
+    <t>2,604</t>
+  </si>
+  <si>
+    <t>6,654</t>
+  </si>
+  <si>
+    <t>2,646</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>2. อากรถอนคืนกรมศุลกากร</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>-45</t>
+  </si>
+  <si>
+    <t>-6</t>
+  </si>
+  <si>
+    <t>3. จัดสรรรายได้จาก VAT ให้ อบจ.</t>
+  </si>
+  <si>
+    <t>2,498</t>
+  </si>
+  <si>
+    <t>2,225</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>2,305</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>4. เงินกันชดเชยภาษีสำหรับสินค้าส่งออก</t>
+  </si>
+  <si>
+    <t>1,400</t>
+  </si>
+  <si>
+    <t>1,118</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>25</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
-    <t>359</t>
-[...419 lines deleted...]
-    <t>-4,098</t>
+    <t>รวมรายได้สุทธิก่อนการจัดสรร อปท.</t>
+  </si>
+  <si>
+    <t>282,833</t>
+  </si>
+  <si>
+    <t>288,094</t>
+  </si>
+  <si>
+    <t>-5,261</t>
   </si>
   <si>
     <t>-2</t>
   </si>
   <si>
-    <t>4. รัฐวิสาหกิจ</t>
-[...254 lines deleted...]
-    <t>-8,422</t>
+    <t>275,283</t>
+  </si>
+  <si>
+    <t>7,550</t>
   </si>
   <si>
     <t>หักเงินจัดสรรจาก VAT ให้ อปท. ตาม พรบ. กำหนดแผนฯ</t>
   </si>
   <si>
-    <t>10,862</t>
-[...11 lines deleted...]
-    <t>-369</t>
+    <t>11,946</t>
+  </si>
+  <si>
+    <t>10,917</t>
+  </si>
+  <si>
+    <t>1,029</t>
+  </si>
+  <si>
+    <t>11,256</t>
+  </si>
+  <si>
+    <t>690</t>
   </si>
   <si>
     <t>รวมรายได้สุทธิ (Net)</t>
   </si>
   <si>
-    <t>174,084</t>
-[...11 lines deleted...]
-    <t>-8,053</t>
+    <t>270,887</t>
+  </si>
+  <si>
+    <t>277,177</t>
+  </si>
+  <si>
+    <t>-6,290</t>
+  </si>
+  <si>
+    <t>264,027</t>
+  </si>
+  <si>
+    <t>6,860</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -1348,1100 +1396,1100 @@
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>28</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>29</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>32</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>33</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>34</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>35</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>36</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
         <v>39</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>40</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>41</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>42</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>43</v>
       </c>
-      <c r="F6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="G9" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="H9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B10" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="E10" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" t="s">
+        <v>34</v>
+      </c>
+      <c r="H10" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" t="s">
+        <v>84</v>
+      </c>
+      <c r="F12" t="s">
+        <v>85</v>
+      </c>
+      <c r="G12" t="s">
+        <v>86</v>
+      </c>
+      <c r="H12" t="s">
         <v>79</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="F13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B14" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E14" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="F14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H15" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>112</v>
       </c>
       <c r="F16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H16" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E17" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G17" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="H17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>126</v>
       </c>
       <c r="F18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H18" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F19" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G19" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="H19" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B20" t="s">
+        <v>139</v>
+      </c>
+      <c r="C20" t="s">
+        <v>140</v>
+      </c>
+      <c r="D20" t="s">
+        <v>141</v>
+      </c>
+      <c r="E20" t="s">
+        <v>142</v>
+      </c>
+      <c r="F20" t="s">
+        <v>143</v>
+      </c>
+      <c r="G20" t="s">
+        <v>144</v>
+      </c>
+      <c r="H20" t="s">
         <v>129</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>145</v>
+      </c>
+      <c r="B21" t="s">
         <v>139</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>140</v>
+      </c>
+      <c r="D21" t="s">
+        <v>146</v>
+      </c>
+      <c r="E21" t="s">
+        <v>142</v>
+      </c>
+      <c r="F21" t="s">
+        <v>72</v>
+      </c>
+      <c r="G21" t="s">
         <v>129</v>
       </c>
-      <c r="C21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B22" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C22" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D22" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E22" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F22" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G22" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H22" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B23" t="s">
+        <v>157</v>
+      </c>
+      <c r="C23" t="s">
+        <v>158</v>
+      </c>
+      <c r="D23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" t="s">
+        <v>159</v>
+      </c>
+      <c r="G23" t="s">
         <v>151</v>
       </c>
-      <c r="C23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B25" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C25" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D25" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="F25" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="G25" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="H25" t="s">
-        <v>65</v>
+        <v>173</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>175</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
+        <v>176</v>
       </c>
       <c r="D26" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
-        <v>40</v>
+        <v>177</v>
       </c>
       <c r="F26" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="G26" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="B27" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="C27" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>152</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="F27" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="G27" t="s">
-        <v>61</v>
+        <v>137</v>
       </c>
       <c r="H27" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>182</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>77</v>
+        <v>196</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>138</v>
+        <v>200</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>15</v>
+        <v>201</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B31" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="C31" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="D31" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="F31" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="G31" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="H31" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="B32" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C32" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="D32" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="E32" t="s">
-        <v>103</v>
+        <v>215</v>
       </c>
       <c r="F32" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="G32" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>218</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B33" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="C33" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="D33" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="F33" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="G33" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="H33" t="s">
-        <v>169</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="3" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>12</v>
+        <v>235</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>23</v>
+        <v>238</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>12</v>
+        <v>243</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="B37" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="C37" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="D37" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F37" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="G37" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="H37" t="s">
-        <v>237</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="B38" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="C38" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="D38" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="F38" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="G38" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="H38" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>245</v>
+        <v>203</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>70</v>
+        <v>142</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>256</v>
+        <v>271</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>52</v>
+        <v>276</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>65</v>
+        <v>277</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="2" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="E42" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="H42" s="2" t="s">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="2" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="3" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>20</v>
+        <v>282</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">