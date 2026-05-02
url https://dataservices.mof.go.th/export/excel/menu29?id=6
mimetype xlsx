--- v1 (2025-11-22)
+++ v2 (2026-05-02)
@@ -12,581 +12,245 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>อันดับ</t>
   </si>
   <si>
     <t>พิกัด 2 หลัก</t>
   </si>
   <si>
     <t>หมวดสินค้า</t>
   </si>
   <si>
-    <t>ก.ย. 2568</t>
-[...23 lines deleted...]
-    <t>ม.ค. 2568</t>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
+    <t>มกราคม 2569</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
-    <t>1,428,617,050</t>
-[...23 lines deleted...]
-    <t>1,579,258,280</t>
+    <t>1,080,194,206</t>
+  </si>
+  <si>
+    <t>1,169,782,710</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>977,736,459</t>
-[...23 lines deleted...]
-    <t>902,917,023</t>
+    <t>984,241,244</t>
+  </si>
+  <si>
+    <t>961,561,469</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
-    <t>667,043,513</t>
-[...23 lines deleted...]
-    <t>699,546,530</t>
+    <t>557,514,791</t>
+  </si>
+  <si>
+    <t>681,270,344</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>526,378,422</t>
-[...23 lines deleted...]
-    <t>591,848,946</t>
+    <t>523,324,119</t>
+  </si>
+  <si>
+    <t>559,710,190</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
-    <t>359,996,341</t>
-[...23 lines deleted...]
-    <t>383,197,762</t>
+    <t>394,818,686</t>
+  </si>
+  <si>
+    <t>336,838,755</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
+  </si>
+  <si>
+    <t>380,099,387</t>
+  </si>
+  <si>
+    <t>195,974,723</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
+  </si>
+  <si>
+    <t>369,769,410</t>
+  </si>
+  <si>
+    <t>446,375,813</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>354,851,387</t>
-[...23 lines deleted...]
-    <t>375,462,004</t>
+    <t>329,270,254</t>
+  </si>
+  <si>
+    <t>424,527,128</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>308,805,604</t>
-[...56 lines deleted...]
-    <t>276,125,347</t>
+    <t>322,981,720</t>
+  </si>
+  <si>
+    <t>335,744,936</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>เครื่องหนัง</t>
+  </si>
+  <si>
+    <t>255,440,520</t>
+  </si>
+  <si>
+    <t>252,369,485</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
+  </si>
+  <si>
+    <t>230,287,816</t>
+  </si>
+  <si>
+    <t>280,341,797</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>รองเท้า</t>
+  </si>
+  <si>
+    <t>197,450,794</t>
+  </si>
+  <si>
+    <t>236,317,544</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
-    <t>245,216,293</t>
-[...155 lines deleted...]
-    <t>201,822,681</t>
+    <t>139,283,133</t>
+  </si>
+  <si>
+    <t>151,815,858</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>138,071,374</t>
-[...56 lines deleted...]
-    <t>93,759,064</t>
+    <t>133,948,282</t>
+  </si>
+  <si>
+    <t>139,619,643</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>เฟอร์นิเจอร์ ฟูก เครื่องประทีป โคมไฟ</t>
+  </si>
+  <si>
+    <t>119,049,308</t>
+  </si>
+  <si>
+    <t>133,099,375</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -908,678 +572,335 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L16"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L1" sqref="L1"/>
+      <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.262695" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...21 lines deleted...]
-    <row r="2" spans="1:12">
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>15</v>
-[...23 lines deleted...]
-    <row r="3" spans="1:12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>26</v>
-[...23 lines deleted...]
-    <row r="4" spans="1:12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
-[...23 lines deleted...]
-    <row r="5" spans="1:12">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
-[...23 lines deleted...]
-    <row r="6" spans="1:12">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>59</v>
-[...23 lines deleted...]
-    <row r="7" spans="1:12">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>70</v>
-[...23 lines deleted...]
-    <row r="8" spans="1:12">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
-[...23 lines deleted...]
-    <row r="9" spans="1:12">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>92</v>
-[...23 lines deleted...]
-    <row r="10" spans="1:12">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>103</v>
-[...23 lines deleted...]
-    <row r="11" spans="1:12">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>112</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>114</v>
-[...23 lines deleted...]
-    <row r="12" spans="1:12">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>124</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>125</v>
-[...23 lines deleted...]
-    <row r="13" spans="1:12">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>136</v>
-[...23 lines deleted...]
-    <row r="14" spans="1:12">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>144</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>145</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>146</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>147</v>
-[...23 lines deleted...]
-    <row r="15" spans="1:12">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>155</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>156</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>157</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>158</v>
-[...23 lines deleted...]
-    <row r="16" spans="1:12">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>166</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>168</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>169</v>
-[...20 lines deleted...]
-        <v>176</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">