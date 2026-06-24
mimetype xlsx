--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -12,245 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>อันดับ</t>
   </si>
   <si>
     <t>พิกัด 2 หลัก</t>
   </si>
   <si>
     <t>หมวดสินค้า</t>
   </si>
   <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
+  </si>
+  <si>
     <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>1,304,894,519</t>
+  </si>
+  <si>
+    <t>1,186,835,985</t>
+  </si>
+  <si>
+    <t>984,241,244</t>
+  </si>
+  <si>
+    <t>961,561,469</t>
+  </si>
+  <si>
     <t>87</t>
   </si>
   <si>
     <t>ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>1,038,244,311</t>
+  </si>
+  <si>
+    <t>1,139,500,346</t>
+  </si>
+  <si>
     <t>1,080,194,206</t>
   </si>
   <si>
     <t>1,169,782,710</t>
   </si>
   <si>
-    <t>85</t>
-[...10 lines deleted...]
-  <si>
     <t>30</t>
   </si>
   <si>
     <t>ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
+    <t>631,782,820</t>
+  </si>
+  <si>
+    <t>574,874,971</t>
+  </si>
+  <si>
     <t>557,514,791</t>
   </si>
   <si>
     <t>681,270,344</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>583,957,269</t>
+  </si>
+  <si>
+    <t>565,695,564</t>
+  </si>
+  <si>
     <t>523,324,119</t>
   </si>
   <si>
     <t>559,710,190</t>
   </si>
   <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>พลาสติกและของที่ทำด้วยพลาสติก</t>
+  </si>
+  <si>
+    <t>440,776,126</t>
+  </si>
+  <si>
+    <t>403,756,664</t>
+  </si>
+  <si>
+    <t>329,270,254</t>
+  </si>
+  <si>
+    <t>424,527,128</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
+  </si>
+  <si>
+    <t>371,513,815</t>
+  </si>
+  <si>
+    <t>449,929,773</t>
+  </si>
+  <si>
+    <t>369,769,410</t>
+  </si>
+  <si>
+    <t>446,375,813</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>ของทำด้วยเหล็กหรือเหล็กกล้า</t>
+  </si>
+  <si>
+    <t>334,399,184</t>
+  </si>
+  <si>
+    <t>328,985,931</t>
+  </si>
+  <si>
+    <t>322,981,720</t>
+  </si>
+  <si>
+    <t>335,744,936</t>
+  </si>
+  <si>
     <t>33</t>
   </si>
   <si>
     <t>เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
+    <t>316,431,236</t>
+  </si>
+  <si>
+    <t>376,271,290</t>
+  </si>
+  <si>
     <t>394,818,686</t>
   </si>
   <si>
     <t>336,838,755</t>
   </si>
   <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>เครื่องหนัง</t>
+  </si>
+  <si>
+    <t>244,623,533</t>
+  </si>
+  <si>
+    <t>239,520,607</t>
+  </si>
+  <si>
+    <t>255,440,520</t>
+  </si>
+  <si>
+    <t>252,369,485</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
+  </si>
+  <si>
+    <t>209,804,805</t>
+  </si>
+  <si>
+    <t>241,400,692</t>
+  </si>
+  <si>
+    <t>230,287,816</t>
+  </si>
+  <si>
+    <t>280,341,797</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>รองเท้า</t>
+  </si>
+  <si>
+    <t>203,727,418</t>
+  </si>
+  <si>
+    <t>203,668,921</t>
+  </si>
+  <si>
+    <t>197,450,794</t>
+  </si>
+  <si>
+    <t>236,317,544</t>
+  </si>
+  <si>
     <t>23</t>
   </si>
   <si>
     <t>อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
+    <t>197,289,912</t>
+  </si>
+  <si>
+    <t>336,345,460</t>
+  </si>
+  <si>
     <t>380,099,387</t>
   </si>
   <si>
     <t>195,974,723</t>
   </si>
   <si>
-    <t>62</t>
-[...68 lines deleted...]
-    <t>236,317,544</t>
+    <t>90</t>
+  </si>
+  <si>
+    <t>เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
+  </si>
+  <si>
+    <t>152,416,391</t>
+  </si>
+  <si>
+    <t>175,728,283</t>
+  </si>
+  <si>
+    <t>133,948,282</t>
+  </si>
+  <si>
+    <t>139,619,643</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
   </si>
   <si>
+    <t>146,993,159</t>
+  </si>
+  <si>
+    <t>93,400,200</t>
+  </si>
+  <si>
     <t>139,283,133</t>
   </si>
   <si>
     <t>151,815,858</t>
   </si>
   <si>
-    <t>90</t>
-[...20 lines deleted...]
-    <t>133,099,375</t>
+    <t>40</t>
+  </si>
+  <si>
+    <t>ยางและของทำด้วยยาง</t>
+  </si>
+  <si>
+    <t>139,342,388</t>
+  </si>
+  <si>
+    <t>152,276,790</t>
+  </si>
+  <si>
+    <t>116,893,749</t>
+  </si>
+  <si>
+    <t>124,003,488</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -572,335 +668,433 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E1" sqref="E1"/>
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.262695" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>40</v>
+      </c>
+      <c r="F7" t="s">
+        <v>41</v>
+      </c>
+      <c r="G7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>46</v>
+      </c>
+      <c r="F8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>52</v>
+      </c>
+      <c r="F9" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>58</v>
+      </c>
+      <c r="F10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>64</v>
+      </c>
+      <c r="F11" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>70</v>
+      </c>
+      <c r="F12" t="s">
+        <v>71</v>
+      </c>
+      <c r="G12" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>76</v>
+      </c>
+      <c r="F13" t="s">
+        <v>77</v>
+      </c>
+      <c r="G13" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>82</v>
+      </c>
+      <c r="F14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G14" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>88</v>
+      </c>
+      <c r="F15" t="s">
+        <v>89</v>
+      </c>
+      <c r="G15" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>94</v>
+      </c>
+      <c r="F16" t="s">
+        <v>95</v>
+      </c>
+      <c r="G16" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">