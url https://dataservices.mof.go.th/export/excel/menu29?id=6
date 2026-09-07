--- v3 (2026-06-24)
+++ v4 (2026-09-07)
@@ -12,329 +12,377 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>อันดับ</t>
   </si>
   <si>
     <t>พิกัด 2 หลัก</t>
   </si>
   <si>
     <t>หมวดสินค้า</t>
   </si>
   <si>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
     <t>เมษายน 2569</t>
   </si>
   <si>
     <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
+    <t>1,159,360,741</t>
+  </si>
+  <si>
     <t>1,304,894,519</t>
   </si>
   <si>
     <t>1,186,835,985</t>
   </si>
   <si>
     <t>984,241,244</t>
   </si>
   <si>
     <t>961,561,469</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>957,809,038</t>
+  </si>
+  <si>
     <t>1,038,244,311</t>
   </si>
   <si>
     <t>1,139,500,346</t>
   </si>
   <si>
     <t>1,080,194,206</t>
   </si>
   <si>
     <t>1,169,782,710</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ผลิตภัณฑ์ทางเภสัชสัชกรรม</t>
   </si>
   <si>
+    <t>853,853,662</t>
+  </si>
+  <si>
     <t>631,782,820</t>
   </si>
   <si>
     <t>574,874,971</t>
   </si>
   <si>
     <t>557,514,791</t>
   </si>
   <si>
     <t>681,270,344</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>578,365,012</t>
+  </si>
+  <si>
     <t>583,957,269</t>
   </si>
   <si>
     <t>565,695,564</t>
   </si>
   <si>
     <t>523,324,119</t>
   </si>
   <si>
     <t>559,710,190</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
+    <t>439,870,282</t>
+  </si>
+  <si>
     <t>440,776,126</t>
   </si>
   <si>
     <t>403,756,664</t>
   </si>
   <si>
     <t>329,270,254</t>
   </si>
   <si>
     <t>424,527,128</t>
   </si>
   <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>ของทำด้วยเหล็กหรือเหล็กกล้า</t>
+  </si>
+  <si>
+    <t>334,779,336</t>
+  </si>
+  <si>
+    <t>334,399,184</t>
+  </si>
+  <si>
+    <t>328,985,931</t>
+  </si>
+  <si>
+    <t>322,981,720</t>
+  </si>
+  <si>
+    <t>335,744,936</t>
+  </si>
+  <si>
     <t>62</t>
   </si>
   <si>
     <t>เครื่องแต่งกายและส่วนประกอบ ไม่ได้ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>321,566,867</t>
+  </si>
+  <si>
     <t>371,513,815</t>
   </si>
   <si>
     <t>449,929,773</t>
   </si>
   <si>
     <t>369,769,410</t>
   </si>
   <si>
     <t>446,375,813</t>
   </si>
   <si>
-    <t>73</t>
-[...16 lines deleted...]
-  <si>
     <t>33</t>
   </si>
   <si>
     <t>เครื่องหอม เครื่องสำอางหรือสิ่งปรุงแต่งสำหรับประทินร่างกาย</t>
   </si>
   <si>
+    <t>279,329,960</t>
+  </si>
+  <si>
     <t>316,431,236</t>
   </si>
   <si>
     <t>376,271,290</t>
   </si>
   <si>
     <t>394,818,686</t>
   </si>
   <si>
     <t>336,838,755</t>
   </si>
   <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>พืชผักรวมทั้งรากและหัวบางชนิดที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>273,600,016</t>
+  </si>
+  <si>
+    <t>146,993,159</t>
+  </si>
+  <si>
+    <t>93,400,200</t>
+  </si>
+  <si>
+    <t>139,283,133</t>
+  </si>
+  <si>
+    <t>151,815,858</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
+  </si>
+  <si>
+    <t>232,436,690</t>
+  </si>
+  <si>
+    <t>197,289,912</t>
+  </si>
+  <si>
+    <t>336,345,460</t>
+  </si>
+  <si>
+    <t>380,099,387</t>
+  </si>
+  <si>
+    <t>195,974,723</t>
+  </si>
+  <si>
     <t>42</t>
   </si>
   <si>
     <t>เครื่องหนัง</t>
   </si>
   <si>
+    <t>221,646,998</t>
+  </si>
+  <si>
     <t>244,623,533</t>
   </si>
   <si>
     <t>239,520,607</t>
   </si>
   <si>
     <t>255,440,520</t>
   </si>
   <si>
     <t>252,369,485</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>เครื่องแต่งกายและส่วนประกอบ ถักแบบนิตหรือแบบโครเชต์</t>
   </si>
   <si>
+    <t>181,451,493</t>
+  </si>
+  <si>
     <t>209,804,805</t>
   </si>
   <si>
     <t>241,400,692</t>
   </si>
   <si>
     <t>230,287,816</t>
   </si>
   <si>
     <t>280,341,797</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>รองเท้า</t>
   </si>
   <si>
+    <t>176,833,969</t>
+  </si>
+  <si>
     <t>203,727,418</t>
   </si>
   <si>
     <t>203,668,921</t>
   </si>
   <si>
     <t>197,450,794</t>
   </si>
   <si>
     <t>236,317,544</t>
   </si>
   <si>
-    <t>23</t>
-[...50 lines deleted...]
-    <t>151,815,858</t>
+    <t>38</t>
+  </si>
+  <si>
+    <t>เคมีภัณฑ์เบ็ดเตล็ด</t>
+  </si>
+  <si>
+    <t>154,493,809</t>
+  </si>
+  <si>
+    <t>110,471,903</t>
+  </si>
+  <si>
+    <t>117,052,456</t>
+  </si>
+  <si>
+    <t>93,407,240</t>
+  </si>
+  <si>
+    <t>99,134,807</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ยางและของทำด้วยยาง</t>
+  </si>
+  <si>
+    <t>139,733,144</t>
   </si>
   <si>
     <t>139,342,388</t>
   </si>
   <si>
     <t>152,276,790</t>
   </si>
   <si>
     <t>116,893,749</t>
   </si>
   <si>
     <t>124,003,488</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -668,433 +716,482 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="94.262695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7">
+        <v>13</v>
+      </c>
+      <c r="H2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7">
+        <v>27</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7">
+        <v>34</v>
+      </c>
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7">
+        <v>41</v>
+      </c>
+      <c r="H6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7">
+        <v>48</v>
+      </c>
+      <c r="H7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7">
+        <v>55</v>
+      </c>
+      <c r="H8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7">
+        <v>62</v>
+      </c>
+      <c r="H9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="G10" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7">
+        <v>69</v>
+      </c>
+      <c r="H10" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="F11" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G11" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7">
+        <v>76</v>
+      </c>
+      <c r="H11" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F12" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7">
+        <v>83</v>
+      </c>
+      <c r="H12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="G13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7">
+        <v>90</v>
+      </c>
+      <c r="H13" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="F14" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="G14" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7">
+        <v>97</v>
+      </c>
+      <c r="H14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="F15" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="G15" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7">
+        <v>104</v>
+      </c>
+      <c r="H15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="G16" t="s">
-        <v>96</v>
+        <v>111</v>
+      </c>
+      <c r="H16" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">