--- v1 (2025-11-28)
+++ v2 (2026-04-28)
@@ -12,581 +12,245 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>อันดับ</t>
   </si>
   <si>
     <t>พิกัด 2 หลัก</t>
   </si>
   <si>
     <t>หมวดสินค้า</t>
   </si>
   <si>
-    <t>ก.ย. 2568</t>
-[...23 lines deleted...]
-    <t>ม.ค. 2568</t>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
+    <t>มกราคม 2569</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>201,371,999,105</t>
-[...23 lines deleted...]
-    <t>136,424,577,411</t>
+    <t>190,545,918,827</t>
+  </si>
+  <si>
+    <t>193,546,860,571</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
-    <t>169,157,469,033</t>
-[...23 lines deleted...]
-    <t>145,924,030,175</t>
+    <t>171,050,268,885</t>
+  </si>
+  <si>
+    <t>171,702,570,440</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>ยานยนต์และส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>97,419,633,687</t>
+  </si>
+  <si>
+    <t>83,535,560,757</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>123,053,520,067</t>
-[...56 lines deleted...]
-    <t>80,357,005,792</t>
+    <t>84,577,995,451</t>
+  </si>
+  <si>
+    <t>141,959,308,026</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ยางและของทำด้วยยาง</t>
   </si>
   <si>
-    <t>53,766,082,183</t>
-[...23 lines deleted...]
-    <t>60,060,893,652</t>
+    <t>52,633,560,536</t>
+  </si>
+  <si>
+    <t>49,592,794,048</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
-    <t>38,118,675,701</t>
-[...23 lines deleted...]
-    <t>36,256,103,297</t>
+    <t>35,541,627,585</t>
+  </si>
+  <si>
+    <t>34,483,946,078</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
-    <t>20,635,251,925</t>
-[...23 lines deleted...]
-    <t>19,760,074,073</t>
+    <t>17,455,167,122</t>
+  </si>
+  <si>
+    <t>17,305,110,329</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
+  </si>
+  <si>
+    <t>16,960,852,484</t>
+  </si>
+  <si>
+    <t>26,896,614,273</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>20,119,752,387</t>
-[...56 lines deleted...]
-    <t>27,735,188,822</t>
+    <t>15,272,601,245</t>
+  </si>
+  <si>
+    <t>16,158,474,813</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>ทองแดงและชองทำด้วยทองแดง</t>
+  </si>
+  <si>
+    <t>14,347,480,284</t>
+  </si>
+  <si>
+    <t>16,375,535,696</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
-    <t>14,421,429,298</t>
-[...56 lines deleted...]
-    <t>11,305,992,754</t>
+    <t>14,122,264,913</t>
+  </si>
+  <si>
+    <t>14,279,890,322</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
+  </si>
+  <si>
+    <t>10,750,044,751</t>
+  </si>
+  <si>
+    <t>10,960,715,189</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ธัญพืช</t>
   </si>
   <si>
-    <t>13,130,118,851</t>
-[...89 lines deleted...]
-    <t>10,696,764,359</t>
+    <t>10,719,495,977</t>
+  </si>
+  <si>
+    <t>9,783,378,077</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
-    <t>9,158,437,464</t>
-[...23 lines deleted...]
-    <t>8,888,824,353</t>
+    <t>9,417,871,032</t>
+  </si>
+  <si>
+    <t>8,732,956,602</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>ผลไม้และลูกนัตที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>8,787,398,310</t>
+  </si>
+  <si>
+    <t>12,403,195,626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -908,678 +572,335 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L16"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L1" sqref="L1"/>
+      <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.262695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...21 lines deleted...]
-    <row r="2" spans="1:12">
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>15</v>
-[...23 lines deleted...]
-    <row r="3" spans="1:12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>26</v>
-[...23 lines deleted...]
-    <row r="4" spans="1:12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
-[...23 lines deleted...]
-    <row r="5" spans="1:12">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
-[...23 lines deleted...]
-    <row r="6" spans="1:12">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>59</v>
-[...23 lines deleted...]
-    <row r="7" spans="1:12">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>70</v>
-[...23 lines deleted...]
-    <row r="8" spans="1:12">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
-[...23 lines deleted...]
-    <row r="9" spans="1:12">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>92</v>
-[...23 lines deleted...]
-    <row r="10" spans="1:12">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>103</v>
-[...23 lines deleted...]
-    <row r="11" spans="1:12">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>112</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>114</v>
-[...23 lines deleted...]
-    <row r="12" spans="1:12">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>124</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>125</v>
-[...23 lines deleted...]
-    <row r="13" spans="1:12">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>136</v>
-[...23 lines deleted...]
-    <row r="14" spans="1:12">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>144</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>145</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>146</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>147</v>
-[...23 lines deleted...]
-    <row r="15" spans="1:12">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>155</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>156</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>157</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>158</v>
-[...23 lines deleted...]
-    <row r="16" spans="1:12">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>166</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>168</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>169</v>
-[...20 lines deleted...]
-        <v>176</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">