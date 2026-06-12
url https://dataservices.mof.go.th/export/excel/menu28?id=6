--- v2 (2026-04-28)
+++ v3 (2026-06-12)
@@ -12,245 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>อันดับ</t>
   </si>
   <si>
     <t>พิกัด 2 หลัก</t>
   </si>
   <si>
     <t>หมวดสินค้า</t>
   </si>
   <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
+  </si>
+  <si>
     <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
+    <t>225,521,543,040</t>
+  </si>
+  <si>
+    <t>229,372,281,734</t>
+  </si>
+  <si>
     <t>190,545,918,827</t>
   </si>
   <si>
     <t>193,546,860,571</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>195,259,083,623</t>
+  </si>
+  <si>
+    <t>203,271,323,912</t>
+  </si>
+  <si>
     <t>171,050,268,885</t>
   </si>
   <si>
     <t>171,702,570,440</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>79,531,746,238</t>
+  </si>
+  <si>
+    <t>102,943,941,024</t>
+  </si>
+  <si>
     <t>97,419,633,687</t>
   </si>
   <si>
     <t>83,535,560,757</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
+    <t>69,897,613,593</t>
+  </si>
+  <si>
+    <t>122,676,795,855</t>
+  </si>
+  <si>
     <t>84,577,995,451</t>
   </si>
   <si>
     <t>141,959,308,026</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ยางและของทำด้วยยาง</t>
   </si>
   <si>
+    <t>55,031,211,022</t>
+  </si>
+  <si>
+    <t>58,075,086,813</t>
+  </si>
+  <si>
     <t>52,633,560,536</t>
   </si>
   <si>
     <t>49,592,794,048</t>
   </si>
   <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>ผลไม้และลูกนัตที่บริโภคได้</t>
+  </si>
+  <si>
+    <t>41,671,981,862</t>
+  </si>
+  <si>
+    <t>7,341,921,058</t>
+  </si>
+  <si>
+    <t>8,787,398,310</t>
+  </si>
+  <si>
+    <t>12,403,195,626</t>
+  </si>
+  <si>
     <t>39</t>
   </si>
   <si>
     <t>พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
+    <t>40,371,558,387</t>
+  </si>
+  <si>
+    <t>37,215,290,336</t>
+  </si>
+  <si>
     <t>35,541,627,585</t>
   </si>
   <si>
     <t>34,483,946,078</t>
   </si>
   <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
+  </si>
+  <si>
+    <t>24,487,645,649</t>
+  </si>
+  <si>
+    <t>28,024,079,760</t>
+  </si>
+  <si>
+    <t>16,960,852,484</t>
+  </si>
+  <si>
+    <t>26,896,614,273</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
     <t>ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
+    <t>18,156,512,728</t>
+  </si>
+  <si>
+    <t>17,705,851,544</t>
+  </si>
+  <si>
     <t>17,455,167,122</t>
   </si>
   <si>
     <t>17,305,110,329</t>
   </si>
   <si>
-    <t>27</t>
-[...10 lines deleted...]
-  <si>
     <t>90</t>
   </si>
   <si>
     <t>เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
+    <t>17,756,134,103</t>
+  </si>
+  <si>
+    <t>17,859,675,697</t>
+  </si>
+  <si>
     <t>15,272,601,245</t>
   </si>
   <si>
     <t>16,158,474,813</t>
   </si>
   <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>ของทำด้วยเหล็กหรือเหล็กกล้า</t>
+  </si>
+  <si>
+    <t>15,187,186,346</t>
+  </si>
+  <si>
+    <t>16,167,623,884</t>
+  </si>
+  <si>
+    <t>14,122,264,913</t>
+  </si>
+  <si>
+    <t>14,279,890,322</t>
+  </si>
+  <si>
     <t>74</t>
   </si>
   <si>
     <t>ทองแดงและชองทำด้วยทองแดง</t>
   </si>
   <si>
+    <t>14,696,822,049</t>
+  </si>
+  <si>
+    <t>16,087,005,642</t>
+  </si>
+  <si>
     <t>14,347,480,284</t>
   </si>
   <si>
     <t>16,375,535,696</t>
   </si>
   <si>
-    <t>73</t>
-[...10 lines deleted...]
-  <si>
     <t>76</t>
   </si>
   <si>
     <t>อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
+    <t>11,510,265,391</t>
+  </si>
+  <si>
+    <t>11,749,999,684</t>
+  </si>
+  <si>
     <t>10,750,044,751</t>
   </si>
   <si>
     <t>10,960,715,189</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ธัญพืช</t>
   </si>
   <si>
+    <t>10,376,060,836</t>
+  </si>
+  <si>
+    <t>10,008,995,538</t>
+  </si>
+  <si>
     <t>10,719,495,977</t>
   </si>
   <si>
     <t>9,783,378,077</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>อาหารสัตว์(กากและเศษที่เหลือจากอุตสาหกรรมผลิตอาหาร)</t>
   </si>
   <si>
+    <t>9,729,551,263</t>
+  </si>
+  <si>
+    <t>10,288,506,166</t>
+  </si>
+  <si>
     <t>9,417,871,032</t>
   </si>
   <si>
     <t>8,732,956,602</t>
-  </si>
-[...10 lines deleted...]
-    <t>12,403,195,626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -572,335 +668,433 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E1" sqref="E1"/>
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.262695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>40</v>
+      </c>
+      <c r="F7" t="s">
+        <v>41</v>
+      </c>
+      <c r="G7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>46</v>
+      </c>
+      <c r="F8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>52</v>
+      </c>
+      <c r="F9" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>58</v>
+      </c>
+      <c r="F10" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>64</v>
+      </c>
+      <c r="F11" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>70</v>
+      </c>
+      <c r="F12" t="s">
+        <v>71</v>
+      </c>
+      <c r="G12" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>76</v>
+      </c>
+      <c r="F13" t="s">
+        <v>77</v>
+      </c>
+      <c r="G13" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>82</v>
+      </c>
+      <c r="F14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G14" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>88</v>
+      </c>
+      <c r="F15" t="s">
+        <v>89</v>
+      </c>
+      <c r="G15" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>94</v>
+      </c>
+      <c r="F16" t="s">
+        <v>95</v>
+      </c>
+      <c r="G16" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">