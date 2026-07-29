--- v3 (2026-06-12)
+++ v4 (2026-07-29)
@@ -12,341 +12,389 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>อันดับ</t>
   </si>
   <si>
     <t>พิกัด 2 หลัก</t>
   </si>
   <si>
     <t>หมวดสินค้า</t>
   </si>
   <si>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
     <t>เมษายน 2569</t>
   </si>
   <si>
     <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
+    <t>228,212,131,048</t>
+  </si>
+  <si>
     <t>225,521,543,040</t>
   </si>
   <si>
     <t>229,372,281,734</t>
   </si>
   <si>
     <t>190,545,918,827</t>
   </si>
   <si>
     <t>193,546,860,571</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
   </si>
   <si>
+    <t>219,362,445,829</t>
+  </si>
+  <si>
     <t>195,259,083,623</t>
   </si>
   <si>
     <t>203,271,323,912</t>
   </si>
   <si>
     <t>171,050,268,885</t>
   </si>
   <si>
     <t>171,702,570,440</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ยานยนต์และส่วนประกอบ</t>
   </si>
   <si>
+    <t>88,270,027,912</t>
+  </si>
+  <si>
     <t>79,531,746,238</t>
   </si>
   <si>
     <t>102,943,941,024</t>
   </si>
   <si>
     <t>97,419,633,687</t>
   </si>
   <si>
     <t>83,535,560,757</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
+    <t>72,929,578,355</t>
+  </si>
+  <si>
     <t>69,897,613,593</t>
   </si>
   <si>
     <t>122,676,795,855</t>
   </si>
   <si>
     <t>84,577,995,451</t>
   </si>
   <si>
     <t>141,959,308,026</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ยางและของทำด้วยยาง</t>
   </si>
   <si>
+    <t>56,870,091,216</t>
+  </si>
+  <si>
     <t>55,031,211,022</t>
   </si>
   <si>
     <t>58,075,086,813</t>
   </si>
   <si>
     <t>52,633,560,536</t>
   </si>
   <si>
     <t>49,592,794,048</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>ผลไม้และลูกนัตที่บริโภคได้</t>
   </si>
   <si>
+    <t>52,835,948,562</t>
+  </si>
+  <si>
     <t>41,671,981,862</t>
   </si>
   <si>
     <t>7,341,921,058</t>
   </si>
   <si>
     <t>8,787,398,310</t>
   </si>
   <si>
     <t>12,403,195,626</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>พลาสติกและของที่ทำด้วยพลาสติก</t>
   </si>
   <si>
+    <t>44,034,269,810</t>
+  </si>
+  <si>
     <t>40,371,558,387</t>
   </si>
   <si>
     <t>37,215,290,336</t>
   </si>
   <si>
     <t>35,541,627,585</t>
   </si>
   <si>
     <t>34,483,946,078</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
+    <t>26,174,572,370</t>
+  </si>
+  <si>
     <t>24,487,645,649</t>
   </si>
   <si>
     <t>28,024,079,760</t>
   </si>
   <si>
     <t>16,960,852,484</t>
   </si>
   <si>
     <t>26,896,614,273</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ของปรุงแต่งจากสัตว์น้ำ เช่น ปลา กุ้ง</t>
   </si>
   <si>
+    <t>19,224,036,773</t>
+  </si>
+  <si>
     <t>18,156,512,728</t>
   </si>
   <si>
     <t>17,705,851,544</t>
   </si>
   <si>
     <t>17,455,167,122</t>
   </si>
   <si>
     <t>17,305,110,329</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
+    <t>18,148,283,631</t>
+  </si>
+  <si>
     <t>17,756,134,103</t>
   </si>
   <si>
     <t>17,859,675,697</t>
   </si>
   <si>
     <t>15,272,601,245</t>
   </si>
   <si>
     <t>16,158,474,813</t>
   </si>
   <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>ทองแดงและชองทำด้วยทองแดง</t>
+  </si>
+  <si>
+    <t>17,878,871,067</t>
+  </si>
+  <si>
+    <t>14,696,822,049</t>
+  </si>
+  <si>
+    <t>16,087,005,642</t>
+  </si>
+  <si>
+    <t>14,347,480,284</t>
+  </si>
+  <si>
+    <t>16,375,535,696</t>
+  </si>
+  <si>
     <t>73</t>
   </si>
   <si>
     <t>ของทำด้วยเหล็กหรือเหล็กกล้า</t>
   </si>
   <si>
+    <t>14,444,781,464</t>
+  </si>
+  <si>
     <t>15,187,186,346</t>
   </si>
   <si>
     <t>16,167,623,884</t>
   </si>
   <si>
     <t>14,122,264,913</t>
   </si>
   <si>
     <t>14,279,890,322</t>
   </si>
   <si>
-    <t>74</t>
-[...16 lines deleted...]
-  <si>
     <t>76</t>
   </si>
   <si>
     <t>อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
+    <t>13,273,940,502</t>
+  </si>
+  <si>
     <t>11,510,265,391</t>
   </si>
   <si>
     <t>11,749,999,684</t>
   </si>
   <si>
     <t>10,750,044,751</t>
   </si>
   <si>
     <t>10,960,715,189</t>
   </si>
   <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>เคมีภัณฑ์อินทรีย์</t>
+  </si>
+  <si>
+    <t>12,576,129,722</t>
+  </si>
+  <si>
+    <t>9,276,633,507</t>
+  </si>
+  <si>
+    <t>10,991,061,317</t>
+  </si>
+  <si>
+    <t>7,276,184,911</t>
+  </si>
+  <si>
+    <t>8,537,106,708</t>
+  </si>
+  <si>
     <t>10</t>
   </si>
   <si>
     <t>ธัญพืช</t>
   </si>
   <si>
+    <t>10,917,972,880</t>
+  </si>
+  <si>
     <t>10,376,060,836</t>
   </si>
   <si>
     <t>10,008,995,538</t>
   </si>
   <si>
     <t>10,719,495,977</t>
   </si>
   <si>
     <t>9,783,378,077</t>
-  </si>
-[...16 lines deleted...]
-    <t>8,732,956,602</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -668,433 +716,482 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.262695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7">
+        <v>13</v>
+      </c>
+      <c r="H2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7">
+        <v>27</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7">
+        <v>34</v>
+      </c>
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7">
+        <v>41</v>
+      </c>
+      <c r="H6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7">
+        <v>48</v>
+      </c>
+      <c r="H7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7">
+        <v>55</v>
+      </c>
+      <c r="H8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7">
+        <v>62</v>
+      </c>
+      <c r="H9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="G10" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7">
+        <v>69</v>
+      </c>
+      <c r="H10" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="F11" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G11" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7">
+        <v>76</v>
+      </c>
+      <c r="H11" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F12" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7">
+        <v>83</v>
+      </c>
+      <c r="H12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="G13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7">
+        <v>90</v>
+      </c>
+      <c r="H13" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="F14" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="G14" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7">
+        <v>97</v>
+      </c>
+      <c r="H14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="F15" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="G15" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7">
+        <v>104</v>
+      </c>
+      <c r="H15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="G16" t="s">
-        <v>96</v>
+        <v>111</v>
+      </c>
+      <c r="H16" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">