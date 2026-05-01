--- v0 (2025-12-13)
+++ v1 (2026-05-01)
@@ -12,629 +12,245 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>อันดับ</t>
   </si>
   <si>
     <t>พิกัด 2 หลัก</t>
   </si>
   <si>
     <t>หมวดสินค้า</t>
   </si>
   <si>
-    <t>ต.ค. 2568</t>
-[...26 lines deleted...]
-    <t>ม.ค. 2568</t>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
+    <t>มกราคม 2569</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>เครื่องจักรไฟฟ้า เครื่องอุปกรณ์ไฟฟ้า และส่วนประกอบ</t>
   </si>
   <si>
-    <t>261,793,174,397</t>
-[...26 lines deleted...]
-    <t>209,228,843,400</t>
+    <t>282,954,770,252</t>
+  </si>
+  <si>
+    <t>377,027,503,345</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>อัญมณี ไข่มุก เครื่องประดับ และโลหะมีค่า</t>
   </si>
   <si>
-    <t>159,540,182,069</t>
-[...26 lines deleted...]
-    <t>59,761,100,053</t>
+    <t>170,829,882,923</t>
+  </si>
+  <si>
+    <t>91,068,321,150</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>เครื่องจักร เครื่องใช้กล และส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>102,529,720,623</t>
+  </si>
+  <si>
+    <t>117,442,193,565</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>เชื้อเพลิงที่ได้จากแร่ น้ำมันแร่ และผลิตภัณฑ์</t>
   </si>
   <si>
-    <t>128,239,602,723</t>
-[...62 lines deleted...]
-    <t>111,520,152,480</t>
+    <t>80,119,467,261</t>
+  </si>
+  <si>
+    <t>117,250,058,537</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>ยานยนต์และส่วนประกอบ</t>
+  </si>
+  <si>
+    <t>33,552,413,058</t>
+  </si>
+  <si>
+    <t>29,659,373,125</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>พลาสติกและของที่ทำด้วยพลาสติก</t>
+  </si>
+  <si>
+    <t>30,422,751,164</t>
+  </si>
+  <si>
+    <t>34,355,585,277</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>ของทำด้วยเหล็กหรือเหล็กกล้า</t>
+  </si>
+  <si>
+    <t>27,247,850,812</t>
+  </si>
+  <si>
+    <t>31,263,986,374</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>เหล็กและเหล็กกล้า</t>
   </si>
   <si>
-    <t>31,822,783,034</t>
-[...134 lines deleted...]
-    <t>26,701,900,410</t>
+    <t>25,184,963,060</t>
+  </si>
+  <si>
+    <t>27,768,661,511</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>ทองแดงและชองทำด้วยทองแดง</t>
+  </si>
+  <si>
+    <t>22,454,387,144</t>
+  </si>
+  <si>
+    <t>22,495,422,848</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>เครื่องมือและอุปกรณ์ที่ใช้ในทางทัศนศาสตร์,การแพทย์,การถ่ายรูป,การวัด,การตรวจสอบ</t>
   </si>
   <si>
-    <t>23,530,769,277</t>
-[...62 lines deleted...]
-    <t>19,078,674,931</t>
+    <t>21,649,892,921</t>
+  </si>
+  <si>
+    <t>24,929,483,778</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>อะลูมิเนียมและของทำด้วยอะลูมิเนียม</t>
   </si>
   <si>
-    <t>16,606,756,816</t>
-[...26 lines deleted...]
-    <t>18,157,757,656</t>
+    <t>16,920,688,530</t>
+  </si>
+  <si>
+    <t>18,229,308,306</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>เคมีภัณฑ์เบ็ดเตล็ด</t>
+  </si>
+  <si>
+    <t>13,341,075,235</t>
+  </si>
+  <si>
+    <t>13,474,795,989</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>อากาศยาน ยานอวกาศ และส่วนประกอบของยานดังกล่าว</t>
+  </si>
+  <si>
+    <t>9,992,501,676</t>
+  </si>
+  <si>
+    <t>5,522,625,707</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>เคมีภัณฑ์อินทรีย์</t>
   </si>
   <si>
-    <t>13,137,081,940</t>
-[...62 lines deleted...]
-    <t>14,596,695,744</t>
+    <t>9,713,725,079</t>
+  </si>
+  <si>
+    <t>11,592,891,288</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>ปลา สัตว์น้ำจำพวกปู กุ้ง หอย และสัตว์น้ำที่ไม่มีกระดูกสันหลัง</t>
   </si>
   <si>
-    <t>11,657,330,925</t>
-[...62 lines deleted...]
-    <t>10,153,390,681</t>
+    <t>9,283,451,200</t>
+  </si>
+  <si>
+    <t>12,422,289,716</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -956,727 +572,335 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M16"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M1" sqref="M1"/>
+      <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.262695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:13">
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>16</v>
-[...26 lines deleted...]
-    <row r="3" spans="1:13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>28</v>
-[...26 lines deleted...]
-    <row r="4" spans="1:13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>40</v>
-[...26 lines deleted...]
-    <row r="5" spans="1:13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
-[...26 lines deleted...]
-    <row r="6" spans="1:13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>64</v>
-[...26 lines deleted...]
-    <row r="7" spans="1:13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>76</v>
-[...26 lines deleted...]
-    <row r="8" spans="1:13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>88</v>
-[...26 lines deleted...]
-    <row r="9" spans="1:13">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>99</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>100</v>
-[...26 lines deleted...]
-    <row r="10" spans="1:13">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>112</v>
-[...26 lines deleted...]
-    <row r="11" spans="1:13">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>121</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>123</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>124</v>
-[...26 lines deleted...]
-    <row r="12" spans="1:13">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>134</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>136</v>
-[...26 lines deleted...]
-    <row r="13" spans="1:13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>145</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>146</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>147</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>148</v>
-[...26 lines deleted...]
-    <row r="14" spans="1:13">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>157</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>158</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>159</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>160</v>
-[...26 lines deleted...]
-    <row r="15" spans="1:13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>169</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>170</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>171</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>172</v>
-[...26 lines deleted...]
-    <row r="16" spans="1:13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>181</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>182</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>183</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>184</v>
-[...23 lines deleted...]
-        <v>192</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">