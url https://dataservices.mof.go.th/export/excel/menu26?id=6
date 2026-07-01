--- v1 (2025-12-13)
+++ v2 (2026-07-01)
@@ -12,2666 +12,2675 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="872">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="875">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>ตุลาคม 2568</t>
-[...5 lines deleted...]
-    <t>สิงหาคม 2568</t>
+    <t>พฤษภาคม 2569</t>
+  </si>
+  <si>
+    <t>เมษายน 2569</t>
+  </si>
+  <si>
+    <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>กรีซ</t>
   </si>
   <si>
-    <t>122,340,364</t>
-[...5 lines deleted...]
-    <t>114,151,615</t>
+    <t>124,609,405</t>
+  </si>
+  <si>
+    <t>180,522,301</t>
+  </si>
+  <si>
+    <t>163,330,231</t>
   </si>
   <si>
     <t>กรีนแลนด์</t>
   </si>
   <si>
-    <t>3,313,196</t>
-[...5 lines deleted...]
-    <t>7,755,518</t>
+    <t>8,449,434</t>
+  </si>
+  <si>
+    <t>8,596,749</t>
+  </si>
+  <si>
+    <t>9,809,767</t>
   </si>
   <si>
     <t>กวม</t>
   </si>
   <si>
-    <t>1,194,405</t>
-[...5 lines deleted...]
-    <t>2,158,880</t>
+    <t>736,692</t>
+  </si>
+  <si>
+    <t>1,164,947</t>
+  </si>
+  <si>
+    <t>1,092,158</t>
   </si>
   <si>
     <t>กัมพูชา</t>
   </si>
   <si>
-    <t>1,590,639,959</t>
-[...5 lines deleted...]
-    <t>1,655,129,068</t>
+    <t>2,184,128,595</t>
+  </si>
+  <si>
+    <t>2,064,153,894</t>
+  </si>
+  <si>
+    <t>2,333,999,264</t>
   </si>
   <si>
     <t>กัวเดอลุป</t>
   </si>
   <si>
-    <t>42,426</t>
+    <t>1,660</t>
+  </si>
+  <si>
+    <t>1,658</t>
+  </si>
+  <si>
+    <t>3,381</t>
+  </si>
+  <si>
+    <t>กัวเตมาลา</t>
+  </si>
+  <si>
+    <t>80,610,427</t>
+  </si>
+  <si>
+    <t>43,573,406</t>
+  </si>
+  <si>
+    <t>27,174,169</t>
+  </si>
+  <si>
+    <t>กาตาร์</t>
+  </si>
+  <si>
+    <t>119,082,002</t>
+  </si>
+  <si>
+    <t>4,241,032,533</t>
+  </si>
+  <si>
+    <t>5,619,474,191</t>
+  </si>
+  <si>
+    <t>กานา</t>
+  </si>
+  <si>
+    <t>9,870,916</t>
+  </si>
+  <si>
+    <t>24,707,676</t>
+  </si>
+  <si>
+    <t>7,441,264</t>
+  </si>
+  <si>
+    <t>กาบอง</t>
+  </si>
+  <si>
+    <t>3,258,251,581</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>203</t>
-[...47 lines deleted...]
-    <t>14,663,213</t>
+    <t>4,611,642</t>
   </si>
   <si>
     <t>กายอานา</t>
   </si>
   <si>
-    <t>929,859</t>
-[...5 lines deleted...]
-    <t>1,606,019</t>
+    <t>10,412,063,085</t>
+  </si>
+  <si>
+    <t>685,138,301</t>
+  </si>
+  <si>
+    <t>1,339,317,829</t>
   </si>
   <si>
     <t>กินี</t>
   </si>
   <si>
-    <t>1,515,045</t>
-[...5 lines deleted...]
-    <t>201,213</t>
+    <t>2,487,431,838</t>
+  </si>
+  <si>
+    <t>10,083,396</t>
+  </si>
+  <si>
+    <t>2,191,520,928</t>
   </si>
   <si>
     <t>กินี-บิสเซา</t>
   </si>
   <si>
-    <t>118</t>
-[...2 lines deleted...]
-    <t>117</t>
+    <t>1,726,039</t>
+  </si>
+  <si>
+    <t>1,495,289</t>
   </si>
   <si>
     <t>กือราเซา</t>
   </si>
   <si>
-    <t>480,244</t>
-[...2 lines deleted...]
-    <t>173,110</t>
+    <t>167,625</t>
   </si>
   <si>
     <t>เกรเนดา</t>
   </si>
   <si>
-    <t>162</t>
-[...11 lines deleted...]
-    <t>340,725</t>
+    <t>724</t>
+  </si>
+  <si>
+    <t>1,430,090</t>
+  </si>
+  <si>
+    <t>เกาะเซาท์จอร์เจียและหมู่เกาะเซาท์แซนด์วิช</t>
+  </si>
+  <si>
+    <t>7,305</t>
   </si>
   <si>
     <t>เกาะเล็กรอบนอกของสหรัฐอเมริกา</t>
   </si>
   <si>
-    <t>7,460</t>
+    <t>809,649</t>
+  </si>
+  <si>
+    <t>17,616</t>
+  </si>
+  <si>
+    <t>3,581</t>
   </si>
   <si>
     <t>เกิร์นซีย์</t>
   </si>
   <si>
-    <t>472,702</t>
+    <t>30,312</t>
   </si>
   <si>
     <t>แกมเบีย</t>
   </si>
   <si>
-    <t>13,236</t>
-[...5 lines deleted...]
-    <t>89,159</t>
+    <t>1,900,222</t>
+  </si>
+  <si>
+    <t>1,824,517</t>
+  </si>
+  <si>
+    <t>1,829,509</t>
   </si>
   <si>
     <t>โกตดิวัวร์</t>
   </si>
   <si>
-    <t>3,543,956</t>
-[...5 lines deleted...]
-    <t>24,281,170</t>
+    <t>4,317,976,045</t>
+  </si>
+  <si>
+    <t>13,753</t>
+  </si>
+  <si>
+    <t>4,129,004</t>
   </si>
   <si>
     <t>คองโก</t>
   </si>
   <si>
-    <t>238,068,456</t>
-[...5 lines deleted...]
-    <t>2,866,443,916</t>
+    <t>842,403,319</t>
+  </si>
+  <si>
+    <t>607,892,415</t>
+  </si>
+  <si>
+    <t>106,874,265</t>
+  </si>
+  <si>
+    <t>คอโมโรส</t>
+  </si>
+  <si>
+    <t>18,642</t>
   </si>
   <si>
     <t>คอสตาริกา</t>
   </si>
   <si>
-    <t>275,382,189</t>
-[...5 lines deleted...]
-    <t>186,653,278</t>
+    <t>184,395,566</t>
+  </si>
+  <si>
+    <t>279,222,857</t>
+  </si>
+  <si>
+    <t>183,439,665</t>
   </si>
   <si>
     <t>คาซัคสถาน</t>
   </si>
   <si>
-    <t>12,062,826</t>
-[...5 lines deleted...]
-    <t>54,104,035</t>
+    <t>2,091,184,695</t>
+  </si>
+  <si>
+    <t>503,890,752</t>
+  </si>
+  <si>
+    <t>212,881,998</t>
   </si>
   <si>
     <t>คิริบาส</t>
   </si>
   <si>
-    <t>163,194,527</t>
-[...5 lines deleted...]
-    <t>82,625,663</t>
+    <t>102,081,537</t>
+  </si>
+  <si>
+    <t>20,945,599</t>
+  </si>
+  <si>
+    <t>58,708,658</t>
   </si>
   <si>
     <t>คิวบา</t>
   </si>
   <si>
-    <t>14,697,269</t>
-[...5 lines deleted...]
-    <t>5,019,294</t>
+    <t>5,199,241</t>
+  </si>
+  <si>
+    <t>16,922,841</t>
+  </si>
+  <si>
+    <t>9,367,129</t>
   </si>
   <si>
     <t>คีร์กีซสถาน</t>
   </si>
   <si>
-    <t>62,418</t>
-[...5 lines deleted...]
-    <t>171</t>
+    <t>226,237</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>31,129</t>
   </si>
   <si>
     <t>คูเวต</t>
   </si>
   <si>
-    <t>1,117,239,775</t>
-[...5 lines deleted...]
-    <t>48,859,613</t>
+    <t>17,130,806</t>
+  </si>
+  <si>
+    <t>32,147</t>
+  </si>
+  <si>
+    <t>1,473,259,378</t>
   </si>
   <si>
     <t>เคนยา</t>
   </si>
   <si>
-    <t>86,944,774</t>
-[...11 lines deleted...]
-    <t>3,935</t>
+    <t>74,725,182</t>
+  </si>
+  <si>
+    <t>46,679,306</t>
+  </si>
+  <si>
+    <t>104,449,472</t>
   </si>
   <si>
     <t>แคนาดา</t>
   </si>
   <si>
-    <t>7,818,836,123</t>
-[...5 lines deleted...]
-    <t>3,164,318,399</t>
+    <t>3,960,251,580</t>
+  </si>
+  <si>
+    <t>4,091,450,242</t>
+  </si>
+  <si>
+    <t>4,756,868,955</t>
   </si>
   <si>
     <t>แคเมอรูน</t>
   </si>
   <si>
-    <t>34,314,608</t>
-[...5 lines deleted...]
-    <t>1,516,757,715</t>
+    <t>2,097,880,820</t>
+  </si>
+  <si>
+    <t>2,650,616</t>
+  </si>
+  <si>
+    <t>74,755</t>
   </si>
   <si>
     <t>โครเอเชีย</t>
   </si>
   <si>
-    <t>21,518,106</t>
-[...5 lines deleted...]
-    <t>135,433,382</t>
+    <t>49,972,286</t>
+  </si>
+  <si>
+    <t>28,839,642</t>
+  </si>
+  <si>
+    <t>51,382,861</t>
   </si>
   <si>
     <t>โคลอมเบีย</t>
   </si>
   <si>
-    <t>127,215,252</t>
-[...5 lines deleted...]
-    <t>799,041,736</t>
+    <t>69,040,570</t>
+  </si>
+  <si>
+    <t>676,137,408</t>
+  </si>
+  <si>
+    <t>169,925,102</t>
   </si>
   <si>
     <t>จอร์เจีย</t>
   </si>
   <si>
-    <t>32,339,510</t>
-[...5 lines deleted...]
-    <t>2,196,102</t>
+    <t>14,234,807</t>
+  </si>
+  <si>
+    <t>12,081,694</t>
+  </si>
+  <si>
+    <t>4,523,274</t>
   </si>
   <si>
     <t>จอร์แดน</t>
   </si>
   <si>
-    <t>237,497,775</t>
-[...5 lines deleted...]
-    <t>478,773,688</t>
+    <t>261,511,247</t>
+  </si>
+  <si>
+    <t>595,523,086</t>
+  </si>
+  <si>
+    <t>302,891,447</t>
   </si>
   <si>
     <t>จาเมกา</t>
   </si>
   <si>
-    <t>10,638,942</t>
-[...5 lines deleted...]
-    <t>5,976,522</t>
+    <t>7,396,412</t>
+  </si>
+  <si>
+    <t>10,450,969</t>
+  </si>
+  <si>
+    <t>8,450,467</t>
   </si>
   <si>
     <t>จิบูตี</t>
   </si>
   <si>
-    <t>75,021</t>
-[...2 lines deleted...]
-    <t>32,706</t>
+    <t>5,453</t>
+  </si>
+  <si>
+    <t>15,171</t>
+  </si>
+  <si>
+    <t>5,547</t>
   </si>
   <si>
     <t>จีน</t>
   </si>
   <si>
-    <t>313,299,580,904</t>
-[...5 lines deleted...]
-    <t>304,326,740,810</t>
+    <t>393,557,499,463</t>
+  </si>
+  <si>
+    <t>393,749,276,058</t>
+  </si>
+  <si>
+    <t>335,263,920,302</t>
   </si>
   <si>
     <t>เจอร์ซีย์</t>
   </si>
   <si>
-    <t>5,219</t>
-[...17 lines deleted...]
-    <t>72</t>
+    <t>39,666</t>
+  </si>
+  <si>
+    <t>48,722</t>
+  </si>
+  <si>
+    <t>1,668,347</t>
   </si>
   <si>
     <t>ชิลี</t>
   </si>
   <si>
-    <t>1,128,446,932</t>
-[...5 lines deleted...]
-    <t>1,492,639,612</t>
+    <t>712,430,760</t>
+  </si>
+  <si>
+    <t>749,691,204</t>
+  </si>
+  <si>
+    <t>1,098,548,141</t>
   </si>
   <si>
     <t>ซานมารีโน</t>
   </si>
   <si>
-    <t>2,219,736</t>
-[...5 lines deleted...]
-    <t>843,566</t>
+    <t>1,519,949</t>
+  </si>
+  <si>
+    <t>508,840</t>
+  </si>
+  <si>
+    <t>1,439,331</t>
   </si>
   <si>
     <t>ซามัว</t>
   </si>
   <si>
-    <t>410,517</t>
+    <t>10,444,287</t>
+  </si>
+  <si>
+    <t>380,834</t>
   </si>
   <si>
     <t>ซาอุดีอาระเบีย</t>
   </si>
   <si>
-    <t>19,891,770,570</t>
-[...5 lines deleted...]
-    <t>14,079,644,467</t>
+    <t>12,722,151,974</t>
+  </si>
+  <si>
+    <t>31,849,167,504</t>
+  </si>
+  <si>
+    <t>8,174,686,699</t>
   </si>
   <si>
     <t>ซิมบับเว</t>
   </si>
   <si>
-    <t>6,743,703</t>
-[...5 lines deleted...]
-    <t>9,996,625</t>
+    <t>2,523,066</t>
+  </si>
+  <si>
+    <t>3,999,899</t>
+  </si>
+  <si>
+    <t>576,307</t>
   </si>
   <si>
     <t>ซูดาน</t>
   </si>
   <si>
-    <t>3,321</t>
+    <t>2,059,913,289</t>
+  </si>
+  <si>
+    <t>18,010,398</t>
+  </si>
+  <si>
+    <t>626,089,561</t>
   </si>
   <si>
     <t>ซูดานใต้ / เซาท์ซูดาน</t>
   </si>
   <si>
-    <t>235,628,841</t>
-[...2 lines deleted...]
-    <t>495,676,775</t>
+    <t>1,640,682,531</t>
+  </si>
+  <si>
+    <t>46</t>
   </si>
   <si>
     <t>ซูรินาม</t>
   </si>
   <si>
-    <t>1,081,561</t>
-[...5 lines deleted...]
-    <t>1,588,453</t>
+    <t>153,486</t>
+  </si>
+  <si>
+    <t>40,946</t>
+  </si>
+  <si>
+    <t>903,457</t>
   </si>
   <si>
     <t>เซเชลส์</t>
   </si>
   <si>
-    <t>249,468</t>
-[...5 lines deleted...]
-    <t>4,513,103</t>
+    <t>131,795,149</t>
+  </si>
+  <si>
+    <t>31,957,716</t>
+  </si>
+  <si>
+    <t>32,182,429</t>
   </si>
   <si>
     <t>เซนต์คิตส์และเนวิส</t>
   </si>
   <si>
-    <t>263,995</t>
-[...5 lines deleted...]
-    <t>656</t>
+    <t>899</t>
+  </si>
+  <si>
+    <t>662</t>
   </si>
   <si>
     <t>เซนต์ลูเชีย</t>
   </si>
   <si>
-    <t>1,229</t>
-[...5 lines deleted...]
-    <t>417,318</t>
+    <t>609,614</t>
+  </si>
+  <si>
+    <t>231,265</t>
+  </si>
+  <si>
+    <t>365,716</t>
   </si>
   <si>
     <t>เซนต์วินเซนต์และเกรนาดีนส์</t>
   </si>
   <si>
-    <t>349</t>
-[...2 lines deleted...]
-    <t>3,266</t>
+    <t>10,597</t>
   </si>
   <si>
     <t>เซนต์เฮเลนา</t>
   </si>
   <si>
-    <t>1,069</t>
+    <t>24,105</t>
+  </si>
+  <si>
+    <t>17,841</t>
   </si>
   <si>
     <t>เซเนกัล</t>
   </si>
   <si>
-    <t>5,161,984</t>
-[...5 lines deleted...]
-    <t>4,311,089</t>
+    <t>114,477,986</t>
+  </si>
+  <si>
+    <t>66,755,231</t>
+  </si>
+  <si>
+    <t>35,010,454</t>
   </si>
   <si>
     <t>เซอร์เบีย</t>
   </si>
   <si>
-    <t>44,932,094</t>
-[...5 lines deleted...]
-    <t>32,832,331</t>
+    <t>25,317,745</t>
+  </si>
+  <si>
+    <t>80,838,094</t>
+  </si>
+  <si>
+    <t>37,250,615</t>
   </si>
   <si>
     <t>เซาตูเมและปรินซีปี</t>
   </si>
   <si>
-    <t>107,321</t>
+    <t>8,536</t>
   </si>
   <si>
     <t>เซียร์ราลีโอน</t>
   </si>
   <si>
-    <t>9,514,252</t>
-[...5 lines deleted...]
-    <t>696,680</t>
+    <t>25,115,867</t>
+  </si>
+  <si>
+    <t>6,015,752</t>
+  </si>
+  <si>
+    <t>14,326,713</t>
+  </si>
+  <si>
+    <t>แซ็ง-บาร์เตเลมี</t>
+  </si>
+  <si>
+    <t>324,241</t>
   </si>
   <si>
     <t>แซ็ง-มาร์แต็ง</t>
   </si>
   <si>
-    <t>8,321</t>
-[...2 lines deleted...]
-    <t>8,773</t>
+    <t>5,173</t>
+  </si>
+  <si>
+    <t>8,674</t>
   </si>
   <si>
     <t>แซมเบีย</t>
   </si>
   <si>
-    <t>356,292,214</t>
-[...5 lines deleted...]
-    <t>72,418,375</t>
+    <t>155,555,522</t>
+  </si>
+  <si>
+    <t>381,881,350</t>
+  </si>
+  <si>
+    <t>374,029,038</t>
   </si>
   <si>
     <t>โซมาเลีย</t>
   </si>
   <si>
-    <t>4,049,531</t>
-[...5 lines deleted...]
-    <t>3,841,771</t>
+    <t>2,860,731</t>
+  </si>
+  <si>
+    <t>518,973</t>
+  </si>
+  <si>
+    <t>3,599,682</t>
   </si>
   <si>
     <t>ไซปรัส</t>
   </si>
   <si>
-    <t>9,916,605</t>
-[...5 lines deleted...]
-    <t>30,537,213</t>
+    <t>42,329,596</t>
+  </si>
+  <si>
+    <t>8,422,144</t>
+  </si>
+  <si>
+    <t>17,055,651</t>
   </si>
   <si>
     <t>ญี่ปุ่น</t>
   </si>
   <si>
-    <t>76,537,500,724</t>
-[...5 lines deleted...]
-    <t>78,500,665,803</t>
+    <t>85,080,296,573</t>
+  </si>
+  <si>
+    <t>82,718,225,699</t>
+  </si>
+  <si>
+    <t>89,172,366,131</t>
   </si>
   <si>
     <t>ดอมินีกา</t>
   </si>
   <si>
-    <t>5,287</t>
-[...5 lines deleted...]
-    <t>1,432,686</t>
+    <t>5,986</t>
+  </si>
+  <si>
+    <t>248,406</t>
+  </si>
+  <si>
+    <t>7,063</t>
   </si>
   <si>
     <t>เดนมาร์ก</t>
   </si>
   <si>
-    <t>1,102,959,404</t>
-[...5 lines deleted...]
-    <t>1,151,861,760</t>
+    <t>1,315,198,577</t>
+  </si>
+  <si>
+    <t>1,021,840,651</t>
+  </si>
+  <si>
+    <t>1,017,570,404</t>
   </si>
   <si>
     <t>ตรินิแดดและโตเบโก</t>
   </si>
   <si>
-    <t>6,296,312</t>
-[...5 lines deleted...]
-    <t>274,203</t>
+    <t>87,834,088</t>
+  </si>
+  <si>
+    <t>1,050,341</t>
+  </si>
+  <si>
+    <t>1,075,504,152</t>
+  </si>
+  <si>
+    <t>ตองกา / ตองงา</t>
+  </si>
+  <si>
+    <t>150</t>
   </si>
   <si>
     <t>ติมอร์-เลสเต</t>
   </si>
   <si>
-    <t>378,805</t>
-[...5 lines deleted...]
-    <t>600</t>
+    <t>225,599</t>
+  </si>
+  <si>
+    <t>20,839</t>
+  </si>
+  <si>
+    <t>385,963</t>
   </si>
   <si>
     <t>ตุรกี</t>
   </si>
   <si>
-    <t>998,572,315</t>
-[...5 lines deleted...]
-    <t>1,100,733,189</t>
+    <t>1,152,893,997</t>
+  </si>
+  <si>
+    <t>1,601,431,721</t>
+  </si>
+  <si>
+    <t>5,299,956,220</t>
   </si>
   <si>
     <t>ตูนิเซีย</t>
   </si>
   <si>
-    <t>72,808,570</t>
-[...5 lines deleted...]
-    <t>48,671,475</t>
+    <t>53,356,602</t>
+  </si>
+  <si>
+    <t>59,837,846</t>
+  </si>
+  <si>
+    <t>57,058,205</t>
   </si>
   <si>
     <t>ตูวาลู</t>
   </si>
   <si>
-    <t>120,146,920</t>
-[...5 lines deleted...]
-    <t>135,387,325</t>
+    <t>204,046,581</t>
+  </si>
+  <si>
+    <t>42,108,425</t>
   </si>
   <si>
     <t>เติร์กเมนิสถาน</t>
   </si>
   <si>
-    <t>452,758</t>
-[...2 lines deleted...]
-    <t>48,487</t>
+    <t>441,133</t>
+  </si>
+  <si>
+    <t>842,566</t>
   </si>
   <si>
     <t>โตโก</t>
   </si>
   <si>
-    <t>8,966,587</t>
-[...5 lines deleted...]
-    <t>2,183</t>
+    <t>4,281,214</t>
+  </si>
+  <si>
+    <t>13,720,998</t>
+  </si>
+  <si>
+    <t>4,356,510</t>
   </si>
   <si>
     <t>ไต้หวัน, สาธารณรัฐจีน</t>
   </si>
   <si>
-    <t>61,289,423,047</t>
-[...5 lines deleted...]
-    <t>90,361,414,335</t>
+    <t>128,655,962,015</t>
+  </si>
+  <si>
+    <t>177,105,299,224</t>
+  </si>
+  <si>
+    <t>136,855,699,200</t>
   </si>
   <si>
     <t>ทาจิกิสถาน</t>
   </si>
   <si>
-    <t>5,525</t>
-[...5 lines deleted...]
-    <t>55,831</t>
+    <t>4,900,353</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>8,387,280</t>
   </si>
   <si>
     <t>โทเคอเลา</t>
   </si>
   <si>
-    <t>8,826</t>
-[...5 lines deleted...]
-    <t>139,937</t>
+    <t>438,918</t>
+  </si>
+  <si>
+    <t>909,289</t>
+  </si>
+  <si>
+    <t>2,322,687</t>
   </si>
   <si>
     <t>ไทย</t>
   </si>
   <si>
-    <t>11,933,125,347</t>
-[...5 lines deleted...]
-    <t>11,623,202,096</t>
+    <t>16,538,835,354</t>
+  </si>
+  <si>
+    <t>19,350,357,394</t>
+  </si>
+  <si>
+    <t>17,712,965,674</t>
+  </si>
+  <si>
+    <t>นครรัฐวาติกัน</t>
+  </si>
+  <si>
+    <t>2,813</t>
+  </si>
+  <si>
+    <t>4,771</t>
+  </si>
+  <si>
+    <t>4,512</t>
   </si>
   <si>
     <t>นอร์เวย์</t>
   </si>
   <si>
-    <t>1,380,439,367</t>
-[...5 lines deleted...]
-    <t>4,738,892,958</t>
+    <t>1,882,217,879</t>
+  </si>
+  <si>
+    <t>1,465,486,850</t>
+  </si>
+  <si>
+    <t>2,331,141,811</t>
   </si>
   <si>
     <t>นามิเบีย</t>
   </si>
   <si>
-    <t>143,455,011</t>
-[...5 lines deleted...]
-    <t>98,117,810</t>
+    <t>128,944,106</t>
+  </si>
+  <si>
+    <t>144,016,396</t>
+  </si>
+  <si>
+    <t>143,376,473</t>
   </si>
   <si>
     <t>นาอูรู</t>
   </si>
   <si>
-    <t>225,005,736</t>
-[...5 lines deleted...]
-    <t>336,058,253</t>
+    <t>593,623,926</t>
+  </si>
+  <si>
+    <t>44,481,526</t>
+  </si>
+  <si>
+    <t>398,051,962</t>
   </si>
   <si>
     <t>นิการากัว</t>
   </si>
   <si>
-    <t>19,621,570</t>
-[...5 lines deleted...]
-    <t>6,774,734</t>
+    <t>8,788,847</t>
+  </si>
+  <si>
+    <t>23,090,012</t>
+  </si>
+  <si>
+    <t>14,913,523</t>
   </si>
   <si>
     <t>นิวแคลิโดเนีย</t>
   </si>
   <si>
-    <t>1,822</t>
-[...5 lines deleted...]
-    <t>98,023</t>
+    <t>127,572</t>
+  </si>
+  <si>
+    <t>159,894</t>
+  </si>
+  <si>
+    <t>86,618</t>
   </si>
   <si>
     <t>นิวซีแลนด์</t>
   </si>
   <si>
-    <t>2,612,621,405</t>
-[...5 lines deleted...]
-    <t>2,123,857,620</t>
+    <t>4,115,049,448</t>
+  </si>
+  <si>
+    <t>2,343,689,962</t>
+  </si>
+  <si>
+    <t>2,398,036,775</t>
   </si>
   <si>
     <t>นีวเว</t>
   </si>
   <si>
-    <t>470</t>
-[...2 lines deleted...]
-    <t>61,494</t>
+    <t>1,417</t>
+  </si>
+  <si>
+    <t>14,380</t>
   </si>
   <si>
     <t>เนเธอร์แลนด์</t>
   </si>
   <si>
-    <t>2,373,065,015</t>
-[...5 lines deleted...]
-    <t>2,379,562,957</t>
+    <t>2,944,310,252</t>
+  </si>
+  <si>
+    <t>2,593,536,403</t>
+  </si>
+  <si>
+    <t>2,214,078,014</t>
   </si>
   <si>
     <t>เนปาล</t>
   </si>
   <si>
-    <t>1,942,042</t>
-[...5 lines deleted...]
-    <t>2,182,777</t>
+    <t>1,091,310</t>
+  </si>
+  <si>
+    <t>1,010,281</t>
+  </si>
+  <si>
+    <t>778,961</t>
   </si>
   <si>
     <t>ไนจีเรีย</t>
   </si>
   <si>
-    <t>3,813,123,912</t>
-[...5 lines deleted...]
-    <t>3,008,397,585</t>
+    <t>13,449,417,410</t>
+  </si>
+  <si>
+    <t>12,510,567,875</t>
+  </si>
+  <si>
+    <t>73,444,639</t>
   </si>
   <si>
     <t>ไนเจอร์</t>
   </si>
   <si>
-    <t>4,394,731</t>
-[...5 lines deleted...]
-    <t>915,472,391</t>
+    <t>1,673,697,516</t>
+  </si>
+  <si>
+    <t>1,191,787,084</t>
   </si>
   <si>
     <t>บราซิล</t>
   </si>
   <si>
-    <t>13,211,941,052</t>
-[...5 lines deleted...]
-    <t>13,449,361,364</t>
+    <t>11,186,878,737</t>
+  </si>
+  <si>
+    <t>15,561,007,266</t>
+  </si>
+  <si>
+    <t>8,027,802,423</t>
   </si>
   <si>
     <t>บริติชอินเดียนโอเชียนเทร์ริทอรี</t>
   </si>
   <si>
-    <t>907</t>
-[...2 lines deleted...]
-    <t>240,141</t>
+    <t>29,953</t>
+  </si>
+  <si>
+    <t>152,154</t>
   </si>
   <si>
     <t>บรูไนดารุซซาลาม</t>
   </si>
   <si>
-    <t>92,600,679</t>
-[...5 lines deleted...]
-    <t>1,080,926,063</t>
+    <t>2,072,747,515</t>
+  </si>
+  <si>
+    <t>6,828,019,553</t>
+  </si>
+  <si>
+    <t>2,259,236,281</t>
   </si>
   <si>
     <t>บอตสวานา</t>
   </si>
   <si>
-    <t>59,254,949</t>
-[...5 lines deleted...]
-    <t>6,374,206</t>
+    <t>14,216,928</t>
+  </si>
+  <si>
+    <t>51,999,145</t>
+  </si>
+  <si>
+    <t>4,621,529</t>
   </si>
   <si>
     <t>บอสเนียและเฮอร์เซโกวีนา</t>
   </si>
   <si>
-    <t>4,205,931</t>
-[...5 lines deleted...]
-    <t>16,751,341</t>
+    <t>11,674,842</t>
+  </si>
+  <si>
+    <t>11,231,102</t>
+  </si>
+  <si>
+    <t>17,155,168</t>
   </si>
   <si>
     <t>บังกลาเทศ</t>
   </si>
   <si>
-    <t>200,275,126</t>
-[...5 lines deleted...]
-    <t>220,028,721</t>
+    <t>366,855,400</t>
+  </si>
+  <si>
+    <t>725,248,668</t>
+  </si>
+  <si>
+    <t>562,811,100</t>
   </si>
   <si>
     <t>บัลแกเรีย</t>
   </si>
   <si>
-    <t>140,034,944</t>
-[...5 lines deleted...]
-    <t>246,196,900</t>
+    <t>128,749,520</t>
+  </si>
+  <si>
+    <t>161,078,563</t>
+  </si>
+  <si>
+    <t>186,016,995</t>
   </si>
   <si>
     <t>บาร์เบโดส</t>
   </si>
   <si>
-    <t>4,097,004</t>
-[...5 lines deleted...]
-    <t>5,572,548</t>
+    <t>6,682,531</t>
+  </si>
+  <si>
+    <t>3,508,026</t>
+  </si>
+  <si>
+    <t>6,488,279</t>
   </si>
   <si>
     <t>บาห์เรน</t>
   </si>
   <si>
-    <t>244,782,438</t>
-[...5 lines deleted...]
-    <t>210,748,550</t>
+    <t>2,036,490,421</t>
+  </si>
+  <si>
+    <t>6,243,278</t>
+  </si>
+  <si>
+    <t>1,545,156,255</t>
   </si>
   <si>
     <t>บาฮามาส</t>
   </si>
   <si>
-    <t>13,936,753</t>
-[...11 lines deleted...]
-    <t>100</t>
+    <t>8,859,269</t>
+  </si>
+  <si>
+    <t>3,626,455</t>
+  </si>
+  <si>
+    <t>6,525,032</t>
   </si>
   <si>
     <t>บูร์กินาฟาโซ</t>
   </si>
   <si>
-    <t>1,630</t>
+    <t>111</t>
   </si>
   <si>
     <t>เบนิน</t>
   </si>
   <si>
-    <t>1,424,501</t>
-[...2 lines deleted...]
-    <t>145,629</t>
+    <t>170</t>
+  </si>
+  <si>
+    <t>38,005</t>
+  </si>
+  <si>
+    <t>123</t>
   </si>
   <si>
     <t>เบลเยียม</t>
   </si>
   <si>
-    <t>1,544,218,557</t>
-[...5 lines deleted...]
-    <t>1,542,930,173</t>
+    <t>1,689,089,749</t>
+  </si>
+  <si>
+    <t>1,658,316,524</t>
+  </si>
+  <si>
+    <t>1,831,227,337</t>
   </si>
   <si>
     <t>เบลารุส</t>
   </si>
   <si>
-    <t>493,318,651</t>
-[...5 lines deleted...]
-    <t>48,658,647</t>
+    <t>9,996,986</t>
+  </si>
+  <si>
+    <t>75,746,910</t>
+  </si>
+  <si>
+    <t>37,600,717</t>
   </si>
   <si>
     <t>เบลีซ</t>
   </si>
   <si>
-    <t>3,398,681</t>
-[...5 lines deleted...]
-    <t>5,978,590</t>
+    <t>1,767,712</t>
+  </si>
+  <si>
+    <t>3,823,091</t>
   </si>
   <si>
     <t>เบอร์มิวดา</t>
   </si>
   <si>
-    <t>2,310</t>
-[...5 lines deleted...]
-    <t>38,879</t>
+    <t>2,246</t>
+  </si>
+  <si>
+    <t>108,091</t>
+  </si>
+  <si>
+    <t>2,220</t>
   </si>
   <si>
     <t>โบลิเวีย</t>
   </si>
   <si>
-    <t>11,638,707</t>
-[...5 lines deleted...]
-    <t>18,487,658</t>
+    <t>18,740,809</t>
+  </si>
+  <si>
+    <t>6,529,628</t>
+  </si>
+  <si>
+    <t>9,730,193</t>
   </si>
   <si>
     <t>ปวยร์โตรีโก</t>
   </si>
   <si>
-    <t>174,026,825</t>
-[...5 lines deleted...]
-    <t>133,485,632</t>
+    <t>107,716,288</t>
+  </si>
+  <si>
+    <t>142,630,214</t>
+  </si>
+  <si>
+    <t>165,532,395</t>
   </si>
   <si>
     <t>ปากีสถาน</t>
   </si>
   <si>
-    <t>360,076,312</t>
-[...5 lines deleted...]
-    <t>426,464,954</t>
+    <t>659,096,161</t>
+  </si>
+  <si>
+    <t>1,117,951,426</t>
+  </si>
+  <si>
+    <t>1,314,341,431</t>
   </si>
   <si>
     <t>ปานามา</t>
   </si>
   <si>
-    <t>98,551,877</t>
-[...5 lines deleted...]
-    <t>27,403,180</t>
+    <t>146,746,071</t>
+  </si>
+  <si>
+    <t>136,864,624</t>
+  </si>
+  <si>
+    <t>127,738,949</t>
   </si>
   <si>
     <t>ปาปัวนิวกินี</t>
   </si>
   <si>
-    <t>1,966,764,930</t>
-[...5 lines deleted...]
-    <t>199,993,404</t>
+    <t>132,367,672</t>
+  </si>
+  <si>
+    <t>1,781,272,188</t>
+  </si>
+  <si>
+    <t>204,443,877</t>
   </si>
   <si>
     <t>ปารากวัย</t>
   </si>
   <si>
-    <t>34,254,354</t>
-[...11 lines deleted...]
-    <t>7,939</t>
+    <t>25,258,804</t>
+  </si>
+  <si>
+    <t>7,192,183</t>
+  </si>
+  <si>
+    <t>13,603,499</t>
   </si>
   <si>
     <t>เปรู</t>
   </si>
   <si>
-    <t>372,500,685</t>
-[...5 lines deleted...]
-    <t>591,720,204</t>
+    <t>340,347,192</t>
+  </si>
+  <si>
+    <t>1,261,798,802</t>
+  </si>
+  <si>
+    <t>324,657,937</t>
   </si>
   <si>
     <t>โปรตุเกส</t>
   </si>
   <si>
-    <t>326,751,454</t>
-[...5 lines deleted...]
-    <t>302,333,499</t>
+    <t>295,865,617</t>
+  </si>
+  <si>
+    <t>333,481,338</t>
+  </si>
+  <si>
+    <t>374,072,106</t>
   </si>
   <si>
     <t>โปแลนด์</t>
   </si>
   <si>
-    <t>1,309,554,524</t>
-[...5 lines deleted...]
-    <t>1,393,893,546</t>
+    <t>2,365,383,692</t>
+  </si>
+  <si>
+    <t>1,495,351,449</t>
+  </si>
+  <si>
+    <t>1,846,497,152</t>
   </si>
   <si>
     <t>ฝรั่งเศส</t>
   </si>
   <si>
-    <t>8,465,919,463</t>
-[...5 lines deleted...]
-    <t>9,935,164,206</t>
+    <t>6,470,608,729</t>
+  </si>
+  <si>
+    <t>8,359,856,785</t>
+  </si>
+  <si>
+    <t>7,090,610,831</t>
+  </si>
+  <si>
+    <t>พิตแคร์น</t>
+  </si>
+  <si>
+    <t>7,192,436</t>
   </si>
   <si>
     <t>ฟิจิ / ฟีจี</t>
   </si>
   <si>
-    <t>2,623,896</t>
-[...5 lines deleted...]
-    <t>400,721</t>
+    <t>22,599,614</t>
+  </si>
+  <si>
+    <t>2,651,074</t>
+  </si>
+  <si>
+    <t>3,744,588</t>
   </si>
   <si>
     <t>ฟินแลนด์</t>
   </si>
   <si>
-    <t>2,074,133,232</t>
-[...5 lines deleted...]
-    <t>751,246,365</t>
+    <t>1,487,763,967</t>
+  </si>
+  <si>
+    <t>3,302,982,465</t>
+  </si>
+  <si>
+    <t>699,900,131</t>
   </si>
   <si>
     <t>ฟิลิปปินส์</t>
   </si>
   <si>
-    <t>10,047,164,956</t>
-[...17 lines deleted...]
-    <t>1,532</t>
+    <t>10,343,692,820</t>
+  </si>
+  <si>
+    <t>9,575,679,041</t>
+  </si>
+  <si>
+    <t>11,080,338,015</t>
   </si>
   <si>
     <t>เฟรนช์พอลินีเชีย</t>
   </si>
   <si>
-    <t>1,136,105</t>
-[...5 lines deleted...]
-    <t>2,235,470</t>
+    <t>4,416,157</t>
+  </si>
+  <si>
+    <t>10,103,614</t>
+  </si>
+  <si>
+    <t>6,660,029</t>
   </si>
   <si>
     <t>ภูฏาน</t>
   </si>
   <si>
-    <t>254,252</t>
-[...5 lines deleted...]
-    <t>1,519,686</t>
+    <t>241,479</t>
+  </si>
+  <si>
+    <t>524,202</t>
+  </si>
+  <si>
+    <t>32,703</t>
   </si>
   <si>
     <t>มองโกเลีย</t>
   </si>
   <si>
-    <t>143,969,558</t>
-[...5 lines deleted...]
-    <t>58,292</t>
+    <t>57,658</t>
+  </si>
+  <si>
+    <t>3,376</t>
+  </si>
+  <si>
+    <t>204,692,714</t>
   </si>
   <si>
     <t>มอนต์เซอร์รัต</t>
   </si>
   <si>
-    <t>512</t>
+    <t>104,288</t>
   </si>
   <si>
     <t>มอนเตเนโกร</t>
   </si>
   <si>
-    <t>66,943</t>
-[...5 lines deleted...]
-    <t>561,352</t>
+    <t>63,214</t>
+  </si>
+  <si>
+    <t>322,544</t>
+  </si>
+  <si>
+    <t>73,117</t>
   </si>
   <si>
     <t>มอริเชียส</t>
   </si>
   <si>
-    <t>1,527,739</t>
-[...5 lines deleted...]
-    <t>2,467,572</t>
+    <t>2,857,981</t>
+  </si>
+  <si>
+    <t>1,717,482</t>
+  </si>
+  <si>
+    <t>10,785,892</t>
   </si>
   <si>
     <t>มอริเตเนีย</t>
   </si>
   <si>
-    <t>3,219,452</t>
-[...5 lines deleted...]
-    <t>19,733</t>
+    <t>2,726,490</t>
+  </si>
+  <si>
+    <t>3,745,168</t>
   </si>
   <si>
     <t>มอลตา</t>
   </si>
   <si>
-    <t>82,283,889</t>
-[...5 lines deleted...]
-    <t>115,659,444</t>
+    <t>95,231,995</t>
+  </si>
+  <si>
+    <t>56,850,900</t>
+  </si>
+  <si>
+    <t>138,298,337</t>
   </si>
   <si>
     <t>มัลดีฟส์</t>
   </si>
   <si>
-    <t>44,901,377</t>
-[...5 lines deleted...]
-    <t>200,726,058</t>
+    <t>30,070,075</t>
+  </si>
+  <si>
+    <t>11,128,210</t>
+  </si>
+  <si>
+    <t>232,654,283</t>
   </si>
   <si>
     <t>มาเก๊า</t>
   </si>
   <si>
-    <t>12,802,167</t>
-[...5 lines deleted...]
-    <t>11,497,650</t>
+    <t>21,905,007</t>
+  </si>
+  <si>
+    <t>26,955,051</t>
+  </si>
+  <si>
+    <t>11,298,946</t>
   </si>
   <si>
     <t>มาซิโดเนีย</t>
   </si>
   <si>
-    <t>8,278,072</t>
-[...5 lines deleted...]
-    <t>4,323,358</t>
+    <t>9,375,817</t>
+  </si>
+  <si>
+    <t>6,317,294</t>
+  </si>
+  <si>
+    <t>4,469,507</t>
   </si>
   <si>
     <t>มาดากัสการ์</t>
   </si>
   <si>
-    <t>166,180,849</t>
-[...5 lines deleted...]
-    <t>73,912,344</t>
+    <t>43,285,919</t>
+  </si>
+  <si>
+    <t>314,522,781</t>
+  </si>
+  <si>
+    <t>175,650,201</t>
   </si>
   <si>
     <t>มายอต</t>
   </si>
   <si>
-    <t>39,635</t>
+    <t>111,228</t>
   </si>
   <si>
     <t>มาร์ตีนิก</t>
   </si>
   <si>
-    <t>7,483</t>
-[...5 lines deleted...]
-    <t>1,663,924</t>
+    <t>12,233</t>
+  </si>
+  <si>
+    <t>11,271</t>
+  </si>
+  <si>
+    <t>7,312</t>
   </si>
   <si>
     <t>มาลาวี</t>
   </si>
   <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>111,097</t>
+  </si>
+  <si>
+    <t>มาลี</t>
+  </si>
+  <si>
+    <t>68,846</t>
+  </si>
+  <si>
+    <t>233,963</t>
+  </si>
+  <si>
+    <t>39,509</t>
+  </si>
+  <si>
+    <t>มาเลเซีย</t>
+  </si>
+  <si>
+    <t>62,141,999,479</t>
+  </si>
+  <si>
+    <t>65,884,568,935</t>
+  </si>
+  <si>
+    <t>56,453,172,474</t>
+  </si>
+  <si>
+    <t>เม็กซิโก</t>
+  </si>
+  <si>
+    <t>3,309,776,581</t>
+  </si>
+  <si>
+    <t>3,316,160,454</t>
+  </si>
+  <si>
+    <t>3,649,697,728</t>
+  </si>
+  <si>
+    <t>เมียนมา</t>
+  </si>
+  <si>
+    <t>7,333,211,789</t>
+  </si>
+  <si>
+    <t>6,830,030,219</t>
+  </si>
+  <si>
+    <t>7,542,780,507</t>
+  </si>
+  <si>
+    <t>โมซัมบิก</t>
+  </si>
+  <si>
+    <t>432,052,013</t>
+  </si>
+  <si>
+    <t>1,342,491,767</t>
+  </si>
+  <si>
+    <t>1,840,436,716</t>
+  </si>
+  <si>
+    <t>โมนาโก</t>
+  </si>
+  <si>
+    <t>6,598,050</t>
+  </si>
+  <si>
+    <t>4,044,001</t>
+  </si>
+  <si>
+    <t>3,047,208</t>
+  </si>
+  <si>
+    <t>โมร็อกโก</t>
+  </si>
+  <si>
+    <t>1,397,761,779</t>
+  </si>
+  <si>
+    <t>148,359,045</t>
+  </si>
+  <si>
+    <t>144,882,318</t>
+  </si>
+  <si>
+    <t>ไมโครนีเซีย (สหพันธรัฐไมโครนีเซีย)</t>
+  </si>
+  <si>
+    <t>616,527,193</t>
+  </si>
+  <si>
+    <t>62,376,624</t>
+  </si>
+  <si>
+    <t>427,267,415</t>
+  </si>
+  <si>
+    <t>ยิบรอลตาร์</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
     <t>167</t>
   </si>
   <si>
-    <t>322,433</t>
-[...109 lines deleted...]
-  <si>
     <t>ยูกันดา</t>
   </si>
   <si>
-    <t>170,513</t>
-[...5 lines deleted...]
-    <t>1,230,985</t>
+    <t>24,852,734</t>
+  </si>
+  <si>
+    <t>40,185,522</t>
+  </si>
+  <si>
+    <t>743,641</t>
   </si>
   <si>
     <t>ยูเครน</t>
   </si>
   <si>
-    <t>56,937,640</t>
-[...5 lines deleted...]
-    <t>96,353,982</t>
+    <t>100,149,602</t>
+  </si>
+  <si>
+    <t>39,138,852</t>
+  </si>
+  <si>
+    <t>96,948,626</t>
   </si>
   <si>
     <t>เยเมน</t>
   </si>
   <si>
-    <t>28,865,053</t>
-[...5 lines deleted...]
-    <t>41,433,485</t>
+    <t>50,039,689</t>
+  </si>
+  <si>
+    <t>32,617,284</t>
+  </si>
+  <si>
+    <t>49,271,683</t>
   </si>
   <si>
     <t>เยอรมนี</t>
   </si>
   <si>
-    <t>16,850,322,811</t>
-[...5 lines deleted...]
-    <t>16,032,130,068</t>
+    <t>18,156,099,422</t>
+  </si>
+  <si>
+    <t>19,648,188,846</t>
+  </si>
+  <si>
+    <t>15,422,856,133</t>
   </si>
   <si>
     <t>รวันดา</t>
   </si>
   <si>
-    <t>50,582,543</t>
-[...5 lines deleted...]
-    <t>158,599,507</t>
+    <t>104,513,961</t>
+  </si>
+  <si>
+    <t>181,516,531</t>
+  </si>
+  <si>
+    <t>224,260,718</t>
   </si>
   <si>
     <t>รหัสประเทศสำหรับเขตต่อเนื่องฯ</t>
   </si>
   <si>
-    <t>2,676,066</t>
-[...5 lines deleted...]
-    <t>4,375,727</t>
+    <t>1,644,585</t>
+  </si>
+  <si>
+    <t>709,548</t>
+  </si>
+  <si>
+    <t>6,451,332</t>
+  </si>
+  <si>
+    <t>รัฐปาเลสไตน์</t>
+  </si>
+  <si>
+    <t>59,569</t>
+  </si>
+  <si>
+    <t>2,393,088</t>
   </si>
   <si>
     <t>เรอูว์นียง</t>
   </si>
   <si>
-    <t>6,771,988</t>
-[...5 lines deleted...]
-    <t>49,540</t>
+    <t>167,756</t>
+  </si>
+  <si>
+    <t>322,753</t>
+  </si>
+  <si>
+    <t>613,883</t>
   </si>
   <si>
     <t>โรมาเนีย</t>
   </si>
   <si>
-    <t>497,613,588</t>
-[...5 lines deleted...]
-    <t>488,070,397</t>
+    <t>451,870,319</t>
+  </si>
+  <si>
+    <t>535,564,660</t>
+  </si>
+  <si>
+    <t>615,035,118</t>
   </si>
   <si>
     <t>ลักเซมเบิร์ก</t>
   </si>
   <si>
-    <t>42,901,780</t>
-[...5 lines deleted...]
-    <t>29,260,066</t>
+    <t>50,330,812</t>
+  </si>
+  <si>
+    <t>23,609,775</t>
+  </si>
+  <si>
+    <t>52,053,119</t>
   </si>
   <si>
     <t>ลัตเวีย</t>
   </si>
   <si>
-    <t>52,789,202</t>
-[...5 lines deleted...]
-    <t>36,743,652</t>
+    <t>66,315,973</t>
+  </si>
+  <si>
+    <t>45,270,666</t>
+  </si>
+  <si>
+    <t>70,330,447</t>
   </si>
   <si>
     <t>ลิกเตนสไตน์</t>
   </si>
   <si>
-    <t>12,151,577</t>
-[...5 lines deleted...]
-    <t>13,287,779</t>
+    <t>10,164,226</t>
+  </si>
+  <si>
+    <t>12,567,664</t>
+  </si>
+  <si>
+    <t>8,911,045</t>
   </si>
   <si>
     <t>ลิทัวเนีย</t>
   </si>
   <si>
-    <t>85,657,809</t>
-[...5 lines deleted...]
-    <t>79,656,083</t>
+    <t>192,286,696</t>
+  </si>
+  <si>
+    <t>86,492,434</t>
+  </si>
+  <si>
+    <t>94,521,837</t>
   </si>
   <si>
     <t>ลิเบีย</t>
   </si>
   <si>
-    <t>4,136,990,104</t>
-[...5 lines deleted...]
-    <t>7,635,641</t>
+    <t>15,494,056,894</t>
+  </si>
+  <si>
+    <t>10,265,838,226</t>
+  </si>
+  <si>
+    <t>4,280,072,293</t>
   </si>
   <si>
     <t>เลโซโท</t>
   </si>
   <si>
-    <t>41,647</t>
-[...5 lines deleted...]
-    <t>28,525</t>
+    <t>182,728</t>
+  </si>
+  <si>
+    <t>148,984</t>
+  </si>
+  <si>
+    <t>38</t>
   </si>
   <si>
     <t>เลบานอน</t>
   </si>
   <si>
-    <t>31,431,434</t>
-[...5 lines deleted...]
-    <t>11,520,002</t>
+    <t>24,411,310</t>
+  </si>
+  <si>
+    <t>14,873,856</t>
+  </si>
+  <si>
+    <t>12,677,855</t>
   </si>
   <si>
     <t>ไลบีเรีย</t>
   </si>
   <si>
-    <t>144,810</t>
-[...5 lines deleted...]
-    <t>1,315,604</t>
+    <t>4,831,639</t>
+  </si>
+  <si>
+    <t>157,284</t>
+  </si>
+  <si>
+    <t>4,498,734</t>
   </si>
   <si>
     <t>วานูวาตู / วานูอาตู</t>
   </si>
   <si>
-    <t>199,656,535</t>
-[...5 lines deleted...]
-    <t>193,768,295</t>
+    <t>107,389,064</t>
+  </si>
+  <si>
+    <t>70,039,554</t>
+  </si>
+  <si>
+    <t>110,851,369</t>
   </si>
   <si>
     <t>เวเนซุเอลา</t>
   </si>
   <si>
-    <t>14,129,226</t>
-[...5 lines deleted...]
-    <t>87,911,879</t>
+    <t>220,742,751</t>
+  </si>
+  <si>
+    <t>76,615,998</t>
+  </si>
+  <si>
+    <t>3,249,251</t>
   </si>
   <si>
     <t>เวียดนาม</t>
   </si>
   <si>
-    <t>30,821,787,455</t>
-[...5 lines deleted...]
-    <t>30,380,748,671</t>
+    <t>39,710,317,597</t>
+  </si>
+  <si>
+    <t>40,990,560,169</t>
+  </si>
+  <si>
+    <t>38,906,873,159</t>
   </si>
   <si>
     <t>ศรีลังกา</t>
   </si>
   <si>
-    <t>244,160,761</t>
-[...5 lines deleted...]
-    <t>221,963,325</t>
+    <t>659,267,596</t>
+  </si>
+  <si>
+    <t>455,611,836</t>
+  </si>
+  <si>
+    <t>881,281,903</t>
   </si>
   <si>
     <t>สปป.ลาว</t>
   </si>
   <si>
-    <t>10,413,554,902</t>
-[...5 lines deleted...]
-    <t>10,656,766,384</t>
+    <t>9,596,689,495</t>
+  </si>
+  <si>
+    <t>9,205,954,933</t>
+  </si>
+  <si>
+    <t>8,834,851,958</t>
   </si>
   <si>
     <t>สเปน</t>
   </si>
   <si>
-    <t>2,262,767,157</t>
-[...11 lines deleted...]
-    <t>554</t>
+    <t>2,217,785,401</t>
+  </si>
+  <si>
+    <t>2,065,936,673</t>
+  </si>
+  <si>
+    <t>2,010,118,998</t>
   </si>
   <si>
     <t>สโลวาเกีย</t>
   </si>
   <si>
-    <t>175,728,387</t>
-[...5 lines deleted...]
-    <t>261,289,847</t>
+    <t>197,033,006</t>
+  </si>
+  <si>
+    <t>191,394,917</t>
+  </si>
+  <si>
+    <t>188,663,128</t>
   </si>
   <si>
     <t>สโลวีเนีย</t>
   </si>
   <si>
-    <t>213,584,912</t>
-[...5 lines deleted...]
-    <t>256,908,602</t>
+    <t>399,813,354</t>
+  </si>
+  <si>
+    <t>226,212,131</t>
+  </si>
+  <si>
+    <t>302,927,105</t>
   </si>
   <si>
     <t>สวาซิแลนด์</t>
   </si>
   <si>
-    <t>230,379</t>
-[...5 lines deleted...]
-    <t>385,167</t>
+    <t>1,801,918</t>
+  </si>
+  <si>
+    <t>2,733,311</t>
+  </si>
+  <si>
+    <t>1,706,591</t>
   </si>
   <si>
     <t>สวิตเซอร์แลนด์</t>
   </si>
   <si>
-    <t>60,689,448,645</t>
-[...5 lines deleted...]
-    <t>11,115,149,607</t>
+    <t>22,379,981,381</t>
+  </si>
+  <si>
+    <t>14,297,691,451</t>
+  </si>
+  <si>
+    <t>34,608,528,171</t>
   </si>
   <si>
     <t>สวีเดน</t>
   </si>
   <si>
-    <t>1,927,203,974</t>
-[...5 lines deleted...]
-    <t>1,899,243,036</t>
+    <t>1,978,072,949</t>
+  </si>
+  <si>
+    <t>1,593,824,224</t>
+  </si>
+  <si>
+    <t>2,002,854,957</t>
   </si>
   <si>
     <t>สหพันธรัฐรัสเซีย</t>
   </si>
   <si>
-    <t>1,705,365,260</t>
-[...5 lines deleted...]
-    <t>2,414,732,227</t>
+    <t>8,345,936,217</t>
+  </si>
+  <si>
+    <t>3,926,619,431</t>
+  </si>
+  <si>
+    <t>1,549,490,463</t>
   </si>
   <si>
     <t>สหรัฐอเมริกา</t>
   </si>
   <si>
-    <t>56,782,968,415</t>
-[...5 lines deleted...]
-    <t>59,578,000,726</t>
+    <t>93,043,646,030</t>
+  </si>
+  <si>
+    <t>85,864,121,433</t>
+  </si>
+  <si>
+    <t>53,271,844,587</t>
   </si>
   <si>
     <t>สหรัฐอาหรับเอมิเรตส์</t>
   </si>
   <si>
-    <t>56,041,043,260</t>
-[...5 lines deleted...]
-    <t>49,274,595,630</t>
+    <t>49,655,465,153</t>
+  </si>
+  <si>
+    <t>66,429,242,508</t>
+  </si>
+  <si>
+    <t>104,000,847,998</t>
   </si>
   <si>
     <t>สหราชอาณาจักร</t>
   </si>
   <si>
-    <t>6,830,349,383</t>
-[...5 lines deleted...]
-    <t>6,481,880,705</t>
+    <t>12,480,161,502</t>
+  </si>
+  <si>
+    <t>11,096,706,944</t>
+  </si>
+  <si>
+    <t>8,782,328,434</t>
   </si>
   <si>
     <t>สหสาธารณรัฐแทนซาเนีย</t>
   </si>
   <si>
-    <t>25,619,486</t>
-[...5 lines deleted...]
-    <t>8,843,361</t>
+    <t>178,206,758</t>
+  </si>
+  <si>
+    <t>96,781,396</t>
+  </si>
+  <si>
+    <t>188,205,816</t>
   </si>
   <si>
     <t>สาธารณรัฐเกาหลี</t>
   </si>
   <si>
-    <t>28,014,213,279</t>
-[...5 lines deleted...]
-    <t>25,014,251,677</t>
+    <t>42,952,621,370</t>
+  </si>
+  <si>
+    <t>41,421,008,194</t>
+  </si>
+  <si>
+    <t>32,192,739,730</t>
   </si>
   <si>
     <t>สาธารณรัฐเช็ก</t>
   </si>
   <si>
-    <t>889,322,650</t>
-[...5 lines deleted...]
-    <t>1,104,414,136</t>
+    <t>1,110,606,571</t>
+  </si>
+  <si>
+    <t>969,711,960</t>
+  </si>
+  <si>
+    <t>1,157,970,496</t>
   </si>
   <si>
     <t>สาธารณรัฐโดมินิกัน</t>
   </si>
   <si>
-    <t>61,888,985</t>
-[...5 lines deleted...]
-    <t>93,174,005</t>
+    <t>58,239,447</t>
+  </si>
+  <si>
+    <t>71,463,787</t>
+  </si>
+  <si>
+    <t>63,719,650</t>
   </si>
   <si>
     <t>สาธารณรัฐประชาธิปไตยคองโก</t>
   </si>
   <si>
-    <t>939,348,091</t>
-[...5 lines deleted...]
-    <t>1,541,390,844</t>
+    <t>7,332,735,922</t>
+  </si>
+  <si>
+    <t>1,131,146,134</t>
+  </si>
+  <si>
+    <t>1,282,799,331</t>
   </si>
   <si>
     <t>สาธารณรัฐประชาธิปไตยประชาชนเกาหลี</t>
   </si>
   <si>
-    <t>3,577,322</t>
-[...5 lines deleted...]
-    <t>480,062</t>
+    <t>193,545</t>
+  </si>
+  <si>
+    <t>46,433</t>
+  </si>
+  <si>
+    <t>231,712</t>
   </si>
   <si>
     <t>สาธารณรัฐมอลโดวา</t>
   </si>
   <si>
-    <t>11,522,541</t>
-[...5 lines deleted...]
-    <t>5,055,843</t>
+    <t>11,255,288</t>
+  </si>
+  <si>
+    <t>6,026,824</t>
+  </si>
+  <si>
+    <t>3,120,139</t>
   </si>
   <si>
     <t>สาธารณรัฐอาหรับซีเรีย</t>
   </si>
   <si>
-    <t>947,621</t>
-[...2 lines deleted...]
-    <t>283,533</t>
+    <t>42,331</t>
+  </si>
+  <si>
+    <t>4,863,013</t>
+  </si>
+  <si>
+    <t>4,472,883</t>
   </si>
   <si>
     <t>สาธารณรัฐอิสลามอิหร่าน</t>
   </si>
   <si>
-    <t>17,090,474</t>
-[...5 lines deleted...]
-    <t>32,410,058</t>
+    <t>34,233,104</t>
+  </si>
+  <si>
+    <t>1,443,039</t>
+  </si>
+  <si>
+    <t>25,820,851</t>
   </si>
   <si>
     <t>สาธารณรัฐแอฟริกากลาง</t>
   </si>
   <si>
-    <t>1,691,833</t>
-[...2 lines deleted...]
-    <t>2,127,427</t>
+    <t>15,570</t>
+  </si>
+  <si>
+    <t>2,043,825</t>
   </si>
   <si>
     <t>สิงคโปร์</t>
   </si>
   <si>
-    <t>31,627,204,879</t>
-[...5 lines deleted...]
-    <t>20,089,107,661</t>
+    <t>25,367,474,638</t>
+  </si>
+  <si>
+    <t>26,283,859,366</t>
+  </si>
+  <si>
+    <t>19,442,165,736</t>
   </si>
   <si>
     <t>หมู่เกาะคุก</t>
   </si>
   <si>
-    <t>6,541,638</t>
-[...5 lines deleted...]
-    <t>19,984,334</t>
+    <t>14,914,132</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>8,481,115</t>
   </si>
   <si>
     <t>หมู่เกาะเคย์แมน</t>
   </si>
   <si>
-    <t>1,445</t>
-[...5 lines deleted...]
-    <t>72,139</t>
+    <t>31,789</t>
+  </si>
+  <si>
+    <t>175,545</t>
+  </si>
+  <si>
+    <t>93,997,133</t>
   </si>
   <si>
     <t>หมู่เกาะโคโคส (คีลิง)</t>
   </si>
   <si>
-    <t>1,243</t>
+    <t>267,390</t>
+  </si>
+  <si>
+    <t>435</t>
   </si>
   <si>
     <t>หมู่เกาะโซโลมอน</t>
   </si>
   <si>
-    <t>1,906,397</t>
-[...5 lines deleted...]
-    <t>6,803,626</t>
+    <t>3,495,602</t>
+  </si>
+  <si>
+    <t>15,458,230</t>
+  </si>
+  <si>
+    <t>36,662</t>
   </si>
   <si>
     <t>หมู่เกาะเติกส์และเคคอส</t>
   </si>
   <si>
-    <t>603</t>
-[...2 lines deleted...]
-    <t>495,405</t>
+    <t>110</t>
   </si>
   <si>
     <t>หมู่เกาะนอร์เทิร์นมาเรียนา</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
+    <t>58,812</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
     <t>หมู่เกาะบริติชเวอร์จิน</t>
   </si>
   <si>
-    <t>85,035</t>
-[...2 lines deleted...]
-    <t>38,853</t>
+    <t>182</t>
+  </si>
+  <si>
+    <t>4,211</t>
   </si>
   <si>
     <t>หมู่เกาะฟอล์กแลนด์ (มัลบีนัส)</t>
   </si>
   <si>
-    <t>2,649,343</t>
-[...2 lines deleted...]
-    <t>4,388,700</t>
+    <t>7,094,714</t>
+  </si>
+  <si>
+    <t>6,121,190</t>
+  </si>
+  <si>
+    <t>7,895,235</t>
   </si>
   <si>
     <t>หมู่เกาะแฟโร</t>
   </si>
   <si>
-    <t>30,755</t>
-[...5 lines deleted...]
-    <t>4,267,566</t>
+    <t>3,662,159</t>
+  </si>
+  <si>
+    <t>3,800</t>
   </si>
   <si>
     <t>หมู่เกาะมาร์แชลล์</t>
   </si>
   <si>
-    <t>89,569,932</t>
-[...5 lines deleted...]
-    <t>262,846,635</t>
+    <t>145,804,656</t>
+  </si>
+  <si>
+    <t>5,658,000</t>
+  </si>
+  <si>
+    <t>16,193,979</t>
   </si>
   <si>
     <t>หมู่เกาะเวอร์จินของสหรัฐ</t>
   </si>
   <si>
-    <t>11,847</t>
-[...5 lines deleted...]
-    <t>2,076</t>
+    <t>2,389</t>
+  </si>
+  <si>
+    <t>11,219</t>
   </si>
   <si>
     <t>อเมริกันซามัว</t>
   </si>
   <si>
-    <t>41,207</t>
-[...2 lines deleted...]
-    <t>15,988</t>
+    <t>7,144</t>
   </si>
   <si>
     <t>ออสเตรเลีย</t>
   </si>
   <si>
-    <t>24,912,060,057</t>
-[...5 lines deleted...]
-    <t>13,139,899,105</t>
+    <t>15,671,393,149</t>
+  </si>
+  <si>
+    <t>31,172,412,306</t>
+  </si>
+  <si>
+    <t>24,688,582,210</t>
   </si>
   <si>
     <t>ออสเตรีย</t>
   </si>
   <si>
-    <t>1,544,576,193</t>
-[...5 lines deleted...]
-    <t>1,589,089,108</t>
+    <t>1,461,180,306</t>
+  </si>
+  <si>
+    <t>1,501,863,857</t>
+  </si>
+  <si>
+    <t>1,621,369,947</t>
   </si>
   <si>
     <t>อันดอร์รา</t>
   </si>
   <si>
-    <t>2,836</t>
-[...5 lines deleted...]
-    <t>15,825</t>
+    <t>179,776</t>
+  </si>
+  <si>
+    <t>17,955</t>
   </si>
   <si>
     <t>อัฟกานิสถาน</t>
   </si>
   <si>
-    <t>162,736</t>
-[...5 lines deleted...]
-    <t>180,097</t>
+    <t>1,531,554</t>
+  </si>
+  <si>
+    <t>118,201</t>
+  </si>
+  <si>
+    <t>206,494</t>
   </si>
   <si>
     <t>อาเซอร์ไบจาน</t>
   </si>
   <si>
-    <t>342</t>
-[...2 lines deleted...]
-    <t>298,707</t>
+    <t>4,809,955,447</t>
+  </si>
+  <si>
+    <t>1,482</t>
+  </si>
+  <si>
+    <t>5,430,715</t>
   </si>
   <si>
     <t>อาณาเขตทางทะเล</t>
   </si>
   <si>
-    <t>8,902,745</t>
+    <t>9,499,130</t>
   </si>
   <si>
     <t>อาร์เจนตินา</t>
   </si>
   <si>
-    <t>648,441,507</t>
-[...5 lines deleted...]
-    <t>1,253,897,132</t>
+    <t>6,498,588,623</t>
+  </si>
+  <si>
+    <t>3,994,403,145</t>
+  </si>
+  <si>
+    <t>4,197,082,408</t>
   </si>
   <si>
     <t>อาร์มีเนีย</t>
   </si>
   <si>
-    <t>22,572,186</t>
-[...5 lines deleted...]
-    <t>25,285,620</t>
+    <t>2,195,107</t>
+  </si>
+  <si>
+    <t>36,434,050</t>
+  </si>
+  <si>
+    <t>688,022</t>
   </si>
   <si>
     <t>อารูบา</t>
   </si>
   <si>
-    <t>215,916</t>
-[...2 lines deleted...]
-    <t>211,515</t>
+    <t>406</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>อิเควทอเรียลกินี</t>
+  </si>
+  <si>
+    <t>3,014,659,672</t>
   </si>
   <si>
     <t>อิตาลี</t>
   </si>
   <si>
-    <t>8,333,134,019</t>
-[...5 lines deleted...]
-    <t>8,087,574,478</t>
+    <t>12,274,615,710</t>
+  </si>
+  <si>
+    <t>7,475,322,043</t>
+  </si>
+  <si>
+    <t>8,814,878,315</t>
   </si>
   <si>
     <t>อินเดีย</t>
   </si>
   <si>
-    <t>18,204,664,868</t>
-[...5 lines deleted...]
-    <t>14,421,562,214</t>
+    <t>15,711,919,521</t>
+  </si>
+  <si>
+    <t>17,544,894,307</t>
+  </si>
+  <si>
+    <t>17,088,835,665</t>
   </si>
   <si>
     <t>อินโดนีเซีย</t>
   </si>
   <si>
-    <t>24,409,382,543</t>
-[...5 lines deleted...]
-    <t>26,777,648,598</t>
+    <t>27,772,842,300</t>
+  </si>
+  <si>
+    <t>31,525,491,127</t>
+  </si>
+  <si>
+    <t>44,623,911,832</t>
   </si>
   <si>
     <t>อิรัก</t>
   </si>
   <si>
-    <t>7,815,683</t>
-[...5 lines deleted...]
-    <t>153,802</t>
+    <t>146,909</t>
+  </si>
+  <si>
+    <t>139,369</t>
+  </si>
+  <si>
+    <t>8,944,369</t>
   </si>
   <si>
     <t>อิสราเอล</t>
   </si>
   <si>
-    <t>1,401,247,221</t>
-[...5 lines deleted...]
-    <t>1,365,284,626</t>
+    <t>1,465,546,064</t>
+  </si>
+  <si>
+    <t>1,760,908,310</t>
+  </si>
+  <si>
+    <t>1,290,394,123</t>
   </si>
   <si>
     <t>อียิปต์</t>
   </si>
   <si>
-    <t>51,978,256</t>
-[...5 lines deleted...]
-    <t>691,476,634</t>
+    <t>59,283,534</t>
+  </si>
+  <si>
+    <t>795,105,298</t>
+  </si>
+  <si>
+    <t>642,011,785</t>
   </si>
   <si>
     <t>อุซเบกิสถาน</t>
   </si>
   <si>
-    <t>10,056,628</t>
-[...5 lines deleted...]
-    <t>2,927</t>
+    <t>1,083</t>
+  </si>
+  <si>
+    <t>8,688,133</t>
+  </si>
+  <si>
+    <t>9,567,661</t>
   </si>
   <si>
     <t>อุรุกวัย</t>
   </si>
   <si>
-    <t>101,453,443</t>
-[...5 lines deleted...]
-    <t>145,203,549</t>
+    <t>136,103,048</t>
+  </si>
+  <si>
+    <t>437,039,033</t>
+  </si>
+  <si>
+    <t>174,647,829</t>
   </si>
   <si>
     <t>เอกวาดอร์</t>
   </si>
   <si>
-    <t>144,559,695</t>
-[...5 lines deleted...]
-    <t>173,738,285</t>
+    <t>24,949,702</t>
+  </si>
+  <si>
+    <t>201,619,725</t>
+  </si>
+  <si>
+    <t>122,467,386</t>
   </si>
   <si>
     <t>เอธิโอเปีย</t>
   </si>
   <si>
-    <t>1,882,143</t>
-[...5 lines deleted...]
-    <t>20,832,775</t>
+    <t>45,079,260</t>
+  </si>
+  <si>
+    <t>6,958,420</t>
+  </si>
+  <si>
+    <t>35,364,464</t>
   </si>
   <si>
     <t>เอริเทรีย</t>
   </si>
   <si>
-    <t>14,521</t>
+    <t>58,621</t>
   </si>
   <si>
     <t>เอลซัลวาดอร์</t>
   </si>
   <si>
-    <t>12,000,915</t>
-[...5 lines deleted...]
-    <t>16,407,848</t>
+    <t>21,993,892</t>
+  </si>
+  <si>
+    <t>47,776,760</t>
+  </si>
+  <si>
+    <t>22,422,721</t>
   </si>
   <si>
     <t>เอสโตเนีย</t>
   </si>
   <si>
-    <t>35,405,982</t>
-[...5 lines deleted...]
-    <t>54,003,769</t>
+    <t>59,402,539</t>
+  </si>
+  <si>
+    <t>56,060,472</t>
+  </si>
+  <si>
+    <t>69,981,353</t>
+  </si>
+  <si>
+    <t>แองกวิลลา</t>
+  </si>
+  <si>
+    <t>12,428</t>
+  </si>
+  <si>
+    <t>50,867</t>
+  </si>
+  <si>
+    <t>5,804</t>
   </si>
   <si>
     <t>แองโกลา</t>
   </si>
   <si>
-    <t>9,489,245</t>
-[...5 lines deleted...]
-    <t>2,685,075,728</t>
+    <t>1,317,513,762</t>
+  </si>
+  <si>
+    <t>25,227,863,938</t>
+  </si>
+  <si>
+    <t>40,974,757</t>
   </si>
   <si>
     <t>แอนติกาและบาร์บูดา</t>
   </si>
   <si>
-    <t>43,932</t>
-[...5 lines deleted...]
-    <t>1,338,197</t>
+    <t>14,303</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>1,929,116</t>
   </si>
   <si>
     <t>แอฟริกาใต้</t>
   </si>
   <si>
-    <t>1,542,106,836</t>
-[...5 lines deleted...]
-    <t>1,896,615,636</t>
+    <t>6,367,305,058</t>
+  </si>
+  <si>
+    <t>10,201,876,381</t>
+  </si>
+  <si>
+    <t>4,109,836,055</t>
   </si>
   <si>
     <t>แอลจีเรีย</t>
   </si>
   <si>
-    <t>7,878</t>
-[...5 lines deleted...]
-    <t>2,505,499</t>
+    <t>2,014,135</t>
+  </si>
+  <si>
+    <t>14,618,932</t>
+  </si>
+  <si>
+    <t>154,439</t>
   </si>
   <si>
     <t>แอลเบเนีย</t>
   </si>
   <si>
-    <t>7,117,663</t>
-[...5 lines deleted...]
-    <t>9,770,715</t>
+    <t>3,441,315</t>
+  </si>
+  <si>
+    <t>2,972,664</t>
+  </si>
+  <si>
+    <t>6,525,081</t>
   </si>
   <si>
     <t>โอมาน</t>
   </si>
   <si>
-    <t>2,609,705,398</t>
-[...5 lines deleted...]
-    <t>2,971,037,501</t>
+    <t>4,541,771,197</t>
+  </si>
+  <si>
+    <t>4,958,770,362</t>
+  </si>
+  <si>
+    <t>2,497,719,924</t>
   </si>
   <si>
     <t>ไอซ์แลนด์</t>
   </si>
   <si>
-    <t>38,782,258</t>
-[...5 lines deleted...]
-    <t>9,148,919</t>
+    <t>82,272,411</t>
+  </si>
+  <si>
+    <t>44,575,057</t>
+  </si>
+  <si>
+    <t>9,676,908</t>
   </si>
   <si>
     <t>ไอร์แลนด์</t>
   </si>
   <si>
-    <t>1,155,737,005</t>
-[...14 lines deleted...]
-    <t>951</t>
+    <t>1,174,569,389</t>
+  </si>
+  <si>
+    <t>1,551,086,904</t>
+  </si>
+  <si>
+    <t>1,279,688,242</t>
   </si>
   <si>
     <t>ฮ่องกง</t>
   </si>
   <si>
-    <t>20,241,429,005</t>
-[...5 lines deleted...]
-    <t>9,463,501,247</t>
+    <t>21,279,919,759</t>
+  </si>
+  <si>
+    <t>11,650,224,435</t>
+  </si>
+  <si>
+    <t>29,418,686,031</t>
   </si>
   <si>
     <t>ฮอนดูรัส</t>
   </si>
   <si>
-    <t>5,898,833</t>
-[...5 lines deleted...]
-    <t>18,265,444</t>
+    <t>6,900,990</t>
+  </si>
+  <si>
+    <t>10,988,176</t>
+  </si>
+  <si>
+    <t>10,244,104</t>
   </si>
   <si>
     <t>ฮังการี</t>
   </si>
   <si>
-    <t>680,068,125</t>
-[...5 lines deleted...]
-    <t>670,720,671</t>
+    <t>823,553,478</t>
+  </si>
+  <si>
+    <t>1,005,107,865</t>
+  </si>
+  <si>
+    <t>974,903,273</t>
   </si>
   <si>
     <t>เฮติ</t>
   </si>
   <si>
-    <t>1,013,640</t>
-[...5 lines deleted...]
-    <t>25,402,090</t>
+    <t>4,507,137</t>
+  </si>
+  <si>
+    <t>299,058</t>
+  </si>
+  <si>
+    <t>5,688,232</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -3001,51 +3010,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D233"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
@@ -3180,127 +3189,127 @@
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
@@ -3309,149 +3318,149 @@
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" t="s">
         <v>84</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" t="s">
         <v>88</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" t="s">
         <v>92</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" t="s">
+        <v>99</v>
+      </c>
+      <c r="C28" t="s">
         <v>100</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D29" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>106</v>
       </c>
       <c r="B30" t="s">
         <v>107</v>
       </c>
       <c r="C30" t="s">
         <v>108</v>
       </c>
       <c r="D30" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
@@ -3522,2795 +3531,2795 @@
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" t="s">
         <v>132</v>
       </c>
       <c r="D36" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>134</v>
       </c>
       <c r="B37" t="s">
         <v>135</v>
       </c>
       <c r="C37" t="s">
         <v>136</v>
       </c>
       <c r="D37" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B38" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C41" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B42" t="s">
-        <v>154</v>
+        <v>38</v>
       </c>
       <c r="C42" t="s">
         <v>155</v>
       </c>
       <c r="D42" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>157</v>
       </c>
       <c r="B43" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="C43" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D43" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B44" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C44" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B45" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C45" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B46" t="s">
-        <v>22</v>
+        <v>170</v>
       </c>
       <c r="C46" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D46" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B47" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="C47" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B48" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C48" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D48" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B49" t="s">
-        <v>177</v>
+        <v>38</v>
       </c>
       <c r="C49" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D49" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B50" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C50" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D50" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B51" t="s">
-        <v>185</v>
+        <v>38</v>
       </c>
       <c r="C51" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D51" t="s">
-        <v>187</v>
+        <v>38</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B52" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="C52" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D52" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B53" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C53" t="s">
-        <v>22</v>
+        <v>194</v>
       </c>
       <c r="D53" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B54" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C54" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D54" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B55" t="s">
-        <v>198</v>
+        <v>38</v>
       </c>
       <c r="C55" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D55" t="s">
-        <v>200</v>
+        <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B56" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C56" t="s">
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="D56" t="s">
-        <v>22</v>
+        <v>205</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B57" t="s">
-        <v>204</v>
+        <v>38</v>
       </c>
       <c r="C57" t="s">
-        <v>205</v>
+        <v>38</v>
       </c>
       <c r="D57" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B58" t="s">
-        <v>208</v>
+        <v>38</v>
       </c>
       <c r="C58" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="D58" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B59" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C59" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D59" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B60" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C60" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D60" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B61" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C61" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D61" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B62" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C62" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D62" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B63" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C63" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D63" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B64" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C64" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D64" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B65" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C65" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D65" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B66" t="s">
-        <v>239</v>
+        <v>38</v>
       </c>
       <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
+        <v>241</v>
+      </c>
+      <c r="B67" t="s">
         <v>242</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>243</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>245</v>
+      </c>
+      <c r="B68" t="s">
         <v>246</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>247</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
+        <v>249</v>
+      </c>
+      <c r="B69" t="s">
         <v>250</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>251</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
+        <v>253</v>
+      </c>
+      <c r="B70" t="s">
         <v>254</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>256</v>
+      </c>
+      <c r="B71" t="s">
         <v>257</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" t="s">
+        <v>260</v>
+      </c>
+      <c r="C72" t="s">
         <v>261</v>
       </c>
-      <c r="B72" t="s">
+      <c r="D72" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>263</v>
+      </c>
+      <c r="B73" t="s">
+        <v>264</v>
+      </c>
+      <c r="C73" t="s">
         <v>265</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
+        <v>267</v>
+      </c>
+      <c r="B74" t="s">
+        <v>268</v>
+      </c>
+      <c r="C74" t="s">
         <v>269</v>
       </c>
-      <c r="B74" t="s">
+      <c r="D74" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
+        <v>271</v>
+      </c>
+      <c r="B75" t="s">
+        <v>272</v>
+      </c>
+      <c r="C75" t="s">
         <v>273</v>
       </c>
-      <c r="B75" t="s">
+      <c r="D75" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
+        <v>275</v>
+      </c>
+      <c r="B76" t="s">
+        <v>276</v>
+      </c>
+      <c r="C76" t="s">
         <v>277</v>
       </c>
-      <c r="B76" t="s">
+      <c r="D76" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
+        <v>279</v>
+      </c>
+      <c r="B77" t="s">
+        <v>280</v>
+      </c>
+      <c r="C77" t="s">
         <v>281</v>
       </c>
-      <c r="B77" t="s">
+      <c r="D77" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
+        <v>283</v>
+      </c>
+      <c r="B78" t="s">
+        <v>284</v>
+      </c>
+      <c r="C78" t="s">
         <v>285</v>
       </c>
-      <c r="B78" t="s">
+      <c r="D78" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
+        <v>287</v>
+      </c>
+      <c r="B79" t="s">
+        <v>288</v>
+      </c>
+      <c r="C79" t="s">
         <v>289</v>
       </c>
-      <c r="B79" t="s">
+      <c r="D79" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
+        <v>291</v>
+      </c>
+      <c r="B80" t="s">
+        <v>292</v>
+      </c>
+      <c r="C80" t="s">
         <v>293</v>
       </c>
-      <c r="B80" t="s">
+      <c r="D80" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
+        <v>295</v>
+      </c>
+      <c r="B81" t="s">
+        <v>296</v>
+      </c>
+      <c r="C81" t="s">
         <v>297</v>
       </c>
-      <c r="B81" t="s">
+      <c r="D81" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>299</v>
+      </c>
+      <c r="B82" t="s">
+        <v>300</v>
+      </c>
+      <c r="C82" t="s">
         <v>301</v>
       </c>
-      <c r="B82" t="s">
+      <c r="D82" t="s">
         <v>302</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
+        <v>303</v>
+      </c>
+      <c r="B83" t="s">
         <v>304</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>305</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
+        <v>307</v>
+      </c>
+      <c r="B84" t="s">
+        <v>38</v>
+      </c>
+      <c r="C84" t="s">
         <v>308</v>
       </c>
-      <c r="B84" t="s">
+      <c r="D84" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
+        <v>310</v>
+      </c>
+      <c r="B85" t="s">
+        <v>311</v>
+      </c>
+      <c r="C85" t="s">
         <v>312</v>
       </c>
-      <c r="B85" t="s">
+      <c r="D85" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
+        <v>314</v>
+      </c>
+      <c r="B86" t="s">
+        <v>315</v>
+      </c>
+      <c r="C86" t="s">
         <v>316</v>
       </c>
-      <c r="B86" t="s">
+      <c r="D86" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
+        <v>318</v>
+      </c>
+      <c r="B87" t="s">
+        <v>319</v>
+      </c>
+      <c r="C87" t="s">
         <v>320</v>
       </c>
-      <c r="B87" t="s">
+      <c r="D87" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
+        <v>322</v>
+      </c>
+      <c r="B88" t="s">
+        <v>38</v>
+      </c>
+      <c r="C88" t="s">
+        <v>323</v>
+      </c>
+      <c r="D88" t="s">
         <v>324</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
+        <v>325</v>
+      </c>
+      <c r="B89" t="s">
+        <v>326</v>
+      </c>
+      <c r="C89" t="s">
         <v>327</v>
       </c>
-      <c r="B89" t="s">
+      <c r="D89" t="s">
         <v>328</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
+        <v>329</v>
+      </c>
+      <c r="B90" t="s">
+        <v>330</v>
+      </c>
+      <c r="C90" t="s">
         <v>331</v>
       </c>
-      <c r="B90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>334</v>
+        <v>38</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
+        <v>332</v>
+      </c>
+      <c r="B91" t="s">
+        <v>333</v>
+      </c>
+      <c r="C91" t="s">
+        <v>334</v>
+      </c>
+      <c r="D91" t="s">
         <v>335</v>
-      </c>
-[...7 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
+        <v>336</v>
+      </c>
+      <c r="B92" t="s">
+        <v>337</v>
+      </c>
+      <c r="C92" t="s">
+        <v>338</v>
+      </c>
+      <c r="D92" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
+        <v>340</v>
+      </c>
+      <c r="B93" t="s">
+        <v>341</v>
+      </c>
+      <c r="C93" t="s">
+        <v>342</v>
+      </c>
+      <c r="D93" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
+        <v>344</v>
+      </c>
+      <c r="B94" t="s">
+        <v>345</v>
+      </c>
+      <c r="C94" t="s">
+        <v>346</v>
+      </c>
+      <c r="D94" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
+        <v>348</v>
+      </c>
+      <c r="B95" t="s">
+        <v>349</v>
+      </c>
+      <c r="C95" t="s">
+        <v>350</v>
+      </c>
+      <c r="D95" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
+        <v>352</v>
+      </c>
+      <c r="B96" t="s">
+        <v>353</v>
+      </c>
+      <c r="C96" t="s">
+        <v>354</v>
+      </c>
+      <c r="D96" t="s">
         <v>355</v>
-      </c>
-[...7 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
+        <v>356</v>
+      </c>
+      <c r="B97" t="s">
+        <v>357</v>
+      </c>
+      <c r="C97" t="s">
+        <v>358</v>
+      </c>
+      <c r="D97" t="s">
         <v>359</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
+        <v>360</v>
+      </c>
+      <c r="B98" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C98" t="s">
         <v>362</v>
       </c>
       <c r="D98" t="s">
-        <v>22</v>
+        <v>363</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B99" t="s">
-        <v>364</v>
+        <v>38</v>
       </c>
       <c r="C99" t="s">
-        <v>22</v>
+        <v>365</v>
       </c>
       <c r="D99" t="s">
-        <v>365</v>
+        <v>38</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>366</v>
       </c>
       <c r="B100" t="s">
         <v>367</v>
       </c>
       <c r="C100" t="s">
         <v>368</v>
       </c>
       <c r="D100" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>370</v>
       </c>
       <c r="B101" t="s">
         <v>371</v>
       </c>
       <c r="C101" t="s">
         <v>372</v>
       </c>
       <c r="D101" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>374</v>
       </c>
       <c r="B102" t="s">
         <v>375</v>
       </c>
       <c r="C102" t="s">
         <v>376</v>
       </c>
       <c r="D102" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>378</v>
       </c>
       <c r="B103" t="s">
+        <v>38</v>
+      </c>
+      <c r="C103" t="s">
         <v>379</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
+        <v>381</v>
+      </c>
+      <c r="B104" t="s">
         <v>382</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>383</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
+        <v>385</v>
+      </c>
+      <c r="B105" t="s">
         <v>386</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>387</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
+        <v>389</v>
+      </c>
+      <c r="B106" t="s">
         <v>390</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>391</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
+        <v>393</v>
+      </c>
+      <c r="B107" t="s">
         <v>394</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>395</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
+        <v>397</v>
+      </c>
+      <c r="B108" t="s">
         <v>398</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>399</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
+        <v>401</v>
+      </c>
+      <c r="B109" t="s">
         <v>402</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>403</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
+        <v>405</v>
+      </c>
+      <c r="B110" t="s">
         <v>406</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>407</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" t="s">
-        <v>22</v>
+        <v>408</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B111" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C111" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D111" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B112" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C112" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D112" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B113" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C113" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D113" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B114" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C114" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D114" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B115" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C115" t="s">
-        <v>426</v>
+        <v>38</v>
       </c>
       <c r="D115" t="s">
-        <v>427</v>
+        <v>38</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
+        <v>427</v>
+      </c>
+      <c r="B116" t="s">
         <v>428</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>429</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
+        <v>431</v>
+      </c>
+      <c r="B117" t="s">
         <v>432</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>433</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
+        <v>435</v>
+      </c>
+      <c r="B118" t="s">
         <v>436</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="D118" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B119" t="s">
-        <v>22</v>
+        <v>440</v>
       </c>
       <c r="C119" t="s">
-        <v>22</v>
+        <v>441</v>
       </c>
       <c r="D119" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B120" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C120" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="D120" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="B121" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C121" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D121" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B122" t="s">
-        <v>449</v>
+        <v>38</v>
       </c>
       <c r="C122" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D122" t="s">
-        <v>451</v>
+        <v>38</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B123" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C123" t="s">
-        <v>22</v>
+        <v>455</v>
       </c>
       <c r="D123" t="s">
-        <v>22</v>
+        <v>456</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B124" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C124" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D124" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B125" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C125" t="s">
-        <v>460</v>
+        <v>38</v>
       </c>
       <c r="D125" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B126" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C126" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D126" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B127" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C127" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D127" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B128" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C128" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="D128" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B129" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C129" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D129" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B130" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C130" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D130" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B131" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C131" t="s">
-        <v>484</v>
+        <v>38</v>
       </c>
       <c r="D131" t="s">
-        <v>485</v>
+        <v>38</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>486</v>
       </c>
       <c r="B132" t="s">
-        <v>22</v>
+        <v>487</v>
       </c>
       <c r="C132" t="s">
-        <v>22</v>
+        <v>488</v>
       </c>
       <c r="D132" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B133" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C133" t="s">
-        <v>490</v>
+        <v>38</v>
       </c>
       <c r="D133" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B134" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C134" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D134" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B135" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C135" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D135" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B136" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C136" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D136" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B137" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C137" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D137" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B138" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C138" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D138" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B139" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C139" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D139" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B140" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C140" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D140" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B141" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C141" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D141" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B142" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C142" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D142" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B143" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C143" t="s">
-        <v>22</v>
+        <v>531</v>
       </c>
       <c r="D143" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B144" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C144" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="D144" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B145" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C145" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="D145" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B146" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C146" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="D146" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B147" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C147" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D147" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B148" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C148" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="D148" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B149" t="s">
-        <v>552</v>
+        <v>38</v>
       </c>
       <c r="C149" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D149" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B150" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C150" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D150" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B151" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C151" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D151" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B152" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C152" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D152" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B153" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C153" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D153" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B154" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C154" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D154" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B155" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C155" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D155" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B156" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C156" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D156" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B157" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C157" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D157" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B158" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C158" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D158" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B159" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C159" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D159" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B160" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C160" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D160" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B161" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C161" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D161" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B162" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C162" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D162" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B163" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C163" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D163" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B164" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C164" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D164" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B165" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C165" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D165" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B166" t="s">
-        <v>22</v>
+        <v>621</v>
       </c>
       <c r="C166" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="D166" t="s">
-        <v>22</v>
+        <v>623</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B167" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C167" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="D167" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B168" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="C168" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="D168" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B169" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="C169" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D169" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B170" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C170" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="D170" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="B171" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="C171" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="D171" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B172" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C172" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="D172" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B173" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C173" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D173" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B174" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C174" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="D174" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="B175" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="C175" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="D175" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B176" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="C176" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D176" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="B177" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="C177" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="D177" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B178" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="C178" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="D178" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="B179" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="C179" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="D179" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="B180" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="C180" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="D180" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B181" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="C181" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D181" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="B182" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="C182" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="D182" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="B183" t="s">
-        <v>22</v>
+        <v>689</v>
       </c>
       <c r="C183" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D183" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="B184" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="C184" t="s">
-        <v>690</v>
+        <v>38</v>
       </c>
       <c r="D184" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B185" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="C185" t="s">
-        <v>22</v>
+        <v>697</v>
       </c>
       <c r="D185" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="B186" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="C186" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="D186" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="B187" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="C187" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="D187" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="B188" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="C188" t="s">
-        <v>705</v>
+        <v>38</v>
       </c>
       <c r="D188" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B189" t="s">
-        <v>22</v>
+        <v>711</v>
       </c>
       <c r="C189" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="D189" t="s">
-        <v>22</v>
+        <v>713</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B190" t="s">
-        <v>710</v>
+        <v>38</v>
       </c>
       <c r="C190" t="s">
-        <v>711</v>
+        <v>38</v>
       </c>
       <c r="D190" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B191" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C191" t="s">
-        <v>22</v>
+        <v>718</v>
       </c>
       <c r="D191" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="B192" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="C192" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="D192" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B193" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="C193" t="s">
-        <v>22</v>
+        <v>725</v>
       </c>
       <c r="D193" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="B194" t="s">
-        <v>22</v>
+        <v>728</v>
       </c>
       <c r="C194" t="s">
-        <v>722</v>
+        <v>38</v>
       </c>
       <c r="D194" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="B195" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="C195" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="D195" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="B196" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="C196" t="s">
-        <v>730</v>
+        <v>38</v>
       </c>
       <c r="D196" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="B197" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="C197" t="s">
-        <v>734</v>
+        <v>38</v>
       </c>
       <c r="D197" t="s">
-        <v>735</v>
+        <v>38</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="B198" t="s">
-        <v>22</v>
+        <v>740</v>
       </c>
       <c r="C198" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="D198" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="B199" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="C199" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="D199" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="B200" t="s">
-        <v>744</v>
+        <v>38</v>
       </c>
       <c r="C200" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="D200" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B201" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C201" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D201" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="B202" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="C202" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="D202" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B203" t="s">
-        <v>529</v>
+        <v>38</v>
       </c>
       <c r="C203" t="s">
-        <v>756</v>
+        <v>38</v>
       </c>
       <c r="D203" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B204" t="s">
-        <v>22</v>
+        <v>761</v>
       </c>
       <c r="C204" t="s">
-        <v>22</v>
+        <v>762</v>
       </c>
       <c r="D204" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="B205" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="C205" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="D205" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="B206" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="C206" t="s">
-        <v>766</v>
+        <v>38</v>
       </c>
       <c r="D206" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="B207" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C207" t="s">
-        <v>770</v>
+        <v>38</v>
       </c>
       <c r="D207" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="B208" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="C208" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="D208" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B209" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C209" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="D209" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B210" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C210" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D210" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B211" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="C211" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="D211" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B212" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C212" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D212" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B213" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C213" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="D213" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B214" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C214" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D214" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B215" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C215" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="D215" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B216" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C216" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="D216" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="B217" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C217" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D217" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B218" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C218" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D218" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B219" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C219" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D219" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="B220" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C220" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="D220" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="B221" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="C221" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="D221" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="B222" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C222" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="D222" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B223" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="C223" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D223" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B224" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C224" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="D224" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B225" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="C225" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D225" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B226" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C226" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D226" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B227" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C227" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="D227" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B228" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="C228" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D228" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B229" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C229" t="s">
-        <v>22</v>
+        <v>857</v>
       </c>
       <c r="D229" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="B230" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="C230" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="D230" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B231" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="C231" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="D231" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="B232" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="C232" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="D232" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="B233" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="C233" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="D233" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">