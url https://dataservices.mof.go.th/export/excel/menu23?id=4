--- v1 (2026-03-16)
+++ v2 (2026-06-14)
@@ -17,348 +17,348 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>หน่วยงาน</t>
   </si>
   <si>
-    <t>มกราคม 2569 Domestic Debt (Guaranteed Debt)</t>
-[...8 lines deleted...]
-    <t>มกราคม 2569 External Debt (Non-Guaranteed Debt)</t>
+    <t>กุมภาพันธ์ 2569 Domestic Debt (Guaranteed Debt)</t>
+  </si>
+  <si>
+    <t>กุมภาพันธ์ 2569 Domestic Debt (Non-Guaranteed Debt)</t>
+  </si>
+  <si>
+    <t>กุมภาพันธ์ 2569 External Debt (Guaranteed Debt)</t>
+  </si>
+  <si>
+    <t>กุมภาพันธ์ 2569 External Debt (Non-Guaranteed Debt)</t>
   </si>
   <si>
     <t>ผลรวม</t>
   </si>
   <si>
-    <t>1,122,709.56</t>
-[...8 lines deleted...]
-    <t>9,258.03</t>
+    <t>1,096,156.30</t>
+  </si>
+  <si>
+    <t>903,918.41</t>
+  </si>
+  <si>
+    <t>45,947.72</t>
+  </si>
+  <si>
+    <t>9,183.67</t>
   </si>
   <si>
     <t>รัฐวิสาหกิจที่ไม่ใช่สถาบันการเงิน</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
-    <t>154,824.66</t>
+    <t>154,787.79</t>
   </si>
   <si>
     <t>900.27</t>
   </si>
   <si>
     <t>บริษัท ปตท. จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>134,000.00</t>
   </si>
   <si>
     <t>บริษัท กสท. โทรคมนาคม จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>บริษัท ทศท. คอร์เปอร์เรชัน จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>บริษัท ปตท. น้ำมันและการค้าปลีก จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>บริษัท ปตท. สำรวจและผลิตปิโตรเลียม จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>บริษัท ปตท.สผ.อินเตอร์เนชั่นแนล จำกัด</t>
   </si>
   <si>
     <t>บริษัท อสมท. จำกัด (มหาชน)</t>
   </si>
   <si>
-    <t>592.57</t>
+    <t>588.62</t>
   </si>
   <si>
     <t>บริษัท กรุงไทย คอมพิวเตอร์เซอร์วิสเซส จำกัด</t>
   </si>
   <si>
     <t>200.00</t>
   </si>
   <si>
     <t>บริษัท ไม้อัดไทย จำกัด</t>
   </si>
   <si>
     <t>บริษัท การบินไทย จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>บริษัท อู่กรุงเทพ จำกัด</t>
   </si>
   <si>
-    <t>4.81</t>
+    <t>4.53</t>
   </si>
   <si>
     <t>บริษัท ท่าอากาศยานไทย จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>บริษัท บางจากปิโตรเลียม จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>บริษัท กรุงไทยธุรกิจบริการ จำกัด</t>
   </si>
   <si>
     <t>บริษัท ผลิตไฟฟ้าและน้ำเย็น จำกัด</t>
   </si>
   <si>
-    <t>1,097.28</t>
+    <t>1,064.64</t>
   </si>
   <si>
     <t>บริษัท ธนารักษ์พัฒนาสินทรัพย์ จำกัด (ธพส.)</t>
   </si>
   <si>
     <t>18,930.00</t>
   </si>
   <si>
     <t>บริษัท วิทยุการบินแห่งประเทศไทย จำกัด</t>
   </si>
   <si>
     <t>บริษัท โรงแรมท่าอากาศยานสุวรรณภูมิ จำกัด</t>
   </si>
   <si>
     <t>บริษัท PTT International Trading singapore</t>
   </si>
   <si>
     <t>หน่วยงานของรัฐ</t>
   </si>
   <si>
-    <t>968,121.44</t>
-[...5 lines deleted...]
-    <t>45,011.82</t>
+    <t>972,568.18</t>
+  </si>
+  <si>
+    <t>749,130.62</t>
+  </si>
+  <si>
+    <t>45,010.18</t>
   </si>
   <si>
     <t>องค์การฟอกหนัง</t>
   </si>
   <si>
     <t>การประปานครหลวง</t>
   </si>
   <si>
     <t>6,000.00</t>
   </si>
   <si>
     <t>การเคหะแห่งชาติ</t>
   </si>
   <si>
     <t>54,100.00</t>
   </si>
   <si>
-    <t>1,834.28</t>
+    <t>1,827.22</t>
   </si>
   <si>
     <t>การไฟฟ้านครหลวง</t>
   </si>
   <si>
     <t>173,660.00</t>
   </si>
   <si>
     <t>องค์การแบตเตอรี่</t>
   </si>
   <si>
     <t>องค์การคลังสินค้า</t>
   </si>
   <si>
     <t>การประปาส่วนภูมิภาค</t>
   </si>
   <si>
     <t>10,840.00</t>
   </si>
   <si>
     <t>27,900.00</t>
   </si>
   <si>
     <t>การยางแห่งประเทศไทย</t>
   </si>
   <si>
     <t>1,650.62</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>การไฟฟ้าส่วนภูมิภาค</t>
   </si>
   <si>
-    <t>326,800.00</t>
+    <t>322,800.00</t>
   </si>
   <si>
     <t>สถาบันการบินพลเรือน</t>
   </si>
   <si>
     <t>การรถไฟแห่งประเทศไทย</t>
   </si>
   <si>
-    <t>544,270.54</t>
-[...2 lines deleted...]
-    <t>93.22</t>
+    <t>547,659.02</t>
+  </si>
+  <si>
+    <t>91.58</t>
   </si>
   <si>
     <t>สำนักงานธนานุเคราะห์</t>
   </si>
   <si>
     <t>การท่าเรือแห่งประเทศไทย</t>
   </si>
   <si>
     <t>6,692.00</t>
   </si>
   <si>
     <t>องค์การตลาดเพื่อเกษตรกร</t>
   </si>
   <si>
     <t>องค์การอุตสาหกรรมป่าไม้</t>
   </si>
   <si>
     <t>การทางพิเศษแห่งประเทศไทย</t>
   </si>
   <si>
     <t>องค์การขนส่งมวลชนกรุงเทพ</t>
   </si>
   <si>
-    <t>300,824.44</t>
+    <t>301,823.84</t>
   </si>
   <si>
     <t>องค์การตลาดเพื่อการเกษตรกร</t>
   </si>
   <si>
     <t>การไฟฟ้าฝ่ายผลิตแห่งประเทศไทย</t>
   </si>
   <si>
     <t>56,000.00</t>
   </si>
   <si>
-    <t>212,240.00</t>
+    <t>210,240.00</t>
   </si>
   <si>
     <t>การนิคมอุตสาหกรรมแห่งประเทศไทย</t>
   </si>
   <si>
     <t>องค์การรับส่งสินค้าและพัสดุภัณฑ์</t>
   </si>
   <si>
     <t>การรถไฟฟ้าขนส่งมวลชนแห่งประเทศไทย</t>
   </si>
   <si>
     <t>44,918.60</t>
   </si>
   <si>
     <t>องค์การส่งเสริมกิจการโคนมแห่งประเทศไทย</t>
   </si>
   <si>
-    <t>435.84</t>
+    <t>494.70</t>
   </si>
   <si>
     <t>รัฐวิสาหกิจที่เป็นสถาบันการเงิน/สถาบันการเงินเฉพาะกิจ</t>
   </si>
   <si>
-    <t>154,588.12</t>
-[...2 lines deleted...]
-    <t>37.94</t>
+    <t>123,588.12</t>
+  </si>
+  <si>
+    <t>37.27</t>
   </si>
   <si>
     <t>บริษัท บริหารสินทรัพย์รัตนสิน จำกัด</t>
   </si>
   <si>
     <t>บริษัท บริหารสินทรัพย์สุขุมวิท จำกัด</t>
   </si>
   <si>
     <t>ธนาคารออมสิน</t>
   </si>
   <si>
     <t>ธนาคารกรุงไทย จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>ธนาคารทหารไทยธนชาต จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>ธนาคารอาคารสงเคราะห์</t>
   </si>
   <si>
     <t>2,000.00</t>
   </si>
   <si>
     <t>ธนาคารอิสลามแห่งประเทศไทย</t>
   </si>
   <si>
     <t>บรรษัทตลาดรองสินเชื่อที่อยู่อาศัย</t>
   </si>
   <si>
     <t>บรรษัทบริหารสินทรัพย์สถาบันการเงิน</t>
   </si>
   <si>
     <t>ธนาคารเพื่อการเกษตรและสหกรณ์การเกษตร</t>
   </si>
   <si>
-    <t>131,588.12</t>
+    <t>106,588.12</t>
   </si>
   <si>
     <t>ธนาคารเพื่อการส่งออกและนำเข้าแห่งประเทศไทย</t>
   </si>
   <si>
     <t>ธนาคารพัฒนาวิสาหกิจขนาดกลางและขนาดย่อมแห่งประเทศไทย</t>
   </si>
   <si>
-    <t>21,000.00</t>
+    <t>15,000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -707,54 +707,54 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E61" sqref="E61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.555908" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="51.844482" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="56.557617" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="56.557617" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.270752" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.557617" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="61.270752" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>6</v>