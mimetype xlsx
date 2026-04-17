--- v1 (2025-11-22)
+++ v2 (2026-04-17)
@@ -12,227 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>แหล่งเงินกู้</t>
   </si>
   <si>
     <t>กู้โดยตรง จำนวนเงิน</t>
   </si>
   <si>
     <t>กู้โดยตรง ร้อยละ</t>
   </si>
   <si>
     <t>ค้ำประกัน จำนวนเงิน</t>
   </si>
   <si>
     <t>ค้ำประกัน ร้อยละ</t>
   </si>
   <si>
     <t>ไม่ค้ำประกัน จำนวนเงิ</t>
   </si>
   <si>
     <t>ไม่ค้ำประกัน ร้อยละ</t>
   </si>
   <si>
     <t>รวมทั้งสิ้น จำนวนเงิน</t>
   </si>
   <si>
     <t>รวมทั้งสิ้น ร้อยละ</t>
   </si>
   <si>
     <t>สถาบันการเงินระหว่างประเทศ</t>
   </si>
   <si>
     <t>1.1 ธนาคารโลก (IBRD)</t>
   </si>
   <si>
-    <t>416.20</t>
-[...2 lines deleted...]
-    <t>20.10</t>
+    <t>374.50</t>
+  </si>
+  <si>
+    <t>19.47</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
-    <t>13.38</t>
+    <t>12.72</t>
   </si>
   <si>
     <t>1.2 ธนาคารพัฒนาเอเซีย (ADB)</t>
   </si>
   <si>
-    <t>364.17</t>
-[...5 lines deleted...]
-    <t>11.71</t>
+    <t>334.42</t>
+  </si>
+  <si>
+    <t>17.39</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>1.3 ธนาคารเพื่อการลงทุนโครงสร้างพื้นฐานแห่งเอเชีย (AIIB)</t>
+  </si>
+  <si>
+    <t>35.31</t>
+  </si>
+  <si>
+    <t>1.84</t>
+  </si>
+  <si>
+    <t>1.20</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
-    <t>780.37</t>
-[...5 lines deleted...]
-    <t>25.08</t>
+    <t>744.23</t>
+  </si>
+  <si>
+    <t>38.69</t>
+  </si>
+  <si>
+    <t>25.29</t>
   </si>
   <si>
     <t>รัฐบาลต่างประเทศ</t>
   </si>
   <si>
     <t>2.1 รัฐบาลสหรัฐอเมริกา (AID)</t>
   </si>
   <si>
     <t>2.2 องค์กรความร่วมมือระหว่างประเทศของญี่ปุ่น (JICA)</t>
   </si>
   <si>
-    <t>1,288.67</t>
-[...14 lines deleted...]
-    <t>65.36</t>
+    <t>1,177.30</t>
+  </si>
+  <si>
+    <t>61.21</t>
+  </si>
+  <si>
+    <t>724.47</t>
+  </si>
+  <si>
+    <t>99.80</t>
+  </si>
+  <si>
+    <t>1,901.77</t>
+  </si>
+  <si>
+    <t>64.62</t>
   </si>
   <si>
     <t>2.3 สถาบันเครดิตเพื่อการบูรณะและพัฒนาแห่งสหพันธ์สาธารณรัฐเยอรมัน (KfW)</t>
   </si>
   <si>
-    <t>1.54</t>
-[...2 lines deleted...]
-    <t>0.21</t>
+    <t>1.46</t>
+  </si>
+  <si>
+    <t>0.20</t>
   </si>
   <si>
     <t>0.05</t>
   </si>
   <si>
     <t>2.4 อื่นๆ</t>
   </si>
   <si>
-    <t>1.90</t>
-[...14 lines deleted...]
-    <t>746.24</t>
+    <t>1.94</t>
+  </si>
+  <si>
+    <t>0.10</t>
+  </si>
+  <si>
+    <t>0.07</t>
+  </si>
+  <si>
+    <t>1,179.24</t>
+  </si>
+  <si>
+    <t>61.31</t>
+  </si>
+  <si>
+    <t>725.93</t>
   </si>
   <si>
     <t>100.00</t>
   </si>
   <si>
-    <t>2,036.81</t>
-[...2 lines deleted...]
-    <t>65.47</t>
+    <t>1,905.17</t>
+  </si>
+  <si>
+    <t>64.73</t>
   </si>
   <si>
     <t>ตลาดเงินทุนต่างประเทศ</t>
   </si>
   <si>
     <t>3.1 Syndication (Including swap agreement)</t>
   </si>
   <si>
     <t>240.51</t>
   </si>
   <si>
     <t>81.86</t>
   </si>
   <si>
-    <t>7.73</t>
+    <t>8.17</t>
   </si>
   <si>
     <t>3.2 Bonds, Notes, MTN, FRN</t>
   </si>
   <si>
     <t>53.30</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
-    <t>1.71</t>
+    <t>1.81</t>
   </si>
   <si>
     <t>3.3 Finance Lease</t>
   </si>
   <si>
     <t>3.4 European Commercial Paper</t>
   </si>
   <si>
     <t>293.81</t>
   </si>
   <si>
-    <t>9.44</t>
+    <t>9.98</t>
   </si>
   <si>
     <t>สินเชื่อเพื่อการส่งออก</t>
   </si>
   <si>
     <t>4.1 Supplier Credit</t>
   </si>
   <si>
     <t>4.2 Buyer Credit</t>
   </si>
   <si>
     <t>4.3 Bank Credit</t>
   </si>
   <si>
     <t>แหล่งเงินกู้อื่นๆ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -581,54 +593,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J20"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J20" sqref="J20"/>
+      <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -693,556 +705,585 @@
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
         <v>16</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="3" t="s">
+      <c r="B4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="3"/>
-      <c r="C4" s="3" t="s">
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...11 lines deleted...]
-      <c r="I4" s="3" t="s">
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
         <v>20</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" t="s">
+      <c r="A5" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
-[...21 lines deleted...]
-        <v>13</v>
+      <c r="D5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>33</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="D8" t="s">
+      <c r="F8" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
       </c>
       <c r="I8" t="s">
         <v>37</v>
       </c>
       <c r="J8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="3" t="s">
+      <c r="B9" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="D9" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" t="s">
         <v>43</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="3" t="s">
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="3" t="s">
+      <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="E10" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
+      <c r="F10" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C10" t="s">
-[...11 lines deleted...]
-      <c r="G10" t="s">
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="H10" t="s">
+      <c r="J10" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="I10" t="s">
-[...2 lines deleted...]
-      <c r="J10" t="s">
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="11" spans="1:10">
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>52</v>
       </c>
       <c r="J11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="I12" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="B13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>13</v>
       </c>
       <c r="I13" t="s">
         <v>13</v>
       </c>
       <c r="J13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="3" t="s">
-[...25 lines deleted...]
-        <v>58</v>
+      <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" t="s">
-[...27 lines deleted...]
-        <v>13</v>
+      <c r="A15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="3"/>
+      <c r="C15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
       <c r="I16" t="s">
         <v>13</v>
       </c>
       <c r="J16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="B17" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
       <c r="I17" t="s">
         <v>13</v>
       </c>
       <c r="J17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="3" t="s">
-[...24 lines deleted...]
-      <c r="J18" s="3" t="s">
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" t="s">
-[...26 lines deleted...]
-      <c r="J19" t="s">
+      <c r="A19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="3"/>
+      <c r="C19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" s="3" t="s">
-[...24 lines deleted...]
-      <c r="J20" s="3" t="s">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="3" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>