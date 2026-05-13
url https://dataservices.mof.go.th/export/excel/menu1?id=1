--- v0 (2025-10-26)
+++ v1 (2026-05-13)
@@ -12,479 +12,485 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
+    <t>มกราคม 2569</t>
+  </si>
+  <si>
+    <t>ธันวาคม 2568</t>
+  </si>
+  <si>
+    <t>พฤศจิกายน 2568</t>
+  </si>
+  <si>
+    <t>ตุลาคม 2568</t>
+  </si>
+  <si>
+    <t>กันยายน 2568</t>
+  </si>
+  <si>
+    <t>สิงหาคม 2568</t>
+  </si>
+  <si>
+    <t>กรกฎาคม 2568</t>
+  </si>
+  <si>
+    <t>มิถุนายน 2568</t>
+  </si>
+  <si>
     <t>พฤษภาคม 2568</t>
   </si>
   <si>
     <t>เมษายน 2568</t>
   </si>
   <si>
     <t>มีนาคม 2568</t>
   </si>
   <si>
     <t>กุมภาพันธ์ 2568</t>
   </si>
   <si>
-    <t>มกราคม 2568</t>
-[...22 lines deleted...]
-  <si>
     <t>1. รายได้นำส่งคลัง</t>
   </si>
   <si>
-    <t>226,934.00</t>
-[...32 lines deleted...]
-    <t>376,835.00</t>
+    <t>225,509.00</t>
+  </si>
+  <si>
+    <t>256,900.00</t>
+  </si>
+  <si>
+    <t>141,924.00</t>
+  </si>
+  <si>
+    <t>244,415.00</t>
+  </si>
+  <si>
+    <t>345,114.00</t>
+  </si>
+  <si>
+    <t>225,354.00</t>
+  </si>
+  <si>
+    <t>202,071.00</t>
+  </si>
+  <si>
+    <t>395,055.00</t>
+  </si>
+  <si>
+    <t>227,483.00</t>
+  </si>
+  <si>
+    <t>233,598.00</t>
+  </si>
+  <si>
+    <t>195,434.00</t>
+  </si>
+  <si>
+    <t>170,654.00</t>
   </si>
   <si>
     <t>2. รายจ่าย</t>
   </si>
   <si>
-    <t>214,508.00</t>
+    <t>262,209.00</t>
+  </si>
+  <si>
+    <t>428,343.00</t>
+  </si>
+  <si>
+    <t>287,141.00</t>
+  </si>
+  <si>
+    <t>717,503.00</t>
+  </si>
+  <si>
+    <t>350,245.00</t>
+  </si>
+  <si>
+    <t>207,194.00</t>
+  </si>
+  <si>
+    <t>253,620.00</t>
+  </si>
+  <si>
+    <t>318,924.00</t>
+  </si>
+  <si>
+    <t>214,509.00</t>
   </si>
   <si>
     <t>264,522.00</t>
   </si>
   <si>
     <t>325,587.00</t>
   </si>
   <si>
-    <t>207,085.00</t>
-[...23 lines deleted...]
-    <t>323,052.00</t>
+    <t>207,086.00</t>
   </si>
   <si>
     <t xml:space="preserve">           - ปีปัจจุบัน</t>
   </si>
   <si>
+    <t>237,923.00</t>
+  </si>
+  <si>
+    <t>382,877.00</t>
+  </si>
+  <si>
+    <t>250,555.00</t>
+  </si>
+  <si>
+    <t>688,316.00</t>
+  </si>
+  <si>
+    <t>317,939.00</t>
+  </si>
+  <si>
+    <t>197,999.00</t>
+  </si>
+  <si>
+    <t>243,329.00</t>
+  </si>
+  <si>
+    <t>305,784.00</t>
+  </si>
+  <si>
     <t>202,483.00</t>
   </si>
   <si>
     <t>251,812.00</t>
   </si>
   <si>
     <t>302,093.00</t>
   </si>
   <si>
-    <t>186,671.00</t>
-[...23 lines deleted...]
-    <t>315,375.00</t>
+    <t>186,672.00</t>
   </si>
   <si>
     <t xml:space="preserve">           - ปีก่อน</t>
   </si>
   <si>
-    <t>12,025.00</t>
+    <t>24,286.00</t>
+  </si>
+  <si>
+    <t>45,466.00</t>
+  </si>
+  <si>
+    <t>36,586.00</t>
+  </si>
+  <si>
+    <t>29,187.00</t>
+  </si>
+  <si>
+    <t>32,306.00</t>
+  </si>
+  <si>
+    <t>9,195.00</t>
+  </si>
+  <si>
+    <t>10,291.00</t>
+  </si>
+  <si>
+    <t>13,140.00</t>
+  </si>
+  <si>
+    <t>12,026.00</t>
   </si>
   <si>
     <t>12,710.00</t>
   </si>
   <si>
     <t>23,494.00</t>
   </si>
   <si>
     <t>20,414.00</t>
   </si>
   <si>
-    <t>23,919.00</t>
-[...22 lines deleted...]
-  <si>
     <t>3. ดุลเงินงบประมาณ</t>
   </si>
   <si>
-    <t>12,426.00</t>
-[...32 lines deleted...]
-    <t>53,783.00</t>
+    <t>-36,700.00</t>
+  </si>
+  <si>
+    <t>-171,443.00</t>
+  </si>
+  <si>
+    <t>-145,217.00</t>
+  </si>
+  <si>
+    <t>-473,088.00</t>
+  </si>
+  <si>
+    <t>-5,131.00</t>
+  </si>
+  <si>
+    <t>18,160.00</t>
+  </si>
+  <si>
+    <t>-51,549.00</t>
+  </si>
+  <si>
+    <t>76,131.00</t>
+  </si>
+  <si>
+    <t>12,974.00</t>
+  </si>
+  <si>
+    <t>-30,924.00</t>
+  </si>
+  <si>
+    <t>-130,153.00</t>
+  </si>
+  <si>
+    <t>-36,432.00</t>
   </si>
   <si>
     <t>4. ดุลเงินนอกงบประมาณ</t>
   </si>
   <si>
-    <t>-11,380.00</t>
-[...32 lines deleted...]
-    <t>-6,063.00</t>
+    <t>-32,166.00</t>
+  </si>
+  <si>
+    <t>14,318.00</t>
+  </si>
+  <si>
+    <t>-21,617.00</t>
+  </si>
+  <si>
+    <t>88,607.00</t>
+  </si>
+  <si>
+    <t>72,402.00</t>
+  </si>
+  <si>
+    <t>-5,767.00</t>
+  </si>
+  <si>
+    <t>-9,506.00</t>
+  </si>
+  <si>
+    <t>1,453.00</t>
+  </si>
+  <si>
+    <t>-11,928.00</t>
+  </si>
+  <si>
+    <t>4,683.00</t>
+  </si>
+  <si>
+    <t>22,103.00</t>
+  </si>
+  <si>
+    <t>-35,646.00</t>
   </si>
   <si>
     <t>5. ดุลเงินสดก่อนกู้</t>
   </si>
   <si>
+    <t>-68,866.00</t>
+  </si>
+  <si>
+    <t>-157,125.00</t>
+  </si>
+  <si>
+    <t>-166,834.00</t>
+  </si>
+  <si>
+    <t>-384,481.00</t>
+  </si>
+  <si>
+    <t>67,271.00</t>
+  </si>
+  <si>
+    <t>12,393.00</t>
+  </si>
+  <si>
+    <t>-61,055.00</t>
+  </si>
+  <si>
+    <t>77,584.00</t>
+  </si>
+  <si>
     <t>1,046.00</t>
   </si>
   <si>
     <t>-26,241.00</t>
   </si>
   <si>
     <t>-108,050.00</t>
   </si>
   <si>
     <t>-72,078.00</t>
   </si>
   <si>
-    <t>-120,081.00</t>
-[...22 lines deleted...]
-  <si>
     <t>6. กู้เพื่อชดเชยการขาดดุล</t>
   </si>
   <si>
+    <t>93,999.00</t>
+  </si>
+  <si>
+    <t>166,945.00</t>
+  </si>
+  <si>
+    <t>146,658.00</t>
+  </si>
+  <si>
+    <t>67,390.00</t>
+  </si>
+  <si>
+    <t>53,181.00</t>
+  </si>
+  <si>
+    <t>41,714.00</t>
+  </si>
+  <si>
+    <t>21,642.00</t>
+  </si>
+  <si>
+    <t>29,040.00</t>
+  </si>
+  <si>
     <t>85,370.00</t>
   </si>
   <si>
     <t>63,000.00</t>
   </si>
   <si>
     <t>84,000.00</t>
   </si>
   <si>
     <t>66,000.00</t>
   </si>
   <si>
-    <t>142,753.00</t>
-[...16 lines deleted...]
-  <si>
     <t>7. ดุลเงินสดหลังกู้</t>
   </si>
   <si>
+    <t>25,133.00</t>
+  </si>
+  <si>
+    <t>9,820.00</t>
+  </si>
+  <si>
+    <t>-20,176.00</t>
+  </si>
+  <si>
+    <t>-317,091.00</t>
+  </si>
+  <si>
+    <t>120,452.00</t>
+  </si>
+  <si>
+    <t>54,107.00</t>
+  </si>
+  <si>
+    <t>-39,413.00</t>
+  </si>
+  <si>
+    <t>106,624.00</t>
+  </si>
+  <si>
     <t>86,416.00</t>
   </si>
   <si>
     <t>36,759.00</t>
   </si>
   <si>
     <t>-24,050.00</t>
   </si>
   <si>
     <t>-6,078.00</t>
   </si>
   <si>
-    <t>-54,081.00</t>
-[...22 lines deleted...]
-  <si>
     <t>8. เงินคงคลังต้นงวด</t>
   </si>
   <si>
+    <t>252,864.00</t>
+  </si>
+  <si>
+    <t>243,044.00</t>
+  </si>
+  <si>
+    <t>263,220.00</t>
+  </si>
+  <si>
+    <t>580,311.00</t>
+  </si>
+  <si>
+    <t>459,859.00</t>
+  </si>
+  <si>
+    <t>405,752.00</t>
+  </si>
+  <si>
+    <t>445,165.00</t>
+  </si>
+  <si>
+    <t>338,541.00</t>
+  </si>
+  <si>
     <t>252,125.00</t>
   </si>
   <si>
     <t>215,366.00</t>
   </si>
   <si>
     <t>239,416.00</t>
   </si>
   <si>
     <t>245,494.00</t>
   </si>
   <si>
-    <t>299,575.00</t>
-[...22 lines deleted...]
-  <si>
     <t>9. เงินคงคลังปลายงวด</t>
   </si>
   <si>
-    <t>338,541.00</t>
+    <t>277,997.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -815,62 +821,62 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.563965" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1174,195 +1180,195 @@
       </c>
       <c r="L8" t="s">
         <v>102</v>
       </c>
       <c r="M8" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>104</v>
       </c>
       <c r="B9" t="s">
         <v>105</v>
       </c>
       <c r="C9" t="s">
         <v>106</v>
       </c>
       <c r="D9" t="s">
         <v>107</v>
       </c>
       <c r="E9" t="s">
         <v>108</v>
       </c>
       <c r="F9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L9" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="J10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="K10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="L11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
+        <v>143</v>
+      </c>
+      <c r="B12" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D12" t="s">
+        <v>132</v>
+      </c>
+      <c r="E12" t="s">
+        <v>133</v>
+      </c>
+      <c r="F12" t="s">
+        <v>134</v>
+      </c>
+      <c r="G12" t="s">
+        <v>135</v>
+      </c>
+      <c r="H12" t="s">
+        <v>136</v>
+      </c>
+      <c r="I12" t="s">
+        <v>137</v>
+      </c>
+      <c r="J12" t="s">
+        <v>138</v>
+      </c>
+      <c r="K12" t="s">
+        <v>139</v>
+      </c>
+      <c r="L12" t="s">
+        <v>140</v>
+      </c>
+      <c r="M12" t="s">
         <v>141</v>
-      </c>
-[...34 lines deleted...]
-        <v>139</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">