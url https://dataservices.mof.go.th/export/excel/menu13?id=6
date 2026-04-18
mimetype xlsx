--- v1 (2025-12-13)
+++ v2 (2026-04-18)
@@ -12,194 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>ตุลาคม 2568</t>
-[...5 lines deleted...]
-    <t>สิงหาคม 2568</t>
+    <t>มกราคม 2569</t>
+  </si>
+  <si>
+    <t>ธันวาคม 2568</t>
+  </si>
+  <si>
+    <t>พฤศจิกายน 2568</t>
   </si>
   <si>
     <t>กลุ่มประเทศ AFTA</t>
   </si>
   <si>
-    <t>168,691,178,545</t>
-[...5 lines deleted...]
-    <t>162,783,554,088</t>
+    <t>176,687,698,296</t>
+  </si>
+  <si>
+    <t>157,876,467,391</t>
+  </si>
+  <si>
+    <t>0</t>
   </si>
   <si>
     <t>กลุ่มประเทศออสเตรเลียและนิวซีแลนด์</t>
   </si>
   <si>
-    <t>27,524,681,462</t>
-[...5 lines deleted...]
-    <t>15,263,756,725</t>
+    <t>20,992,339,987</t>
+  </si>
+  <si>
+    <t>15,859,085,203</t>
   </si>
   <si>
     <t>จีน</t>
   </si>
   <si>
-    <t>313,299,580,904</t>
-[...5 lines deleted...]
-    <t>304,326,740,810</t>
+    <t>335,243,475,362</t>
+  </si>
+  <si>
+    <t>338,511,169,358</t>
   </si>
   <si>
     <t>กล่มสหภาพยุโรป (15)</t>
   </si>
   <si>
-    <t>52,319,509,151</t>
-[...5 lines deleted...]
-    <t>52,615,374,127</t>
+    <t>47,945,018,105</t>
+  </si>
+  <si>
+    <t>52,379,177,048</t>
   </si>
   <si>
     <t>ญี่ปุ่น</t>
   </si>
   <si>
-    <t>76,537,500,724</t>
-[...5 lines deleted...]
-    <t>78,500,665,803</t>
+    <t>77,654,677,881</t>
+  </si>
+  <si>
+    <t>82,541,145,680</t>
   </si>
   <si>
     <t>กลุ่มประเทศเกาหลีเหนือและเกาหลีใต้</t>
   </si>
   <si>
-    <t>28,017,790,601</t>
-[...5 lines deleted...]
-    <t>25,014,731,739</t>
+    <t>37,675,665,038</t>
+  </si>
+  <si>
+    <t>26,848,004,943</t>
   </si>
   <si>
     <t>ประเทศอื่นๆ</t>
   </si>
   <si>
-    <t>226,973,257,292</t>
-[...5 lines deleted...]
-    <t>158,495,210,391</t>
+    <t>158,925,131,248</t>
+  </si>
+  <si>
+    <t>127,342,901,841</t>
   </si>
   <si>
     <t>กลุ่มประเทศเอเชียใต้</t>
   </si>
   <si>
-    <t>19,056,437,474</t>
-[...5 lines deleted...]
-    <t>15,494,627,832</t>
+    <t>19,728,529,825</t>
+  </si>
+  <si>
+    <t>16,316,242,480</t>
   </si>
   <si>
     <t>ไต้หวัน</t>
   </si>
   <si>
-    <t>61,289,423,047</t>
-[...5 lines deleted...]
-    <t>90,361,414,335</t>
+    <t>156,094,274,426</t>
+  </si>
+  <si>
+    <t>67,431,086,155</t>
   </si>
   <si>
     <t>สหรัฐอเมริกา</t>
   </si>
   <si>
-    <t>56,782,968,415</t>
-[...5 lines deleted...]
-    <t>59,578,000,726</t>
+    <t>64,889,113,072</t>
+  </si>
+  <si>
+    <t>68,243,663,807</t>
   </si>
   <si>
     <t>สาธารณรัฐแอฟริกาใต้</t>
   </si>
   <si>
-    <t>1,542,106,836</t>
-[...5 lines deleted...]
-    <t>1,896,615,636</t>
+    <t>1,608,698,203</t>
+  </si>
+  <si>
+    <t>1,482,499,521</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -532,219 +502,219 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">