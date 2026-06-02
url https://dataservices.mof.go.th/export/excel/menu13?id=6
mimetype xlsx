--- v2 (2026-04-18)
+++ v3 (2026-06-02)
@@ -17,159 +17,159 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
+    <t>มีนาคม 2569</t>
+  </si>
+  <si>
+    <t>กุมภาพันธ์ 2569</t>
+  </si>
+  <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
-    <t>ธันวาคม 2568</t>
-[...4 lines deleted...]
-  <si>
     <t>กลุ่มประเทศ AFTA</t>
   </si>
   <si>
+    <t>209,190,294,900</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
     <t>176,687,698,296</t>
   </si>
   <si>
-    <t>157,876,467,391</t>
-[...4 lines deleted...]
-  <si>
     <t>กลุ่มประเทศออสเตรเลียและนิวซีแลนด์</t>
   </si>
   <si>
+    <t>27,086,618,985</t>
+  </si>
+  <si>
     <t>20,992,339,987</t>
   </si>
   <si>
-    <t>15,859,085,203</t>
-[...1 lines deleted...]
-  <si>
     <t>จีน</t>
   </si>
   <si>
+    <t>335,263,920,302</t>
+  </si>
+  <si>
     <t>335,243,475,362</t>
   </si>
   <si>
-    <t>338,511,169,358</t>
-[...1 lines deleted...]
-  <si>
     <t>กล่มสหภาพยุโรป (15)</t>
   </si>
   <si>
+    <t>50,308,192,518</t>
+  </si>
+  <si>
     <t>47,945,018,105</t>
   </si>
   <si>
-    <t>52,379,177,048</t>
-[...1 lines deleted...]
-  <si>
     <t>ญี่ปุ่น</t>
   </si>
   <si>
+    <t>89,172,366,131</t>
+  </si>
+  <si>
     <t>77,654,677,881</t>
   </si>
   <si>
-    <t>82,541,145,680</t>
-[...1 lines deleted...]
-  <si>
     <t>กลุ่มประเทศเกาหลีเหนือและเกาหลีใต้</t>
   </si>
   <si>
+    <t>32,192,971,442</t>
+  </si>
+  <si>
     <t>37,675,665,038</t>
   </si>
   <si>
-    <t>26,848,004,943</t>
-[...1 lines deleted...]
-  <si>
     <t>ประเทศอื่นๆ</t>
   </si>
   <si>
+    <t>248,578,700,284</t>
+  </si>
+  <si>
     <t>158,925,131,248</t>
   </si>
   <si>
-    <t>127,342,901,841</t>
-[...1 lines deleted...]
-  <si>
     <t>กลุ่มประเทศเอเชียใต้</t>
   </si>
   <si>
+    <t>20,080,942,540</t>
+  </si>
+  <si>
     <t>19,728,529,825</t>
   </si>
   <si>
-    <t>16,316,242,480</t>
-[...1 lines deleted...]
-  <si>
     <t>ไต้หวัน</t>
   </si>
   <si>
+    <t>136,855,699,200</t>
+  </si>
+  <si>
     <t>156,094,274,426</t>
   </si>
   <si>
-    <t>67,431,086,155</t>
-[...1 lines deleted...]
-  <si>
     <t>สหรัฐอเมริกา</t>
   </si>
   <si>
+    <t>53,271,844,587</t>
+  </si>
+  <si>
     <t>64,889,113,072</t>
   </si>
   <si>
-    <t>68,243,663,807</t>
-[...1 lines deleted...]
-  <si>
     <t>สาธารณรัฐแอฟริกาใต้</t>
   </si>
   <si>
+    <t>4,109,836,055</t>
+  </si>
+  <si>
     <t>1,608,698,203</t>
-  </si>
-[...1 lines deleted...]
-    <t>1,482,499,521</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -502,219 +502,219 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">