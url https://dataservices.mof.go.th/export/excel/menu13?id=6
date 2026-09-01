--- v3 (2026-06-02)
+++ v4 (2026-09-01)
@@ -26,150 +26,150 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
     <t>มีนาคม 2569</t>
   </si>
   <si>
     <t>กุมภาพันธ์ 2569</t>
   </si>
   <si>
     <t>มกราคม 2569</t>
   </si>
   <si>
+    <t>ญี่ปุ่น</t>
+  </si>
+  <si>
+    <t>89,172,366,131</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>77,654,677,881</t>
+  </si>
+  <si>
     <t>กลุ่มประเทศ AFTA</t>
   </si>
   <si>
     <t>209,190,294,900</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>176,687,698,296</t>
   </si>
   <si>
+    <t>สหรัฐอเมริกา</t>
+  </si>
+  <si>
+    <t>53,271,844,587</t>
+  </si>
+  <si>
+    <t>64,889,113,072</t>
+  </si>
+  <si>
+    <t>ประเทศอื่นๆ</t>
+  </si>
+  <si>
+    <t>248,578,700,284</t>
+  </si>
+  <si>
+    <t>158,925,131,248</t>
+  </si>
+  <si>
+    <t>ไต้หวัน</t>
+  </si>
+  <si>
+    <t>136,855,699,200</t>
+  </si>
+  <si>
+    <t>156,094,274,426</t>
+  </si>
+  <si>
+    <t>สาธารณรัฐแอฟริกาใต้</t>
+  </si>
+  <si>
+    <t>4,109,836,055</t>
+  </si>
+  <si>
+    <t>1,608,698,203</t>
+  </si>
+  <si>
+    <t>กลุ่มประเทศเอเชียใต้</t>
+  </si>
+  <si>
+    <t>20,080,942,540</t>
+  </si>
+  <si>
+    <t>19,728,529,825</t>
+  </si>
+  <si>
+    <t>จีน</t>
+  </si>
+  <si>
+    <t>335,263,920,302</t>
+  </si>
+  <si>
+    <t>335,243,475,362</t>
+  </si>
+  <si>
     <t>กลุ่มประเทศออสเตรเลียและนิวซีแลนด์</t>
   </si>
   <si>
     <t>27,086,618,985</t>
   </si>
   <si>
     <t>20,992,339,987</t>
   </si>
   <si>
-    <t>จีน</t>
-[...5 lines deleted...]
-    <t>335,243,475,362</t>
+    <t>กลุ่มประเทศเกาหลีเหนือและเกาหลีใต้</t>
+  </si>
+  <si>
+    <t>32,192,971,442</t>
+  </si>
+  <si>
+    <t>37,675,665,038</t>
   </si>
   <si>
     <t>กล่มสหภาพยุโรป (15)</t>
   </si>
   <si>
     <t>50,308,192,518</t>
   </si>
   <si>
     <t>47,945,018,105</t>
-  </si>
-[...61 lines deleted...]
-    <t>1,608,698,203</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>