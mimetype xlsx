--- v4 (2026-09-01)
+++ v5 (2026-10-17)
@@ -12,164 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>ชื่อรายการ</t>
   </si>
   <si>
-    <t>มีนาคม 2569</t>
-[...5 lines deleted...]
-    <t>มกราคม 2569</t>
+    <t>สิงหาคม 2569</t>
+  </si>
+  <si>
+    <t>กรกฎาคม 2569</t>
+  </si>
+  <si>
+    <t>มิถุนายน 2569</t>
+  </si>
+  <si>
+    <t>กลุ่มประเทศ AFTA</t>
+  </si>
+  <si>
+    <t>206,631,253,928</t>
+  </si>
+  <si>
+    <t>195,186,957,705</t>
+  </si>
+  <si>
+    <t>204,126,534,712</t>
+  </si>
+  <si>
+    <t>กลุ่มประเทศออสเตรเลียและนิวซีแลนด์</t>
+  </si>
+  <si>
+    <t>19,431,390,307</t>
+  </si>
+  <si>
+    <t>17,378,005,466</t>
+  </si>
+  <si>
+    <t>23,835,137,502</t>
+  </si>
+  <si>
+    <t>จีน</t>
+  </si>
+  <si>
+    <t>418,237,912,965</t>
+  </si>
+  <si>
+    <t>430,543,163,895</t>
+  </si>
+  <si>
+    <t>441,893,573,740</t>
+  </si>
+  <si>
+    <t>กล่มสหภาพยุโรป (15)</t>
+  </si>
+  <si>
+    <t>56,176,429,862</t>
+  </si>
+  <si>
+    <t>68,052,426,165</t>
+  </si>
+  <si>
+    <t>60,646,278,992</t>
   </si>
   <si>
     <t>ญี่ปุ่น</t>
   </si>
   <si>
-    <t>89,172,366,131</t>
-[...14 lines deleted...]
-    <t>176,687,698,296</t>
+    <t>85,172,865,278</t>
+  </si>
+  <si>
+    <t>88,138,431,613</t>
+  </si>
+  <si>
+    <t>90,035,865,680</t>
+  </si>
+  <si>
+    <t>กลุ่มประเทศเกาหลีเหนือและเกาหลีใต้</t>
+  </si>
+  <si>
+    <t>42,633,035,891</t>
+  </si>
+  <si>
+    <t>47,663,311,959</t>
+  </si>
+  <si>
+    <t>46,587,983,707</t>
+  </si>
+  <si>
+    <t>ประเทศอื่นๆ</t>
+  </si>
+  <si>
+    <t>196,875,814,418</t>
+  </si>
+  <si>
+    <t>170,114,956,605</t>
+  </si>
+  <si>
+    <t>228,257,967,234</t>
+  </si>
+  <si>
+    <t>กลุ่มประเทศเอเชียใต้</t>
+  </si>
+  <si>
+    <t>17,951,571,053</t>
+  </si>
+  <si>
+    <t>18,808,503,863</t>
+  </si>
+  <si>
+    <t>16,875,948,720</t>
+  </si>
+  <si>
+    <t>ไต้หวัน</t>
+  </si>
+  <si>
+    <t>102,726,359,687</t>
+  </si>
+  <si>
+    <t>149,223,538,022</t>
+  </si>
+  <si>
+    <t>130,512,785,302</t>
   </si>
   <si>
     <t>สหรัฐอเมริกา</t>
   </si>
   <si>
-    <t>53,271,844,587</t>
-[...20 lines deleted...]
-    <t>156,094,274,426</t>
+    <t>103,026,198,552</t>
+  </si>
+  <si>
+    <t>74,932,027,437</t>
+  </si>
+  <si>
+    <t>99,838,280,345</t>
   </si>
   <si>
     <t>สาธารณรัฐแอฟริกาใต้</t>
   </si>
   <si>
-    <t>4,109,836,055</t>
-[...47 lines deleted...]
-    <t>47,945,018,105</t>
+    <t>7,013,244,847</t>
+  </si>
+  <si>
+    <t>2,074,323,906</t>
+  </si>
+  <si>
+    <t>7,486,726,308</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -541,180 +571,180 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">