--- v1 (2025-12-07)
+++ v2 (2026-04-15)
@@ -12,419 +12,272 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>เดือน</t>
   </si>
   <si>
-    <t>2567  (Million Baht)</t>
-[...7 lines deleted...]
-  <si>
     <t>2568  (Million Baht)</t>
   </si>
   <si>
     <t>2568  (Million US$)</t>
   </si>
   <si>
     <t>2568  RATE</t>
   </si>
   <si>
+    <t>2569  (Million Baht)</t>
+  </si>
+  <si>
+    <t>2569  (Million US$)</t>
+  </si>
+  <si>
+    <t>2569  RATE</t>
+  </si>
+  <si>
     <t>ปีนี้กับปีที่แล้ว (ล้</t>
   </si>
   <si>
     <t>Compare Last Year (Million US)</t>
   </si>
   <si>
     <t>เดือนนี้กับเดือนที่แล</t>
   </si>
   <si>
     <t>Compare Last Year (% Change)</t>
   </si>
   <si>
     <t>มกราคม</t>
   </si>
   <si>
-    <t>882,829.26</t>
-[...11 lines deleted...]
-    <t>27,157.17</t>
+    <t>931,394.50</t>
+  </si>
+  <si>
+    <t>26,962.71</t>
   </si>
   <si>
     <t>34.54</t>
   </si>
   <si>
-    <t>1,973.56</t>
-[...8 lines deleted...]
-    <t>10.23</t>
+    <t>1,097,444.62</t>
+  </si>
+  <si>
+    <t>34,876.49</t>
+  </si>
+  <si>
+    <t>31.47</t>
+  </si>
+  <si>
+    <t>7,913.78</t>
+  </si>
+  <si>
+    <t>29.35</t>
+  </si>
+  <si>
+    <t>5,596.08</t>
+  </si>
+  <si>
+    <t>19.11</t>
   </si>
   <si>
     <t>กุมภาพันธ์</t>
   </si>
   <si>
-    <t>850,730.10</t>
-[...11 lines deleted...]
-    <t>24,718.88</t>
+    <t>840,844.90</t>
+  </si>
+  <si>
+    <t>24,486.52</t>
   </si>
   <si>
     <t>34.34</t>
   </si>
   <si>
-    <t>941.52</t>
-[...8 lines deleted...]
-    <t>-8.98</t>
+    <t>1,013,733.22</t>
+  </si>
+  <si>
+    <t>32,273.29</t>
+  </si>
+  <si>
+    <t>31.41</t>
+  </si>
+  <si>
+    <t>7,786.78</t>
+  </si>
+  <si>
+    <t>31.80</t>
+  </si>
+  <si>
+    <t>-2,603.20</t>
+  </si>
+  <si>
+    <t>-7.46</t>
   </si>
   <si>
     <t>มีนาคม</t>
   </si>
   <si>
-    <t>938,054.89</t>
-[...11 lines deleted...]
-    <t>28,575.29</t>
+    <t>960,403.89</t>
+  </si>
+  <si>
+    <t>28,362.54</t>
   </si>
   <si>
     <t>33.86</t>
   </si>
   <si>
-    <t>2,638.74</t>
-[...8 lines deleted...]
-    <t>15.60</t>
+    <t>0.00</t>
   </si>
   <si>
     <t>เมษายน</t>
   </si>
   <si>
-    <t>903,754.14</t>
-[...11 lines deleted...]
-    <t>28,946.42</t>
+    <t>971,903.83</t>
+  </si>
+  <si>
+    <t>28,688.09</t>
   </si>
   <si>
     <t>33.88</t>
   </si>
   <si>
-    <t>4,010.66</t>
-[...10 lines deleted...]
-  <si>
     <t>พฤษภาคม</t>
   </si>
   <si>
-    <t>939,744.83</t>
-[...11 lines deleted...]
-    <t>29,928.14</t>
+    <t>991,489.85</t>
+  </si>
+  <si>
+    <t>29,639.00</t>
   </si>
   <si>
     <t>33.45</t>
   </si>
   <si>
-    <t>4,560.83</t>
-[...10 lines deleted...]
-  <si>
     <t>มิถุนายน</t>
   </si>
   <si>
-    <t>888,509.53</t>
-[...11 lines deleted...]
-    <t>27,588.19</t>
+    <t>909,203.40</t>
+  </si>
+  <si>
+    <t>27,417.03</t>
   </si>
   <si>
     <t>33.16</t>
   </si>
   <si>
-    <t>3,194.88</t>
-[...10 lines deleted...]
-  <si>
     <t>กรกฎาคม</t>
   </si>
   <si>
-    <t>991,800.90</t>
-[...7 lines deleted...]
-  <si>
     <t>929,324.26</t>
   </si>
   <si>
     <t>28,258.62</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>1,380.33</t>
-[...10 lines deleted...]
-  <si>
     <t>สิงหาคม</t>
   </si>
   <si>
-    <t>931,184.10</t>
-[...7 lines deleted...]
-  <si>
     <t>964,330.69</t>
   </si>
   <si>
     <t>29,707.55</t>
   </si>
   <si>
     <t>32.46</t>
   </si>
   <si>
-    <t>4,061.03</t>
-[...10 lines deleted...]
-  <si>
     <t>กันยายน</t>
   </si>
   <si>
-    <t>877,877.37</t>
-[...7 lines deleted...]
-  <si>
     <t>971,760.03</t>
   </si>
   <si>
     <t>29,695.55</t>
   </si>
   <si>
     <t>32.72</t>
   </si>
   <si>
-    <t>4,350.76</t>
-[...10 lines deleted...]
-  <si>
     <t>ตุลาคม</t>
   </si>
   <si>
-    <t>926,173.52</t>
-[...8 lines deleted...]
-    <t>0.00</t>
+    <t>1,032,034.43</t>
+  </si>
+  <si>
+    <t>32,272.46</t>
+  </si>
+  <si>
+    <t>31.98</t>
   </si>
   <si>
     <t>พฤศจิกายน</t>
   </si>
   <si>
-    <t>861,679.85</t>
-[...5 lines deleted...]
-    <t>33.58</t>
+    <t>991,244.33</t>
+  </si>
+  <si>
+    <t>30,172.48</t>
+  </si>
+  <si>
+    <t>32.85</t>
   </si>
   <si>
     <t>ธันวาคม</t>
   </si>
   <si>
-    <t>859,097.72</t>
-[...5 lines deleted...]
-    <t>34.87</t>
+    <t>954,831.44</t>
+  </si>
+  <si>
+    <t>29,280.42</t>
+  </si>
+  <si>
+    <t>32.61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
@@ -889,381 +742,381 @@
       </c>
       <c r="J3" t="s">
         <v>31</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="H5" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="I5" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="K5" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="G6" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="J6" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="K6" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="D7" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="E7" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="G7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="K7" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="C8" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="G8" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="I8" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>86</v>
+        <v>37</v>
       </c>
       <c r="K8" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="G9" t="s">
-        <v>94</v>
+        <v>37</v>
       </c>
       <c r="H9" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="I9" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="J9" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="K9" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="G10" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="H10" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I10" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="J10" t="s">
-        <v>108</v>
+        <v>37</v>
       </c>
       <c r="K10" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="B11" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="C11" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="D11" t="s">
-        <v>113</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="G11" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="I11" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="J11" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="K11" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="B12" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="C12" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="D12" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="G12" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="I12" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="J12" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="K12" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>122</v>
+        <v>73</v>
       </c>
       <c r="E13" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="G13" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="H13" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="I13" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="J13" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="K13" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">