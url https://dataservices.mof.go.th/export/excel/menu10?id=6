--- v2 (2026-04-15)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>เดือน</t>
   </si>
   <si>
     <t>2568  (Million Baht)</t>
   </si>
   <si>
     <t>2568  (Million US$)</t>
   </si>
   <si>
     <t>2568  RATE</t>
   </si>
   <si>
     <t>2569  (Million Baht)</t>
   </si>
   <si>
     <t>2569  (Million US$)</t>
   </si>
   <si>
     <t>2569  RATE</t>
   </si>
   <si>
     <t>ปีนี้กับปีที่แล้ว (ล้</t>
   </si>
   <si>
@@ -125,75 +125,117 @@
   <si>
     <t>7,786.78</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>-2,603.20</t>
   </si>
   <si>
     <t>-7.46</t>
   </si>
   <si>
     <t>มีนาคม</t>
   </si>
   <si>
     <t>960,403.89</t>
   </si>
   <si>
     <t>28,362.54</t>
   </si>
   <si>
     <t>33.86</t>
   </si>
   <si>
+    <t>1,206,111.39</t>
+  </si>
+  <si>
+    <t>38,496.64</t>
+  </si>
+  <si>
+    <t>31.33</t>
+  </si>
+  <si>
+    <t>10,134.10</t>
+  </si>
+  <si>
+    <t>35.73</t>
+  </si>
+  <si>
+    <t>6,223.35</t>
+  </si>
+  <si>
+    <t>19.28</t>
+  </si>
+  <si>
+    <t>เมษายน</t>
+  </si>
+  <si>
+    <t>971,903.83</t>
+  </si>
+  <si>
+    <t>28,688.09</t>
+  </si>
+  <si>
+    <t>33.88</t>
+  </si>
+  <si>
+    <t>1,363,081.50</t>
+  </si>
+  <si>
+    <t>41,604.29</t>
+  </si>
+  <si>
+    <t>32.76</t>
+  </si>
+  <si>
+    <t>12,916.20</t>
+  </si>
+  <si>
+    <t>45.02</t>
+  </si>
+  <si>
+    <t>3,107.65</t>
+  </si>
+  <si>
+    <t>8.07</t>
+  </si>
+  <si>
+    <t>พฤษภาคม</t>
+  </si>
+  <si>
+    <t>991,489.85</t>
+  </si>
+  <si>
+    <t>29,639.00</t>
+  </si>
+  <si>
+    <t>33.45</t>
+  </si>
+  <si>
     <t>0.00</t>
-  </si>
-[...22 lines deleted...]
-    <t>33.45</t>
   </si>
   <si>
     <t>มิถุนายน</t>
   </si>
   <si>
     <t>909,203.40</t>
   </si>
   <si>
     <t>27,417.03</t>
   </si>
   <si>
     <t>33.16</t>
   </si>
   <si>
     <t>กรกฎาคม</t>
   </si>
   <si>
     <t>929,324.26</t>
   </si>
   <si>
     <t>28,258.62</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
@@ -742,381 +784,381 @@
       </c>
       <c r="J3" t="s">
         <v>31</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="G5" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="J5" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="G6" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="K7" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="K8" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="G9" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="H9" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I9" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="J9" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="K9" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I10" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="J10" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="K10" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="H11" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I11" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="J11" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="K11" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="G12" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I12" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="J12" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="K12" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B13" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="G13" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="H13" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I13" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="K13" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">