--- v3 (2026-06-02)
+++ v4 (2026-07-24)
@@ -12,311 +12,332 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>เดือน</t>
   </si>
   <si>
     <t>2568  (Million Baht)</t>
   </si>
   <si>
     <t>2568  (Million US$)</t>
   </si>
   <si>
     <t>2568  RATE</t>
   </si>
   <si>
     <t>2569  (Million Baht)</t>
   </si>
   <si>
     <t>2569  (Million US$)</t>
   </si>
   <si>
     <t>2569  RATE</t>
   </si>
   <si>
     <t>ปีนี้กับปีที่แล้ว (ล้</t>
   </si>
   <si>
     <t>Compare Last Year (Million US)</t>
   </si>
   <si>
     <t>เดือนนี้กับเดือนที่แล</t>
   </si>
   <si>
     <t>Compare Last Year (% Change)</t>
   </si>
   <si>
     <t>มกราคม</t>
   </si>
   <si>
-    <t>931,394.50</t>
-[...2 lines deleted...]
-    <t>26,962.71</t>
+    <t>931,041.64</t>
+  </si>
+  <si>
+    <t>26,952.50</t>
   </si>
   <si>
     <t>34.54</t>
   </si>
   <si>
     <t>1,097,444.62</t>
   </si>
   <si>
     <t>34,876.49</t>
   </si>
   <si>
     <t>31.47</t>
   </si>
   <si>
-    <t>7,913.78</t>
-[...8 lines deleted...]
-    <t>19.11</t>
+    <t>7,924.00</t>
+  </si>
+  <si>
+    <t>29.40</t>
+  </si>
+  <si>
+    <t>5,777.38</t>
+  </si>
+  <si>
+    <t>19.85</t>
   </si>
   <si>
     <t>กุมภาพันธ์</t>
   </si>
   <si>
-    <t>840,844.90</t>
-[...2 lines deleted...]
-    <t>24,486.52</t>
+    <t>840,722.75</t>
+  </si>
+  <si>
+    <t>24,482.96</t>
   </si>
   <si>
     <t>34.34</t>
   </si>
   <si>
     <t>1,013,733.22</t>
   </si>
   <si>
     <t>32,273.29</t>
   </si>
   <si>
     <t>31.41</t>
   </si>
   <si>
-    <t>7,786.78</t>
-[...2 lines deleted...]
-    <t>31.80</t>
+    <t>7,790.34</t>
+  </si>
+  <si>
+    <t>31.82</t>
   </si>
   <si>
     <t>-2,603.20</t>
   </si>
   <si>
     <t>-7.46</t>
   </si>
   <si>
     <t>มีนาคม</t>
   </si>
   <si>
-    <t>960,403.89</t>
-[...2 lines deleted...]
-    <t>28,362.54</t>
+    <t>960,470.67</t>
+  </si>
+  <si>
+    <t>28,364.51</t>
   </si>
   <si>
     <t>33.86</t>
   </si>
   <si>
     <t>1,206,111.39</t>
   </si>
   <si>
     <t>38,496.64</t>
   </si>
   <si>
     <t>31.33</t>
   </si>
   <si>
-    <t>10,134.10</t>
-[...2 lines deleted...]
-    <t>35.73</t>
+    <t>10,132.13</t>
+  </si>
+  <si>
+    <t>35.72</t>
   </si>
   <si>
     <t>6,223.35</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>เมษายน</t>
   </si>
   <si>
-    <t>971,903.83</t>
-[...2 lines deleted...]
-    <t>28,688.09</t>
+    <t>971,680.08</t>
+  </si>
+  <si>
+    <t>28,681.49</t>
   </si>
   <si>
     <t>33.88</t>
   </si>
   <si>
     <t>1,363,081.50</t>
   </si>
   <si>
     <t>41,604.29</t>
   </si>
   <si>
     <t>32.76</t>
   </si>
   <si>
-    <t>12,916.20</t>
-[...2 lines deleted...]
-    <t>45.02</t>
+    <t>12,922.81</t>
+  </si>
+  <si>
+    <t>45.06</t>
   </si>
   <si>
     <t>3,107.65</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>พฤษภาคม</t>
   </si>
   <si>
-    <t>991,489.85</t>
-[...2 lines deleted...]
-    <t>29,639.00</t>
+    <t>991,435.01</t>
+  </si>
+  <si>
+    <t>29,637.36</t>
   </si>
   <si>
     <t>33.45</t>
   </si>
   <si>
+    <t>1,293,188.75</t>
+  </si>
+  <si>
+    <t>40,044.49</t>
+  </si>
+  <si>
+    <t>32.29</t>
+  </si>
+  <si>
+    <t>10,407.13</t>
+  </si>
+  <si>
+    <t>35.11</t>
+  </si>
+  <si>
+    <t>-1,559.80</t>
+  </si>
+  <si>
+    <t>-3.75</t>
+  </si>
+  <si>
+    <t>มิถุนายน</t>
+  </si>
+  <si>
+    <t>908,941.51</t>
+  </si>
+  <si>
+    <t>27,409.13</t>
+  </si>
+  <si>
+    <t>33.16</t>
+  </si>
+  <si>
     <t>0.00</t>
   </si>
   <si>
-    <t>มิถุนายน</t>
-[...10 lines deleted...]
-  <si>
     <t>กรกฎาคม</t>
   </si>
   <si>
-    <t>929,324.26</t>
-[...2 lines deleted...]
-    <t>28,258.62</t>
+    <t>923,734.01</t>
+  </si>
+  <si>
+    <t>28,088.63</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>สิงหาคม</t>
   </si>
   <si>
-    <t>964,330.69</t>
-[...2 lines deleted...]
-    <t>29,707.55</t>
+    <t>962,992.14</t>
+  </si>
+  <si>
+    <t>29,666.31</t>
   </si>
   <si>
     <t>32.46</t>
   </si>
   <si>
     <t>กันยายน</t>
   </si>
   <si>
-    <t>971,760.03</t>
-[...2 lines deleted...]
-    <t>29,695.55</t>
+    <t>963,534.70</t>
+  </si>
+  <si>
+    <t>29,444.19</t>
   </si>
   <si>
     <t>32.72</t>
   </si>
   <si>
     <t>ตุลาคม</t>
   </si>
   <si>
-    <t>1,032,034.43</t>
-[...2 lines deleted...]
-    <t>32,272.46</t>
+    <t>1,026,922.51</t>
+  </si>
+  <si>
+    <t>32,112.60</t>
   </si>
   <si>
     <t>31.98</t>
   </si>
   <si>
     <t>พฤศจิกายน</t>
   </si>
   <si>
-    <t>991,244.33</t>
-[...2 lines deleted...]
-    <t>30,172.48</t>
+    <t>986,426.55</t>
+  </si>
+  <si>
+    <t>30,025.83</t>
   </si>
   <si>
     <t>32.85</t>
   </si>
   <si>
     <t>ธันวาคม</t>
   </si>
   <si>
-    <t>954,831.44</t>
-[...2 lines deleted...]
-    <t>29,280.42</t>
+    <t>948,919.00</t>
+  </si>
+  <si>
+    <t>29,099.11</t>
   </si>
   <si>
     <t>32.61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -854,311 +875,311 @@
       </c>
       <c r="J5" t="s">
         <v>53</v>
       </c>
       <c r="K5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>59</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="K6" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="J8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="J9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G10" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I10" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="J10" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K10" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="E11" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G11" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K11" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B12" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C12" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E12" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G12" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K12" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="C13" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="D13" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="E13" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="J13" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K13" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">